--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e39c75e74031ef1ca1d2f09f0bbcd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae5ecd9c325ac843a70c47636934f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61c2c63f82d231940759810e5c3e633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc95012065392b363e18ed150dbd154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae3c35569066429f3e58f144da0b725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3a23033784ba753705159fa8cb4516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a2805a655459b922871f095b48c3c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f72aa83955e1ad0d7fedfd96f90b308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac882787decffdbeba7311ef363ce5b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b50820f8c533de3b7be3d24d87ec210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fb529c2ccd5f7489e4500755e47c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fc6b08ca6d28f3cd2b0e59d34c98612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e608c5342b656ca3342d2b8ad5d6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d0e88499ecb8c8d1b7ed2195e893914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153cbdb26c01f05cab7e70f92aa1afe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a046423aa898a4aa42b7c8f1985a25716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cf57ebd0edc0fbfd783dee1ae15d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02048fb9dbcbb22985a7a2e35e71e0dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d200a7ee8c33a278263311e52c3a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12e5e1e7d00c34942185e84bb9868b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36952ffff7ca0156b085dd3832d3fcc621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83833debd0b402673031e0b58af54d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280eb6c756d6b17f0987d7850f66fa0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8e23144f5ac95521a5abdf84e335d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a49279e6a3c745be06e79e713c98ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756ab1b461868252f436ed293fc9f9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe0b59352c15f170b31fcbb9338df327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed46ea1c9bdbaa1e1dc73d825a052d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd658742bf44ab045358e69b64950329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c918b5245c44c0169ab376789584be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e2e0d2b01f6b08eb74b3cd85e4ef931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15d7465e46ead253e7a62e53a0dc8732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d163c452c5bc92ed2bfe87e342ef2c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74ea62f30c2958045f4610ab9c70fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd5901426be10c6843f35a4fdab7c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c66eac5fe4ee5d3d691ac36982a42a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c5a17feae03a00177fc947f66896f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a698ec84eeb9a32971b66ce83b6f1838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c61e4c01e07f031d7a4a7756dbdffb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d333dae63c6ba6df89699bb5da53c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104a447a2ec6a284f021d1c084ad5a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139c8cf609130ed4baea09497e2864542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e542eafc4167ed695b79db9b6ca6d4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f925e6a78d5bda12854c40af0ba6544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ddd20b0cce97ab2543ee21bdc194345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58f8c0670c816402319d301a1e6f3f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b774a1ca21ce968ddddcb48c6d9a7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e30a3b174c41be546b89524cc3da948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d20261b1eb2e7e66f58079863ec7f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850034673454e8ad3acfcee4538332c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0bc0aeef91add62ab3776f1a49a0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78198accc97c392d5f120fbb9de586bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee9932a3856f79d862d1f9943872cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c13c4bf2a3029c4ded406799fecfb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370989804799bf5a5e88e0fac3fd779655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f682dc905c1e04d6953692125fca96856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60660b6ed803eae0817866c1abbdc6957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de796f5c723049259967c51db57c0af958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93ced02b2c5f0f108aec83ba831eb759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eee6b6197da4674b2e511bb74425e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dfc15545a17326babad84aadd989061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297a34453028382b82e07529515b30562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da879ce1a9a43ebb9ed767f6ba849a2f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071829d46eac3f7e0c35b20782b1fd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d782ec389b06487d3e0afd43411c79565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ae47874012d860ad3f708a502ee1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f5a0bb72e0e13242b07e01b23469967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4ded2bebbf384a152d6152e81b3a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befd29e50f085bff0dc8eeb679c6cdf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608b2fc99b541d547a8a0f3d493038470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258922c89ab9c079cf643a2da429bbc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67709d6d6150fee8ced331ef470c396772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135c79a4cde50ed56649a216ec3762c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ac78c180f475d5e00978d034fcfe474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fd099d89d9d86fa83df3e5f3e5f8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f86e732fe22acabad185ee11dccfb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c933414b43badfde58d36a05de34a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9939e39ab3b7333fbc961636f97488978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626a8ad8bae629084956c17bf0f5f9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7d68434470965d230df9c17a7afa980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a454d4bf6c9aa186cefe228eeb38f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86b7f2737e6c7e9ee67a15feb9132d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036ba31edec1e24c006d26a41970ee583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c722dceba11f78118b10982df72e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae1e27dd574daab968d2e96ef8aec285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2b03964483fd1f324b93bd814d50f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ea443b04cc3a82427f778ab3ec5a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5ec8340db76a3a467dda793f4e2f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bfec5eca48715ae84789a1ae9b2b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe3977a5e8122cb001b531aaa3997590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad60c8feeb7e47a7ee4388f37d6e2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dfdbba80def921487b1ab8729538a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e2a6d603cbd61c413ca46b9bde15593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6cf3328a63f8a1182b786b88d72a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2811f9d90ee43265080988e8c8f1f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66f3820c0e83c619d9078cb5c9caf796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f373013e13a38e076f56feb4b01169597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930716391970c89a533c81e14d4f1d2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175932cbf5f2e4c92193503ce6efc5dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169b8df13b8f037fe9868c7956f9d9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005a2167ede5dd2fd1786308de4cde9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1881dce1795bda501dfbf8192228c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b53d3ec060b5e6e24d0d4e51ca1d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cb76ba44bb959562f4730e8d3c6f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e6a8d3559428a8d91e274c3440e7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158579046aeaa8f9417bc9c8cd3d095106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daba811ba8136dd16fb4192c0a4093107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6caf4a6792cc31d6c311731b4c37d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bab67491d0179e521ed5611bee77a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d782f48f11fb534622b9980d82570110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b3d1cba55d197efc2f92c681a54c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4ab71a2d5ce5b2a518aea70810d03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209debbc3a49c4434b2eee043745d8b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1092c5b99ce571133c5cb71e3f972114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a0dce6ab2c10e9d7e7add42069356115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b372f0187e922bf5802b46e9085ddd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290580b5ec6ec9633c4c335f7655730a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef637c2c9ae6577f40a026e95ae4ebdf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c37869f65109daae2b4227f9f2ed7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278428e89c1424f7591d3fcc62f8917e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbc66c6ad17631526b29ccd2dfd4cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad60b35e90708a9e02cf8cee8de5a1f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602217f9421dc71659958bf461a3ad2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa8dea059e48a28251f5f02ebd8d43124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376959536fd2b0435086505863335404125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061aaf7963b0f3a6d8cc606eaf9e65e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e823284293572ed203c54360ae2696127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccdf6d192519a4bc91fa432af1d7e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d4aabccbd43d9288d6ed4eb8d7273129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26267deab2f4120da973b2eeabc8e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da832dfcba90b08eb41afc12e7dfff4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9de0c2f51118ebf8e31a3c903f588c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11d917f03142c10af65abf1163d232133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e1fcaa728f5d1e78705fc3492d8f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe28d616f8e10ee32e9e0269327205f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e12eab52af575a22f48eb9d747812136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6c01088a564273a8701fd19da2e99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a2ca17a96c09c2139c48113e8fd75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7e48f6638ed605c7b632a6ee5f4f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178f712f2ab1db31dd71b0612bbcad3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b87f45593ea72a49c6d1e53887f47b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9937501255f39723b17c03bdede819142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1c6b0fc304d9e341918f25de0e180143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644662ae1bd93313d330e4f60349cc51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35400ffd1269d1567ff914b431b8c32e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6945c77d4146843628fc07fd4a2938d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6686f4b3d30baf854fad3ae4607da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75282dd1a5cc236745c85399375664f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb80e5a22b11fdc56e53fc272759b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b041a3d45a98332e0eb624468c4770150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33086b33b2d714594bc4d004c50cdea1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16ab4930c0a5b2a07925a6f1fcda8c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b99e8cc38f3728969f1b362aa02926153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd1299bc40a446055c4772fed650ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e3e1c162b2628f7813c98d7dcbf4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b74107397f744ae1a033c33b7f861a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0d7ddef9c2cdab155402546853600157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2a5e81dffb2a633c4f79d8c1c10d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5ad93453ff54b5a5bc1392ac50186159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd83e117e92f469961efe2478946cc0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470fa92daee92ca39e5abcd2fa46baf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b9cdc5de2ce87d7d56499552c690c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83170f090a8a8d7af390dbf6e24087163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536e4dd7f6cd752c5b455d0858b5ed2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a55e406592e87b0a1529cc09bba1ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a74d239d0fab32d806eebc5e013c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de734c92ddfd5e6e01f1d84c5d38615167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95865480b53d4da24ad603512a89f186168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc5228f6b4690a384bf617cc44ec3d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bc28a0fa208efbabe669a20ace280170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5e8ca5ecab86a493a7d681ef59bd0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c2cc96a36e087879720d6b5cad213172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a836c22f48c381e1c7673dbca09c09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069b6f64a4dc08b5f4798940ad4c399174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab31d5f6d3f14f801d3143f8f4b612175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c10e44083878e8b9f9962f5f02eb0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a584553567cb3aed78952913fe3ce8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81e18025356cfa9dafb8539820c127178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef3eb1452bbf88094f0abc83e1aca9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c012eea0ffcf93047b4f5773103fc5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dd5e4c4acb1e408f0472a724d8e76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5a57f35ef9704e75e29c55e3bdebb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99760e48def6c7cd580336968e3a793f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035003ee4f3fb601734bdb9d70a3173184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7fc2043adda1bdcab11aa2f530f36185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca411e57f76df2f0486e9cb195c409186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadef40e736615d7deb8335ce879cc5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952d23ed3ed393551f3a0b716da9b60188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d69d4ee65bac8af90831da2f1596d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f653fecdf0331d91131e7e5fff8de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb1b6167a34225baa38c4cce4c03c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea04dd6c0058d697d101f7b2627345b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bf827b9c67c0b8ddbd3ff71e439d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba7629b206dfa0951c944e7ce93e4b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228acde3409d1101665a7d5fd1d6e06195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60191048a413a828d5aab9017e25d260196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698dbb471b77efe40b497b68a9f7653197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f765042a67a5abeab88f36ec1c6aea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c32347879476d33fea0f28311ab3c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa68f80cbcc115139b46c0302fab09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8631b17721b8be0ca6786306f8386201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeba0cfde44edada3e1cc28f174b556202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967317514774f7f47870fd490ab105e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036e45783eb800cb0ceb61d8a747886204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522045bba801e96ce5847fb5ac5c70fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2720a469f5481fd3982bbbe534b27a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08a674a3fef85c12301ca2686d5df1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dcd34216ab33b5a9ac8c446418f70208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bb1cec187447028cc0348ba9d7873209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a88fc3ee112a09200cbab2ce836da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b35804669b45a6945964a33df4684b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559463a16438ed339bbf4732dbc9598212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b126b39eb591b57e7e5d0983ff96d4d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4270ea360e67a4a13fe3f708a37fad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90343dce57a333434d19c705887c53215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f554be2a0d82ead6b557a9c18e97456216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d87ebcfc1053391cc3af8e1905da1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379071a4728012cd4628c4efb438032a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449012ab60f1213ba397e1c6a4c3972b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbb384c0b0a48e197317e2d93e034c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a43460a6197b37610541d4becf0f25221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64a367065c33bf2e8b09d395617151222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce56bb7e48e7a4f4e14292ab758dc8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdedcf56aebe19ad9ffbf4e19fe59bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07f41e560f52a57b4c5a85a8586e5a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae567723486e4badf1da362ed3dc383226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8267398b3af2253fbef46f418450340227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb027b8fd3701e4b5d0b58830bde6e9b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa68cae51156971960c47eae6028b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceba12f1004b70463938c90ae3537ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7adb2bea51a4fb6835015e12bf2daa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae630b952ed9ac2813c3712e13b38190232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab78a9aad32b7c52afe4ac99f484ae3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7f8d48b63d317e008308aa26ba636234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30fe8058fd28667c2981f8653dba7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49099045fea9f6fa9b3b753218c0e99c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d0870f06de2ad5cf526b3df62dd69237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be0e24cabb2f2080e21651874ef9ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c725d4b97ab6a549c63b9a774a6307239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55acc5c09b0e1ef18e641e8e131de2a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287361519e98ca55c6d76620e56570e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a017b50d13a0eb782672dad9928f611242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce9b8d1d5cf4297c2061c72e2f19c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44601adddd288a088d183deda17fa9a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a6da8e6308a2e7bb01015766ce5d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573366ba7ea1d7d181c05c3acb6cbd85246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2712a1b9436f02e025ba6376bb34ad0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe2a7a07ceb4da0d7defe36b026edb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d23c5e4ab926708243493098c457b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184a460d04017c3b1393f90716468ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34e0fda5ecaf6f46d4bca028ed3413251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5bd5ebf7dde48938708f09dcfaf70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c6d65917bec44a02031121e555f9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175020f177e9a638bc6bbc57f317ee5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d874030f3ad10e7581cdea3138c115255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5854bfe2616810ec770c9f1bc10f24256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97408da152073752c9dca539bbe15ab0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d90f2cd8df576cdd1a3aec2dba1ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b43a26e0264aa486e49133442d258259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be305d41a94661e2fd2025a4a66509260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027373cb2918f4d2837ca8684ae5ba47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169005f8ba69eb2d5ada4b3c261e01a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83ae535f829d847feac520ff20b645263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdf03c4bc15fb4069a4a04b03dd174264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4412b4bf2bda2d819a4e1404e38f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9f07ccb1a733132e731ef97513f95266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3644f5cc9401322be6431963dc8b9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058f06cb1acb47b39f95bd321ffbc85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cc4c3d41621dbcdd4ace6e1126ae2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9febf39e45b8c8619a6cc2d8f5f955270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db2ce3d5ecd414b9eb9ec6dab6f852271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fc313523951684f5c08954a1ee218272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c3463b1718255e2729cb56e583b7b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482064b7446400629170a3caf0d3551274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeafc92e8505c1947cddb9a8a842afc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b294fb70c216deadb665101fadff37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e607eaff3be0184bb20ae00f98730277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4a5b37d24042f4c04adf86fd73a4a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d378b4f392a63ee187b016d493e58b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66f91ab87a95c6ffe4d04b0eb798df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b567fd487edd27a30941311be5ee954281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56651eb1aa25385072b8f6a95adbaa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbebb72c5d0882544bd83c0d73bd436283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefbc6996ab982e9301fa394d501930284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1184b01e997256e93b322379fe46b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfffa90c645a8533219e0860200d2f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9af63f87ce8e5e88a3d9b51cc0bf6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59f6e9688e39772d0655a80b79288b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0deaa6a265e0b01ef46cb28ef4e0a9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc6a39bbc17f3d287756aae9e53f3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffcfb4de919b4e9c8cf0287988a0c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc390a129c5154a4befbbfb9027db2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b10a0bd40a6b40f96c818b0f5ca79b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252eb81f882022fbb69287423a471160294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0a87214ef427d420688eded44e054295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81906f09520540aaa287b91ce9fb82e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4f28a71405aa258993b3a865c376d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7fc41b69b183b918b07cf3d96e366298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f309bb76eeb5314166e356460665e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3ea79b99c4d5710cfc674f3dc09c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae06d8b817cedd84f5c23baa5efbdcc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3c7bba43b9923fd24886f640908f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9a3c154330f461ce1f24a134a9f7c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88ed4a027ec9e726756da25f138151304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713397543232831e693a7515b1a38727305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b686d714a574104f1e7badfb559d19306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef9b732c25640b40158644a5001a15307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee0f53bc1059a8499eb2a88a5ecedd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9d7f59ad243befe6bfb3af247b6e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045847e370cf813914c3a42df0853a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82339c36e92a510ff1b4bff823189651311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ddc9fc4a673b14bfd59478f51edb2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635885814da7895230736384291514b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc223196b661e18786e595bb4b5a075314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151162e9168dac0f54a24072051ea63315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec60d6b180aeff38c5009f02f84368316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f789839c26662baeab04c35f318ccd6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f5a3244f5f668c71a6dd00abfcedf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e600dde32a006880f5842e615026125319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462eb54cb29b36036035e8cfbaa38e58320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9b2de7b58926cfa724fae7b9626dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6e2ee323c0abfb7f101c0f8ed8946322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5be2337bea6a5507ea1b7160ca72e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fb30150923e154318aceb69b0d5b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d60147b94cb82d266d38c4fc6b4526325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c37ed1ae4f49527be75026c16a6f03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfe8c381812adc3a7e48982679339e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebdd6fc8d14fec5194f73c9e708566328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06d57f3942f686f1f9a4b3b65c58ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32562d37aa9cb95f9e92f98e07218e46330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8bb12279818723a61a3ad8dd3419d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac496cb5fae49145b9b1d63e26fe05b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5fae3c2f92e5fdd959b00c8eab4c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7aeb25b9cc0f01ee6c0f13ff60d34334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdda695b23835b8607bf27c056ad389335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebf65b01fecc90a8bad0cf37e390ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04e77b421e8620f373558febc11b26337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab99d5ac1ea83116b1fd27bca38f7d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f2e90980d0ffb5a9f26efedd74d7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af42f102190a8a170cf946f418c640340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cfa4a373c54c7538f8efa970f7ac1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4651a42bcdb35ecf7fce3f9c74676342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9390dab5c9f74c0d7aad7ca2e6cd2e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01842590edbb3103fce683cc421bad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92fe058b2b40957d50035fed289690345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32113afae2790f5bb6ff362876a2cc4c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cb040205b40b1728e3f39f4f6e1e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad51d38e986662fa9d5cac19123cc9d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5aa3fce396a818331d085bd514362349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae6b8315355b756f4062d19c0d8f55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69316c297a2df6af3d92ba78acbfa8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89581020c02b3b67febf4d784211ab2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51ea6d8cf9d28dd5ee20dd66598469353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897110bd5d5111f1298b1050b70bff18354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb4edfa38013a2f96e694bdc1c7010355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3034181ccfd9e315af086898a8a5f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc54885cc682b9d5b9a4d793a3ad585357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430adc0796dcd928a0c3d03be437db5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99bbf1637979222a1a686cad8d402e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf816a89775394bd17538910790050360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0c668d46b293536005a8d8dda5963361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6936ff27c75d4303bc4e46d95a2d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762833dff3cf86575291403582dbd2d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e63049d3bcd4b0241d091e0e7c884b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb08e6904760e28faa7cab465a9a52365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325d45f6daf0f90ce69ceeab1237ff4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbab5b0a0115b6b18bf353050e1e52367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f85403ef0f6dfb66f0929973d93365368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b3d176be591f8a8f21565282b8d95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca4457980673767a894b6686f38055370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90ddbe888001e4269c74b436899625371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a10749340de71c89b251eef8f9fc38372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf140046da9c9e735bf41442917231a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0710f7dbd3606f4e82c3511982699a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e3d6a3ba8dd96f5a1d04f1d883bfd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951872cf984dd973e33fed3ec19f271376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074430db3835b25bd1e2ab660a827a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce24469a6d44217aea616679ff2a06378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e89eab786227ef9cbba0529ca9fe4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5040c60dbd2388ee0ac6fcf082b8153380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4089d893fa59bf0d61416a3e9a78a68381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532e655955ac0e8d32b87585648af75382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5145d8a488d78960fd4b170a91db551383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42fb1ac5cacebcc705b59602a19a64384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd106d46bd9ebdd85066d595cc753374385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefe3aa7b77defb4722cb1abeb1efb1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a52ccf686d3ea3459ec2bca119ea7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1aa55a5b6d7f0f6530d454fbc02a4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb66ebafc507ac4bb386deafe62511389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac69e81240ae4c05d9bbdf5b2d35be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee0923883fd5b2f4d757315fa59fb6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d850c456fa12b1611c908a1c5013b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b947b49516232b550e2e433ff3cd41393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb118f419cffacd783ffd4c5aae708c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac315e237f745ff58dcd950c697deb8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0ce8412b190808f8a0e45f9b025d4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444e6d4ece8718bb9f5155a3c0e14ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14ae904fd92ad896ba1a42ec79af61398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab193a6afdb6fb355b375a5850c05a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e01ab752cdcc3acb7b2077508759b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e670d19835b13aa66924e61e426cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe74e2c1f2e92c80bd406d1915b963a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93c89a7ab7a57ede270120da502d0e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265b54a8f36f3a5244babe1dc7e02f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3126d17fff8c7dc95dd16289e82367405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4eed034851d2f81ffccecf36f194ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a08203ed6d4eabb3a9e666035981e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab3ac50c0d577fbfb3306cd3b54d39408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042dc4bf93645bb11fc604f5f8301b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e444db405530d255ef13cf2df4b4c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c518442514062d9399d6b1b065258b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cde10049e674cc0ff76f80607f088412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b925a012fa125456d40a4cca130fb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d03bfc6f35df20efa802f016ab2c92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1be36f4af3138183643f029f8e7784415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977030805e09b50ab2af02e6b7ce2526416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e76ceb06946bbf63d69ea0cb2466ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638f8d60cd31a96a91cde8e0b8f0177418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798ade9b8eee4d221f78b6156a6c59e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c50c68b726fef6ff85894d62995e88420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac38ce7a8ad6adf7384af62c0cce7eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d7bc0b1099ff0158527cb96af95ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98be1b707f622452836a6523103b8d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e620ef78fd9b8720326b400b5df0f56424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2820903c97a7630a4db52508c4b42425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5fb1e4b5321a928357d111ca62fcf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f67b63b20773a6f86792f5543a0e58427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779029cb83016a60594a80c3b606473428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04c095d7f4132f0356dd1b57afa62b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61278693c61f900c2242b57222484fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfd9f33b848925ee877b418c9e64d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443c9d2873c5685501d49b2fc18407b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947d5db738452d7212024d663b5855e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec4ba3c223a01e625eeaf6f09ddfaa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cd8a04567e6d9d076bad7424c236d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e29a484f6147c1d5c999ff0b8e7c84436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c25668993ad1607b99d37bc5d4768437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b368393cdd3522b287676c0326b314438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885b42aeecbc53a61f4b7c43e1698cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1ad174056d366233aaacebc7ffa3d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544cf144b25e6468d1143d176811a2a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dc2dab9a2b2306b0b2d2f0ad1707d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee9429e5c55e6b23cc041b9513fcc4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793102afa636967f5b82b3a42c76e0c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92e8932cb6321cbaf6277ccf20389d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659861ba472b9a9e582252dc1317622446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a620cae6b12d87b48a8aa50ad7c9d73447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cf72cd884688188fdca981e1517b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa6edbb198755a9599558f001f3cca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ed11947fe18c7b4cf699cd4a95383450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980c937d781efdf14f3d9e78902316c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30e56e46dc29e8f65f26d502b7adea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61a755a5b4288fd7c2a0a08f297d74453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd957e28d91402a7baa72a4b04d39411454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820a1c490e4076ab2314c34b83ba3c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266d5dc5bbab664e5f92a5357baec60456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea51bf05d0821362b3531a975b0db94457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6b0f0cd6048d4455a320be24a5307458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439ec017a4a14b36a649f21f58e406f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7275192fdb01e68b549b629deab7804460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14376d715f4af454c8e67f7c71e30742461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa146da2730fe0d93fd66817d2ea6054462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bcb559d3afe39957cfd36a2a069cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd715dd0782940190078a4242aa7fb2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4ea7da963c40c509ca8f5b5d2d621465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca801d3032d2781af1fccb1bc877340466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d48d5c3cc5e4a2b43ed350ac7ab1ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bbd3477804f62649dfca4de241b05468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf57da7fe32f439c62f6bcdc402dd1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd489f62d826abe2f38c8f752578ce4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e4d3dd03cfc9d5f2da26e170bc043471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedf7ea4b81139cc06a0d0c25803dd7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c408c9b5ec6ca2e9033706d757aa84a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0124f7485d7c97daafe441c836c70c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de3af3eb954c48aa8f62a36cfe7b58475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f33ac0cd3d69c8ba2af0cc1d8e13c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff070e6f3d6fb1f4b8cd80c466ea84477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faab9b5fd518e6c87cd3a745a606bca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2135f0d3d670b3d5a6d9f3285b51c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67d18686561787932780e4a8ee749a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863e929e2cfc726c73a938465ff8b83481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2336049402508117416f4fb4ad761b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f32a44aeaa77f121e498587a94072483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ede0b502688a13739e7be83812a15484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3ae3ad3b3ae1c8e0f547563edb23f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e223a9fc59c90fc7de56d7a1c4b90486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0734aa8e4074ec9af22c64d66c8b75487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01cf0c2727078eb25d18e180608740488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16c4fed429a7a92c8771b3e161abc9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a133a8d76ae8b4816bd493d1a623715490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746ebe9da31c6cad01113a0d39dd728491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a98e6d708dadc097d56562ccb8e7f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbd9afd7ec1a3c09916a27663fd115493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c2a196ca5838c101e40abb43eae81494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bc2b8b699b124c0ef9f0ea6cc2559495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb14f8e23631896851ecd37f4528ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb04e00c31a73dda8cf4635678e811497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37414acf56253a42f7c02e94560f0ae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76052135f3f2ae8a7d9ea37f662a07cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66df24dc5b22dd457c0078d3e5f839d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b418a8b14df2135551c030be8b3ed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65a14aff73a9e89751d777473eff33502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3368b3bbb30e884a25b63fcf3e6c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232eda5626417f45bc76e7136e167324504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c0c592438425cf1f0f959e85d8c05505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045d807388464960acd1d7fcd6c92b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014625f9f1a7bac9c7011c19d0bcb4a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7605c9d704c28f33261cc3ef92347a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e0f5f672fa8ca0a03de9071e7a9bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a7c3105359ded8edc669f94d2c7e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdfa251ea5da392fef31368d943265511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09000093e0c97ea3e12f9df0be54a8ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543971c106b0442bcf7e30537227317f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b473626b48283fdddf870bf0c4260514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391fff1803dea1fa2b04e2cbdcbd106515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f7dfb2115af4f47949ce5a8c535c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bba32c23a43a21df53938412d576b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0e43e099d6868dcdd9983228ceb29518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f9fade40287d44b21328baa7ff8e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f1e8374f02c8810d56bb5cf34ea9c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774d27bccd9e24b57405599b16affb5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f6000e829bbb74e84b0992a5c9da5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1694e465cf43c15d3bb28b008058fb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae108b0bf76c739d6ce9cd0a00d58d4e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3a209f93c3b28b4cd8f09003b2cd6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09f13cdface76717610e7eb2a8f5a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b88a81f863e509595f4f37625cf44527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673df6120ecd1cf6e7f7f033c59b5ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904ee5a7c98d9262f8dedab5868dbee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a0421835752309c71e976ae887844530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00894df71152fbcdc6eedf8aca5b63531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78ab54a4fc9db5c8469a7e35c31fe4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0aa7a492af96de35f39028c4d4f2e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9ac6729312e8b282852830459efad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9252135a88e34cbe01e5531d9c01074535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19226e229b92b3f7ccf7d2200788885e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f33ad7ed4ec48d388b5f757fa90aa0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a3a4fbe2a4dbe6205adc51dc0cbac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fa951fb4a0f102ba63e1f97764590539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed534f3202b71a4a19e291a5b9cd35540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d7ec06c8c59b31d2b2fbb6b330ce5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc09065826490fa39e62cabecccaae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2f95f17e32baa16f51eef04c1e3de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eeef91547ffcb722e76c3e3da74b04544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedf33f96e841a68752ba65cf0f93d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96e5615101813b9cb230830de10620546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19625cdb0aa3bbaa8a0817f07affe1c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77df4c9a0ef69e100f17ddc620d350a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e12026cf8b2ce7c7a1b468eaebaa6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a79cfa69f31cfa77d04620aa60bf3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd7dd39a92184abcafe06d2643bd63551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6b386c5d30bccb568d48e72b2d857552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e02e449eea012b51bc7f788b78724553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674bdf6dee9e50f02e701d072db1186554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d972eb3849878e6bf5ff07b6db7c4c3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c14a078a08281ad6cc0e398f2cae1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490378829bfa2aa4b5413980af3ebae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61593acc1ee918458fe2787202c3be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0668d3a1e59931d4dafaf59867f83559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c9820231b1ac2f870087cb960f78f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df470005b7ee0d6ef0b1f7842674ec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008cd74dadb9f6280e5ff12c701a96b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6712e2e0477f1be7cb293703c6ee38563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a789113c91af2d60dfcff9a5b39bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5708141266bc07f0b188a06d7b23191565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5174c7adbef909ee053b9efc677f68c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5c82038c4b18df302a65a2d990dcc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5dcf566183af7c7d8450ef792a7f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae270f392c9a3d5d016da706426ac65d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0bd9e9f014899d84e56fe3dbd0cf6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2147b181fb5c3aaac574216e96bca5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fb6cb1f2148d7ca973041d00bcbe4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a004b70d82cf15d2ba81f1d9c16777573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c88b8268ca9f85fd69633e278ec97574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01491f83e4fedde0396d0bab48210b88575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e27b5536e758888f76471504365d51576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7bf103f36492e1f4b58ab35c064ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d001a34a2f5491dc31b2233bf34b128578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489f66fe228960190b5a7c64b667fbb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0e0622d2ffc12962e12a16d048810580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bf2f279037f76168709b346a4f4fc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944faa86a2bf9e9daabdd15fe9446e4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9f41be7e4be4c4136fa26cf62bd02583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fcfc74d18561835c44c6881291bc3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a4c0573077d56fcaefa2ddc2fa5ec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18078a5595f3d7b36ca64c1edfbe299d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16f0a95af00916d6789bcaca9fa23c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7497da24743a311d65bfe338974fac4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794efc379f6bfa099f7a2a2879fd24e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfdc89dfe9b5978eefdec745247b88590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289074f34612bd86370ec5a657f4223591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1275fee247c412941035af28a0980ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25e878f6ea578d320e3a1d9b8a7774593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa032bea7570efa05d5bd3c9cc45b4a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195d34449aec405cb45c344dfc0fbb3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddf08f378df0c111cf4a9af709c2db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58546e5c216130650abea0ed44300dfb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db5c3558a0370b161edbad6cb07554598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c3a4b9d1388dcb6a50684d10e79d7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227238a1f0cc4a17e150ff8e7e07b07600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb3c45ca9c603be172092006e6de73601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd35f485f2e460a049b1f4c03af3372602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c57139bed02526ff0efe2869bc9423603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e3c4dbf7c4ccaa44bc285cdcd9144604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fa8b04a57d1ca3245088635cd440e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde702e3ead59fc1c0678cda0b7b113606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971983a02f6ef5fcbe2a945ed1a5db3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccfa9a94d3d80cd088a4c4dbd1e2c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50ffba5c34b9b6140a51e14960b5a2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30864de90a6fa2a75436a410fc6237610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc113326c67b3f27d38fbacefbffcf2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde9b71b489f73e779d37d61ce986b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cadf5979f78686283f4116cebb3f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c644bb4ae97366fd95eee7d586eb66e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca982d0f0806b3566c971cd739764254615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d456f5af84810274a12c5649d6ac06616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1db2327e85f08327b73a68c85da30617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b96b5082bee9a275b419b5df69e6c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a35b4360b53b90515853ba8c5bf13619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddf423dac26d5099ba7be738da40d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d6941a7f5f45be65607171fdece63621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d053bd4c3fcddb43572d77f58bc763622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082805ed57ec37231aa990eeb0afe96623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255ae02bfc86bd2c574f0dc5e215621624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaeb44e3aa39153b4107d205924b883625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32693f23a579ccb7d0e115d6188d8e20626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e5f9c292cab16fad12e6801c809ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f746f82e3375178667c33344e487642628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ebd4c592a52b816c2c9ba50ac1d81629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd0d58d8a9e16af064e41d440d7e27630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5c9bbcf3802cddea3c704f359ec2c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f35c001da39703089ae2b50959aee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7961518091f9a21bdd0b218827dc927633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601d909dd5877be5c38baed14bb1f93634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f6b460a3a627501d8afcd21d84c23635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a016b799f104bbed20331132712dcf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78fa496bd3690d4f479e51e6336c07637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d72224eba11b9cf20c1c55fcbf5565638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015898b9dea8343202eced4cfd2dbab4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee0089d0b8887f8c4794d0895a5f73640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2320e0585ea2453259d990780608b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357346ae7f72674504d181cf02da5cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3d223dd8bd464649b4b96dbdbe8fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e44f5840e3c085b574c29f2655691e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c280fe0e9305c1723af05cb16b1f4f1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a232fc9cb4e2b00a7dd182975959b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e83d2deda7ffcbf020718d5643db98647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96b25a0c01ec62ce04682e74a096ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55893074559e62bee0c02562ca14a3f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaca66a7cb94b84462f7b34d337d0c0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b203d08e9e1a6cada1523e1753f5512651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514a5ea3b98feb10fa0b6d4ba8426c7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25e03fee413696ab2e4bbb654f3591653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa225f86ef3699accb56523478b744e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70562a0dcd267d8fd8b9a9ee5cc5fdc9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d47a65fbe43446a4445ee877eb07c0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a064b3ab89d97e9fb40088a3f3fc60657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a847211475cca924052686f20bc12da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3c355ee4a9af7daa285327ce7be94659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb08513e174164e6fd7281a2437f23660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e9e014cf2252700831bda892d90ed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6e4b6bd6f83e64e47d0befb53a1d2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf58fdc0cd9c72dc12275cd88293cda663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11544d633ce5d60c1eb2e0007e61093664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afd72d029f16d36ba5a2d51e05f713665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ea89efcdd61b957d07a899d0358d0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed76424f27f5967e9188b6fd3b9d1a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1a8c0d4418f2debe65ba8905d23f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbcb0840708ae3fdf200a7c008e79b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d714554a3685cf60117971bf43effd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677bb65b35bba4f144c59aeb485a76f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a26a4460d6f62346d1ee453484be8d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbe71eb25e65ab74381158810683b4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f083d27e96db2a6c2d8fdc1f8b648674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdb9de511593b055ca4a09237da124675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1996a3005bf3942d1644f15218202a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ade662e9c785c55d662d262deb5aeb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21471bdcb46e313270d39490d3e405b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc3b20769201d59dfa56fb632835ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b9aa22cd1cde23d88fc79098038ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85bbc58b37355e71509ea65379c505681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7b7409f2de6c536ea346aa1b5d0b4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf89236754fb03ce98a60eba16bc76d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41346f6230f085b0e4990440d48bc00b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6eb00234db50a9bb3eb8b6206d2e7d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa20f15385f0df2b459e8ec382f45df686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ab9135af1fa63e9551967a59a1d6f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5e46a100048a4a0b9c22510866ea2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88aab8e2affc3473d47d4ffed72308689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acbb68dbea1b9f2fc4fe5454ea0935690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a43448c852f8830fa3581384bee602691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b857509bd393e4e2079fbb1a2e87e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620c811625eae2b2b770c62b24b8bac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018810db9bc6eb4faf823254f3e77df4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53a357d4c131c3fd69b20dadc5aba5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc2d3390250e39de5222b6b28feb40696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0151a9f4e6b538d0b54a1bb096d9fd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32938e0fa13515d8a98e0a3e4bec5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3257607f6ee33ef531be813140d9be699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0852a16a1a18abd62cc20f385389c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1a5695a3f951ddac717ce17a99ec9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232519a41fefaf004c2bb01c18d485e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9be5c6cab63d71e0bd72dba328a2e5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f24255560e249721ec520213704093704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf2618ee5ac22f257b84e3b2839a3e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c9d612dc970e41f22e13e758e6d01706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aaa9730ae064c3088eea9cfafbf0ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43586b2373563679ace9367d9d69838d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c6337c6296e0dcc4110343b29fc85709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c647c4d0989f2c3d64ed62e8ecf8a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb576ee4484f888def2f95b72a614d27711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629008b715b71a9eaa2d0359e12bad7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98331fea6a6039f36b81d7e20c9eed27713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4c6316c5444839aaa49650ab09561714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087572e1758c9c4633f5a434b179598f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695f7017de752f7c7caafa07772138c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e987d5725500f31598231dd7514bf1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91258f7e306cb6752456442ae23bcb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b111fe980e7cb2e72f944697030cdd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dc17fcda5ef5acc6dff447e252725720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362a08140589aa6b84bcd847a9ee4db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267bbab14cbec44872dc8bdd6f6417f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511de56601d90595e6a6a7b35babe02723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee0c77b498630b2df9ff626ac3d72d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7468776447edcf1d7f9aa14fb022d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ac1d5a28df995869da2ef3f9373b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d985bbd1e1634e89094fa4e42d053727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f564653dc11a757d453cf702004c459728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32994f166103ed6b9bdd43a041accaa7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a5dd79a638f2c8f7a3a91739537fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046544de2647af22e3114bb96031604c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53041712e182f1f24b357a3c72036078732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d56eb2e92030546940dbfb3125ee18733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096669ad8544f4455042dfe5fa68d993734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d5087d90e06fcfaa5e104ba387c89735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199f508deb25fe78fb2f1b1636bb61c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f6d0389867202b13f18816c6049dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e5d2673b40c8db6bfbf5bd8c1b2d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47585eeaaa7022df676330893a01373f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec015f4c7a26a23672638782a7eaa6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a12af5bb3e8a41b8a928ce115776d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1e1e2c7b70ffd235d8d847ecf702e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744aac65ad42898914bf8b3e65e2c70f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1df6a243aa669eb6b0ba135e31f49744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be827387a830922ce89ca9e64e8fb5c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa914777eb29ed2e579c1a0afc83160e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8768a27bf197612750cdd2fd070734c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5c371517f67ca36f0c6d3dad712a9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685d84a2b0fed23e563382ba0da634f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a771ac4bcd81fae41101f6105ec0e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99f624ab44e7ecd8017d0538b693f4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13429cad39d538c0e8b02d10dd84c47752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bebf74185ff6428ffe7ffa2e7d7ea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f0c5615b95d7dd61ea70e94c8d4c2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401baeb6d645ddeec6e2bd24a3fd1c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b145538382349a5841b782b93e969756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70484720aabdfeda9a3f0538f9ee6b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31898329df77146f005db74ff37f68e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9399209ee85ce5785b826feeca198759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ea723834571b8a5449326cb9816a6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105a10d4446a6ae929d68da95ae6193761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33547e9f8243818e8359f1b3b1ebde7e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda54dfd39b8dabc61d79e11de211266763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05062c0baeee81296035e5c0b1613c4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cfcc8ccb7af3c6036c1ad7647e590765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d7429f52cc6cb79426f7d93f36c21766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fc771d9f9125a29593b6a1c8ae912767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172568da9da16049267fd22b654bb6d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307185d856177171f31f6addf32196f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700896eab717834d277e5f0461c9ecc4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b317c38ff3090a0053b3ad0a4c5a963771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db967298595f387bac9cc8e12222f11f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c65aa6910ff51485b013a762fe153773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76036167c1b5f4e936bca7d52e3f56a9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b54b2b51af683c29d65041e7c2e45775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49e38a1035103595f2ee0ca92a2151776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1293faf5a0944654a192775f5f3b9a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1b6ddebd5645795f072368aaabe6c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f50628cccf6a940a5bb589b9e8dd07779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337f5c583b5d48cadd4d2e4c24e3d5c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6e281f72e88eacfde4d13ba65c6c8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754621b51defd9e311c9105091eae8a0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a7930a1b62f9109f57e5c5c85e40f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8df5446e50e95ec47fed78b7f1856784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6db8902a8163ce75ba6a020b6a1f36785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb18e678b09c97eb81351c645c7898786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448854914ca090d090375ae9003f40de787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81ea193cd5d1ad4eefd7bd961cdbc2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f69086debd39cab06940bb3224cdfc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc997e5bff17bd36febdcf712747cb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9fd889d39503e244ec8b86143f1c4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc030329e00cc110e980c631e32bc5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6793132802ab23a4a2f3db45332ec793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b59547e6cc8a68d593dde358135b7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4b77a25792c7e6fa02554dfa191c8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250ac7171cb653707a953de655b53b8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd33a21935fe98c6162b709d4282474797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4212c9363cf92cb97c443586586b1c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220583e745ad07a38f701a14b955a76e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dd21461e549fcb3db727d85af25b0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b27fd40eeb65e1f1717b2cdc25d06801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30489a8f7c92c2729701616ba2df5c5b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e76ac65c1eac8c66e1d75b04dc42a0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46b6bb5049242b8b9324024b64229d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb0a38be5ff79e64279d24094c73f0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97769b499e8494c1270b9b3ab3d98902806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779227147b8638291cc632b9d55b588807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387f342fc9450ac695fab825fa556ca808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456fcdaf2299daf241c149c6a906ef2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616ad6f4a7e560042db7ed6fdc6711f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad259ddacdeff476e98162df358dfc17811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24519c2950e602e64951adbce36e10f6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2c1032192e98a6ab4f877452992b1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823678fa57c0bafce7ba24a171c17cc3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec484b5e68393c429772f8ec9b766af815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8005fb3c5b79afb2afee37373ab564816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468b92eb368c4e8da15833a4938eddd817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6398fd8bf27e3cc53cea5c23cae88231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6f03d16304ff77040cb0a1d1a06a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13544d830d380274ed615ef6c419c6493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b036c3a9d2435b08f0a9acfb3b7174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89143df5df53de748c9e16d56cf7ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6054a38a0ba7e7ab708615bc534ffd66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056a1ecd9bb0d9794eb3737c380f8ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415ff6ea1c66c18be6e17f258219f9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc8d1363f345217aa83a3b7f9e8fed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5c10de30fcd5a7578efa9b6c8971710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d2b70b3f41dfff124d0f6c597f97b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c14db0f78fb5d91ee8b177ff8aa13412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef1c75429ce90341eddb452234668a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8729da8e2098c4c0a75e481968ecc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d479b9b6ef461169ae57a7eaff26dc015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbae5c55f0741b77fd91fad542381316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169f690d4a2553561b52715675423d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb18718aff94da80bfed93b5a44ec4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045544c0b4482a8d2ea9edab5713debd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7f29a077f19068483150b7061334f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ca3dd5ca6163c35866bceacb58b5321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b10774340c4642e8619c50be2602822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30609932863c72956cf6dab9c9981423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf9b68ee54b7fafb35bfa1abcb308824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820835d8aa99320a639fe80b98578fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e42948b6a67643d29d62b4b1c2b09126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec41049524fd58aebf616d55fd4b3327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbeb49c469510bfe9b7e631a79bfc228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175e26157bb6823124e499c3d71871e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55ed78c26841c57e050f46b047d2b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b01507bda29dce67d1500283f160931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6d6ce8698181205341ac6a21837b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3bc31770e135fa60d8df7a935a32a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb96490d84f213f5273c9ee2b2c29d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d836ffab152a1417be785274d422b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bf737b46e1081328d5c68b9a4410f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667fb0886bac74cd9e3138a6681d7bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62214cfac7291feeb47b7223d7daee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5534447d338f526f2b7833aa9bce9d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8249d74235adfe6d07f8abad727c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a780fb65667d9292c0433d4c0075e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38515027bb337f1197a9fbb7d885f1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799abf37e5b54752b2741ef1dbf9277843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a515513d136858c3ce8e8fdc9fb531144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36280d273f41d98760381c00e279ff345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438d9fec6d69536ccbd447bfa7dfb8c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7963541698d65ed79dac89575bc5647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc6846587f1b99417d83aa1274ace248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf089595f30305881420567a2c54c4b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaedc4975d801571b8203b57a770ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df09c90219584bacfd6ffc98b9c57351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86e7ceffa3f9301461f0172cd6d18952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f05772d047b6755eb7d86a1c91543353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328d52b52dbef2634bf85265030dad254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2fcaa615c5c53e19e5477a4eb42cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69222f1befbc9cb72f04de660b4ee6c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d6dbd23cf992f8169bdbc9e79129757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4da94677db012a9b23f660f927ea1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0ef34f478994601fcc08cb6c29bfb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd96b81d14ec9db5415ea3df7e0417e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffb7c6dd010f7b6e58968027a3d68e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a6b898503a4a4a014e8182a02b21c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307293418a630695fb0adc696ff3596463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12d5cfc60cba0f7b27d9e22b6abdaa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aeaf000fa6726fd120fa388b71ed3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084afcdf60cbf5de4548a898efd254066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1913eb8077c4452fd80338d9d531867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f109f2d6f183794a74500dc650005b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d43a0ad1004b4925c1d3765145e1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370573b97a034a5716b696900924061670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb831f578a06070d9fb4563746bd50671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab3f177231cdc68410b9ec13b4550b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12a350d0ac88cc9c06b7eb1e7946aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535785b8ec85db6dbc50d5cf62418f4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f49a9c892e1ce297d90f83dee9b2f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ff46f4244b3c5306f6273b822202f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63feec6253a5aadcf24fe0c4e876bd0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f69d509abc78f22cd898aeb2d9bb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a62e8c8d9e248b6fef0ac3e4fedff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061411b8c0aa8f214e3fe6569808d5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015ad4bbed0b8225a39a0774d837d7b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d179a1c29d8ba3766142732e7cb59482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f83cb59cda0022d16c7894d31989f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a704198d2f3f6dc6ce805649ed38b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda16ca78108ace1505e3f31a52961585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a02211e8c8d51da06a8851a581d0ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a574e3a84068f7db4688784932da787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367a3d8921a5022583af5841d654bd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201e71eb5ff2cde948e677765d8495689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94a8594851bf9625d6cfcfe59b760790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c75524ed4f20fd9282af613d03ee391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9821660db7263e0c502cf1d2f9b1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8648c9394434c479328921c1c8dfbe993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac74da8e2642b64d3ddc3e7a0c559a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becffc05be627dc2aad6d98db5c6acd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8ebaf3cf7372c49b9ccce917ddcce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47f1877150792829840b7f152da28597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552631c0b228572d4027b02fad30a8f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535059a776b2ac1c2b66ea93fd741cd999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86688f96317bec6c351a3317fc7949e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6eb66b569e82e96bd015a335dfe1d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970d39db4f318818d23391e42b6b998102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23084c805ff4e730068fb5e531a07488103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6001e786d0a08ed2874f4215ad9867c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485016a803a274d9e36456c7e7ff2695105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ccf639f2d65969353dc6f6d058904106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c0b6a31efb205edb89c012828b1d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fbfb4ff699fb5efdc09559c64344e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d33eab5f5c49173d6277d99813aa18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58d2d3fbc6606b16b00a5aa2797c2d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732412df9de57ae8b3e6b4d507a5c2f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cbd1e912807528fd71d5cb67fd620112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe6f58996b45be0541ddf8a4e8c14e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ba257e3471b0617b256d7d4141b96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efa06ec5b2cbe3b2ddfba2ded0d151115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddbecb15136601c072335590232e3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6a7afd342070d498a917b494f9618117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8ff2bf7da9bd48011334a02f7dd88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892e9d71faa2e84db2c0555d50007e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f74f51a42abaf38380cc9965f7991120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979feb3ef918dfb0cd4eb997b36d790f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6995a6532a74defff8776129a9d40122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1df28bfcb3dc379d2456889bf0642123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254779161c81911fb6cb5e0e0d3aea83124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da37a6a1bae841dbd70c363b27f0c59125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372ea39df513a1f00b9b27249c61e14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951d1ff8115e1fb7b9e9bbb1f67a06b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb42f2ca8fb807b716b7444f668ec38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dab0257887c46d9ecf99a584afa1ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9070ea6d40e37728d087b7731956a96130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a1876d7f484cb8574010ca1fbc814131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb3197c59ff7a40af9168ced9797d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ac782c98a7a3a755912fce01e7bf3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf8c1b7147d46b3bab53006722e382134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fdd7ae1c20a47436536a7d3df4ce9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a289b22948e7fe143f5e1334f9cb0af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7705f6eba3773816592718380858a9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc1d50c7b20b12c00105e5993b748a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a55eaf0b0e5f261f0cf41b482df19139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c59054ed0ce1114a75b2b3f99822a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936e297b4bf435edeada4f744399b2b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43ff7d8a4d838a184eb75ba5950694142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fd47abdf036167c549de70d63f9b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2fede0ad352b0a42c7e750e019ae1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d7d86af51b614d22a1a76c0e71d4f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79156b64faaf52905754cf74de31ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431abd2fc4ca2525076fb751003b423147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd11e65ebbb23b4d3074e248c54cbfd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffe70a4f4c4932c1c419ef7a14be55149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804895955ad1b03fbcc5765ed9c6478150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4a078322d69c8bfcaf33c494c6ea0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9f74c822265908b521191c37eaa58152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c563e89261393eadbe505638ae445153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc386921e452be1bf541b9cfb4e3330154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0572ed3683e9b740b2f8c5d2636b31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfe04a27fd58c2532c1f6b8e047e49156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f7cd9a17faf4a261baf948e200a83157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f67cfae30e1d3ab2625292eb1c5be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e217dbfdf419b58da0ff0650d5f82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f21252b3e70e4479a397632b0025a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02446e28e71560341503bed64e8e25e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b73268d0517bfbefedf8e536f259bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8430ed7b666d5910178ebdcb5ce0e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe47d7af1ef65d1630f7bb6d6dc93f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ef83e746c21b673f97dde6ae9c3c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac215b59e3b099fe9236d36197e985cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c345f8d46b4e5a456dbcd705ec6d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ab99700a822a51adc8bf5b3b8af58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4878b7da537eae3db84c206e778e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96b9d6a17c7ec23ea30d98b3386085170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca298dad495cae2900a200f04c48332d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db547b18f0ec2f8268b490c7ed069aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2417f2be0d49e4c7df124f6c1158849173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3aad7d5495a6d2d00b9416de45e687174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91f29d41db468a91a16ad8f700a9e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d5e30c7f92caf44eaf1a1fd893efc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57260d0401699ee565021247ee7d0e2c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cd22b96f1540943f12a74fcab0cfb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16158d1aebe5035ca7812f7afd4ba36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e89e801d4eaadcb88fc4ebd7dc3022180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bcd528471f5748dc5b7a864df9f74181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b9531ca51165ce708e2a47722ffb6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680ec12b02561b239c15eeff9de4650183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36802597cf816700edd4b65e3d893b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca720d27b4a4dca1d7134cfe6cf6de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c69b587735bc3e1aa374442760687186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31021a36715437e8ce96f92a394367a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462a25229cea98e107f79bae2cf5d9f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e1204a2542398fec3640ae4df195a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54ba7e0fd096e4495cb72413b8bdea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f92f186a4150e82a0b86c815a3173191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0730efd4cdeaef570c54c4db98a7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33071bd8fe8c16c785e133fae28268d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9d3d5681807f6d7f51a94a7ed6b23194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb635138696936559edef7f259520a17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90df530fc4fdc7fbf69da1a2ffa67dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f3cbdf210eca9ff1dcbfc9526ecbd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa6dbf8a7e380b4ee914bcfa722e30198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b534ecb03e61389ac32e62f35583a2a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bb1728ab6ac1bf5066ba9a3659fa0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cd0bc8fb63c466bcb1a417ea59492201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00146909f758c732e87fdb9af40281c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784379d7ce84994522967f1178cc348203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54335decee2d28ee74878e890a7bd5db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b9be99c5abcc349aeccc40186a39d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ceed4e417f0e76118e1a8b2d62ac5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebf5ab814588e4da29567c028015ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551b2b74517cd4830e7e10fb69acfd1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05055b1e25dc3efb761d66201773b76f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6376ecb0ebc300fedac08805202fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea927430455e7d83bc5a9f8d347c60f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f913b41ad46d3ace4a0c2ac8f4133212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486c3d4d82c39047d72bd39cc85f970213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5016a39cd168d2dd76c56bf5e093767214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d596330bd98b2c5ca62bdbd5c55c9c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d1022bdc64d66571b0392ba87b21b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f5bf29108d606465734101a9c8946217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e535c5da0d8fded4d7af1c9bd0755a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c9921429f5e16d3cffe3172f99103219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc24ada611d820159fbadd22bdf285c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd90311626bc1e769ce7f74df15ab16221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840d09f74a24a0e61fe630cc3fb3342222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bad8b02a5e575edbce2dc038cd307223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd93ab68d1bf2060b7aea0845d056dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ee882d724c3052a48eb6bce30cb32225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8d3d6685491b3be305d7e8829190f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5d487bf914fb541a00c0e6b5cec11227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32400a91577f542f863648787ec625c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f0112f7712ca9a20ce8c7b7aa4b35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba4d7d81311fccc9d9d04547bf37cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65763ca4fd538584aa9f087256abb1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea257111121a713d85d16bd06cec91dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873163f6fee4bf4a829f24d6c45c886233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bf64e068b01a36ee895ef406feca3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52dd4f6a1f43f51515004906213efc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a520dec20851dfc27e1e2f4ddf9ce46236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61cfed532b8d8c481ed8f7bb3abb83237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b2b93ff1bd98533b3a79131e63c5b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc805aefef2150a255fe58f2fe723c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7b9340b4300919b19bfbd4f9927fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356924814d81a84eea6bf9e8b2bc2415241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f75d84b09c0368c69f1f320c7b112242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecad33be9172719adad28772337121e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a4602cc1e9cc31b52cbfb9071bc85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e4ed893467bacdc68ca06cee22002245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d9db5497902cffef3ea111919eee4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d212d4971d1fb8eadbb556121d3671247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270139e94dd0af093f5dfa54094280d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae29ea4b2e53c4252f6bc1aa826bc9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47204c785672381edaa48821d72db3c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f2aff373c4bb6e5ff763ff89eebde251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39cb5d5b867b5a10cd359e48c74040252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daad13b401363a689bb4fd9d4f577e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff321127c54dd77fc83d30007b517e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6812f503f728202faeadde6836c019255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237f2f732c9cb209bc1185fcb961854256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451190a9fb11f848277020a1c7af85a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df9b724440a2547999da495a19fe5f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791708db6da53509f8943c1561180f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d44260a015dc510bb648c7152bf11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6167c4a5216f883e13404ebc2d39f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39c6e167bdcb4e8104b5f4e3c34ead262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f441594b62d53ea5b0880e951a4ebe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2df043cf537195d29e2fd7128dceb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b2b0ebb416b7baf6782579407a1cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04c03d00c4706de88ad5c283ee54d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1f88c598b8767aa7535d7cd3d65a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b817efb964203ab29541718cfdc8683268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e1534dc3c091532471bcb4a8ca558269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51c63154885c720b8c5485e647309f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f40d409a557a741780d3797d130d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f3b1cbb0902e30207f716156d41d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982819e7dfe1fd1368f403264fed6e4b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e789297577c9e9d2820175fe5d47f7c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4775768af036ef1923fe61731e5f67b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3bd8fe39ccb3e0d32c7a38b86afa2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ad418f03e615ddedcb55224c9db3d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae25cb34aa3837f11d2f4fb3df3c89b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5da9bdaf37d29c81856194ee8b3c21279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2752cba4733c0850bc309809e6eec39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1e6ba7681d0cae0e7d09b31739f2c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a7c65ff8b287f95ed20650d40d829282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598eabf49361403a0c9c4021db668258283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a84fff96f82ce3b782e071aa1c835d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622b4d892153aa7294286c4b5aa28f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d440c52076ce93f7f9368bb94aa85286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53320ab33b33e705ae26a7394f374c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c22ee3d69c8b743b8f2322ddacfd1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56959be07c63b7460fc4b33c6b0676289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc694657da0a4f24b8c26d2f73941a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc890cf0dc3cc661848e11198745736291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250536b10dbd4368aabcc9d8b65dd42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334a31c159caf43ad0a67c05791fb23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c5ac2c64ba8aba28cbafc9d8487cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fe8d5903de5662c1732e53540be3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4224a62af03abc4bc356c02da10e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711513bf1993e20b94eed101a1c8046e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b650c13076d5fcec245a1714bd130298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ba2ec228c4479c6cc75e9df4274c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c072b85766371e5f6691042d1a2dba5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f0748dddb5899ea13ad33ab6595b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd9775afa46921fb0bed684df6c4c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd44c59f6a4fc61878b6067590015b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef221bd608fe31903d9059c3927cda304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb31db6de03a59de4bc101d58b4af3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ba87fddc87639d5c4273f86c1550b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b13e4b1a6aa1d34251f64acfdb3b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4346323bec9a6b3317cff0646262873308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a689915b1547c955015fdf1e660b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01835b4d36d1263250e33a8e4965c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7ee7509f3b959827a75b755575a0a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1232588ebb0986a97aa55eb423114312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856e211c5e68a0bb123b2ef13c61d2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f548cecb15919739eb836972d50be48314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694178da66ef0bedd8e322a38b773740315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2e7df1f1abb48ad580bf5cdbb8f06316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcff617ffc6713f7ad34c2757f0d83b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5ea5ccc35979f1aec4829f438eddc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79598def3b9db8a3712eba0d201c89fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49cd36c55a7ff6361f537213ffe2c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503c6ce8b199fc4b7dedb4a23f1401e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7cc3765c3348acc6777acf63064b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bc0cef9234ccac3cb7fbae4b296cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea1c99ca3fd5a74a9bd46883d24545324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115a86d478713f64ddf87ae75eff77a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201f4926a14394af19cc036b52ca7cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fc9d9a22cb5dfe425868e2463cde7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f5202cc40412fcafd429dbae67a0c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887f8d985671b5333078621a616fa5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc98540381072f41e2aa3b644b2138330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bca1ad5eb2b6f2c947f2e174781576331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce677693075167d023f3c562bb1b96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e5b6b52ae63aa8b6318dce139d3de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caf079394d93783b8fc2bc4bbde356334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5490003f98b7a943d400bb0a7d487cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecd04317686a29441325a081355503336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73459001db9529e5e594165de3bb1228337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d159175e33c2d484d70e38944e01600338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fa81f656f7f39c9197f7b218c0b8a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff2c6f28d25d340b9597426ae3239f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b0eb48654313f60ee98226f91fdf9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9f639d2a4f1e7383c620e3e66e3c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0aaef840a439810740b79757d597a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260168044b1564eeb98b599fc713240344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff9be525242baa5c0f636d8fe04f3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8f6ad6dd520c810b7d61995e86b72346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8275daef6f4eb00879f9e3aa509e6df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba59b82e54a4d68747f483a462b26db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c194377361cfd94923ddaaaa39aecf4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e508585ebd3489ce761aa7b878fe971350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a180fb2a956ebbf03cfabdc8ccaca1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab68d7bc96711bbd428418adc8d31f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452031286df6c04c5741f9bfd612ecb3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02f2b855e09c8aabf1a41a02ee2602354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cdfc9ca8199c1fc8a6f3cacb56878355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091670e406d5d71dd946918adc8dfbf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533d192b1b159d964573b204ac4a54d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d83700f3579b69c70b5aa370b13057358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cd51659b6aa4087624a1f283cea6a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6eb892ce7348f1e251b44aec0dba7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4600f17764896e7ed8c0ab691ac0e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249c47e8e8cc84f8558c46b0328e766362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99d0ff03bab6c5d5a6414201be9e61363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69beab2b262af76a32762daabd8c171364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15388cc3a31ff79cde050253ecc8f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748d04db83ffbdc81e49846257c33a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2aa427d2ca804bc5a3290bfebded9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e6ef88c7b928afb01d29a5859d9f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02872d2d35f52ad19c91f505c380e725369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd0a1334b6f1e4c5f291969d7a8ccf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fab226740a44adf4bf8ad5cfd8baf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f40fd0f362267a0a97e7320b5afa9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aba1cb2daa1cca88a41563d1a4a66c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daf1a37e3f443e329f99b8d9082c26374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5dc8f6ef52026fa4edc9ab9795442d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac8e861003e363b8a0ee01b309dea0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fcdf7707f87ec0b2cc48828785231377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5c995c8769125a4ad462ccc30dd52378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2839f5bd2c139d34ceed8594aeb1c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f871cb716817ea96457c58505698b5e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb6f255c28e3839880e341eeb5deb1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc1cee55bbbd69b87f88da11b3feaa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f407d4c53d8629f5049a6cdbbc30c76383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d228b316dc2beed90353170d48fd61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cac7477be3b306ff75ebc7502352e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da561b12922866120ecf67d5c057104e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbb2bef3c47d7bb777a9ce3010ce00387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d0f377d9f0b24cbdadf41d09ed884388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6801e60aa381f594bd9d7fc8a4dc48e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d29388a9447a6c312e3bbd1d39e3fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554719c31dc18d94a8e998cdf3886f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589765bb16bea4eb261cb50a41acf7d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb59cab6016fd100870237bbd1431bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e5031fbea3ed24b092486da879ed9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984ec3645bcd4f0ce0e41287aeecd54395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc45234da68096eb1f193b1f005fc3d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe56482c1646d6e1cf2de4ec2c97330397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b69e346d8cdb3b4118f70bc1c659bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37038c8d0e0a7a6b4b2c77c1e48cacd4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839d54c30e07c0675163b4335a22889400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c88473921da299bfd0b25c6fbf687401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f375d5b076f06ec2bcc4d00d6895e80402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075367773ecd96f7e82d3d90cee4b52403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9258bfe8955c814a83360c8e03c273d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cecd7740ae30274c1c5df1a1d54a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdff8522e9f6bff5daa649efb5346a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72ed1ec19885a20ac1b051810ab0e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ba33aa6ec081a3f4df72f034f4825408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80606cc0092e951483b6ced55eb39d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828db1fd2d44c4b589368a0a4d8a3400410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed975c27b9fa20c2ec26cce8a16ff8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfabd044ce3859a0ba90123b1216e4a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5498e1d834a89b8ed111deec2e2bbcf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f60b7fc4660538d61901ede22ef952414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3b620c99f649c23591407ed954933415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f1ae6f6a7029e1a746c1ab6cb8b44416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd28f10a3c0782d8fa87273c4f25a5f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72324869ceaf1901e9f005de3f91588c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4669e3f42470cd1e385e3f2150741419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce9a8a672463dc34060bea5a329dec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b26be1ddf31acde139829cc99a6782421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bb4438c27b9857ba19e3b6ce8e0c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba28c0c4a0cafff614bd7dfff62f61423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc47863403fabc5472c932a4a69e92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094110b60a4101349fbc6ea5c4ec7eb3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabb315de36baa6d653a2f6966ff9f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20724b80bafa93c6f1496b757486990427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8c9303419ec0d9db66fc689cb6405428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384440d3774b39312a3cb53282edcf8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d75574bf537ab229925aace1823859430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ef6d7bd2cfa4562bcb47d03e8a5bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c65e8b10089c83f4e3deea236c9e19432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c95dc3d0366bc3eaa4366616c7df8a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3d76bb2e4e3c4bfc3983c807bced7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eabe86ea66d8762cd76a064cafb6d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e3d3a8f47606e6274cdc66a195bb8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332eef03e05ae9e1d553c614f732fcb1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b363f97219949509344a68ed2f6c2da438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b012cc3709eed079ff8a18cd869ce2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68193eef65131d881f304a52f7ca57f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6f3c7224a7e0b01f23ac1705ff625441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e903a4f2509ffb3324d862a3708f83442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50574514fb2830c737e8b02842df530a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfd22e27bbd4150287385b2ca1082a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc2172944e4edf335a54dedb3735b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da6a72cadbf101669b49f00a04404c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49dcfb36036b1ce962a40adb78e70a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f97baf9ad952281ab14ac017377e42448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca136ee4ed196cf9c7fdf95f345f1865449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27a9fc3362d12e882517060d1389af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4e57e8178c3dafe50f9ad1ca8d681451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c247a7654abea7501cccd3dc43e24452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f2875e68e0c1678f0a27997adad5d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c011bbb8914f448636c75cbe6f92a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d785998dd2a2f74deb2c814a9757327455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee4ab9dda6e08ea9a36f5e932c801f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954f5ae9199c52012e9cdc8f1b43f1c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a536d19120cf1bf33314ade6c1619d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf233b63f9ef9bcf18d311f1137f207459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbb466b35fc5752efce6228eba0eff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95295b3826812c6fa775ee5a4c184fc2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0666cabaa1935cf3db26d92d4e1f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e1d171761eba57031b25c2d332584463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f8fa600b1475b7495adfddf075161464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990db06c5cf870f7d24316f0d02d8be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17333fbd9e93633e443c7b5075050dd5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83ed1d2f246ff2f7f5ed37e96fb5b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bc218b9babc07edcd8ccbbd99f7dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7198cfa01193307acf61b6ee9a58b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279bdf77e274e8d0eee89159f0ba910470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69125b4cb08568157ef861419b608f2e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165549a75a9d576d3a8cbca506dba44b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bbab2339ba8c0bdb380daeddeffef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f02747dafeb93ef621359770bc960474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539784f1c7738916664f5e7a5e83e0d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1379747996aa3c68403ef7536ff441476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb88f6cab4cc480b2e63438c8222cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608fbc65c044ff4d705dd1f7dbfa379478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a03ff423b43b28712e625f48028d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00adceeba2958256d1a1a4ff57d60c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d054c94a6395fab5a27a00e7111bd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4645e7fd066f7adde087556550c9226482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d7f25f3660e59674ca234b58e6b6d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3478a4556641d0209a82d698f0889484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8e94046404df553da1bd82402fb29485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f4b7a53e522a43af66112f31ad2f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa8912087401ed61f78b4fa4c5db2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c4dae69ba184ff0657c5e69296681488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d27a198368975c3d9fdd823fe593c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d2984bf1c1baffb5540573d3fa9e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6869e9882cda3ceeae52bc055db64491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27c9377fb40d6ae490a12d10a89e95492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887920387aa8554fe265c17f0e026bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63b40700177b05acb8d0a373b940e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e2f4071b55b9a0c88c320e45b8507495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ef1fc167a25f95416e62c4bf38954496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde586f2d1f1af247839b1066508bdf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff631da2da43f23adfc604b4f1f6ffbb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776cac5d2fada9a4faab2287ce05034499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cd90477ec806c0b22507e44882deb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fe31b410252e122a12bb08026485f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666b75aeb12b00a63a711b414f399b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473c7d3a0ae70804352287aae7d4b73503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb37e634e6de99cacac4c83b6c6699504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777351b1b564bfa1a5efe03f0551a10505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b05ca39eb1a0be2a76a5970c67f05a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cf092336d3d89246652ba496a9be1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454717aae47685b84d64e9c2a7db9c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b14643cdcc57987adf2b3219c7d021509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd18476c1cdb03d5881b20f2cab730510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614c2c424c6f065a47c4ce9946e7bb7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654ab41d6249d25d8e89ec998db42b6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bab94d7e0d63d82d6d50dad38101e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43627ce390247b8629598a6a9fecfeb7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3b6f345f28ef790b4256a5a0a8d29515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8182b6b7502c23caa3e3f2f2d9868516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed090f2bc6b12cbf61079fad1e5cc0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fc1b45223c06113452a8758dcd30e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f17b2b3ddd52ecdf92ff3bb3123cb0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4551be932c4d25a05d319614db2cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731d31ad31595ead92becbc0aa701d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4f94c3f81311caa38b0a5cac2a44b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36df7f60494213c01294008c01d6e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c21846adb1c9ea1fd3a8b69eff4070524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264351da9c333b7624cfab35170670b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22b02cd84554402547f40767dd8a04526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfd8c7ef13628606a3e3477f9fef1e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd52be36b8fbb1be87660fba70d4a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bf7406caabfa3ff3934d78029e191529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a42d86b257347f79035794be19e15530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71697edc06feedb81929cdcad41448a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db4d6378cb899c9828d67d6948e1ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30812574966b7436b8d7b485ead97885533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0efecd8e2fdcc6467056fead0a5580534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acd6301625f2f93edde2cbb0e82662535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbdc3fd9179043508fa9547de241ec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8b44a14660f40a7c3e9c10b1b710a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf939cebfd83b98d4c9066e6bda25cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab592c1f693d04d0e3585642454e45539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096a2945f82225a20ef4d92e278d08a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bac7983770fc72b018ebfa242f705541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9e923076dfe67843f892999840402542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc18974ad53fa86b1df90fb3b76231543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932698e071a03cad600a9cf13b030c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db750245194f55352b98d56079377111545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038332b33f222d86880f92e45ac5797546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8efcf5c6785793942f2ddb024da8f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459c1294205c44756430714ab30ebc0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88e61e26deb8bf85db80eabc36dc8b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dab1bb1a6310d8e02a64dde0f8ac31550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934138393761032adb7198b7d9452687551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bf040d9e29e372ba3ff21c234c065552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28232c44352c4ea4c1fb1f42030433b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36477ad13dda8da53372f6d99ef7082554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848347b7a9761ff150bf5c9c24b181a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1af5180148058f56a5963950c7074556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0fbc752390b6c10cd056289200422557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683878ae2d4b01f18ab1ce3e658aed8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185b5b7c8ca562818a9a1f8bdacebf3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f46d5bd0d001a6ea86d34e1c0112b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e20cb6003b997a6e67f7538fa7aa91561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1d3660e2e72dda59e0bcf271ccc52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00e497263f85d88eb9a7b86f5b133c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426bd2009128e8f06da5618c60a473e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222d8e67cde16de0d1790c076ae9528565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41cc02300306377de88c79ac5fbb06566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee8555b3bff2aaac672978c92e292b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463d6d77c96a336e8a21d4b7522fe10568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d0d568aef1dfe756a4c6865b73b03569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae286659bb23a3769f889350d5389bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98a2bf06ad9e876e6d39985b206c62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f2c4b498d315eff3f0b526886c412572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189637415a502e7dae2c8b4273503c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48fba1b83dbdd8bab9c0bf1e8a0485574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c817977f307a3f949962995763fbc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5a32fe5b7109cfe03ad3da6b86636576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45244ddab54f9077da48e5bc54c6cced577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1224a3abeaae5317af56c23944f201578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb0ac298988e58b8c4fc15e6862924579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d06ba7db05bad611659aa11e6ee199580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a407c167933d6fec0009416180737f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e186547313476cb45f86889e092b793582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba123f1ee6b2e13e627c431d61ef6554583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2909942b6a301d66f9e7b77abf448584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b9bcd5af222a105dd8714dfdec202585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39000c366c3fefd9aa679439520f96e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b603291893fc750be25f838af13c736587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743af9d3c2acf04f702a40e0d0a24f6d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ef4120f811ac673b074f109d291a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bf8654f27db0ffb848bfb1d7821be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065267b2635f1359015350b83dcd9f95591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbf2b3a6e28bd04302c589d8dc2f28592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d88d4bab9e35a4398379d16010131b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2154a16a38b2854fc3bbb1cb2804244594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfd700c725ff6c5d118b9368fbc357595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf145b9f1ce4845b9b23f8b8f92c7b95596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de243a88376d96108d44bf61bf1314597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36da70b8a6dca1f86f93ec3bc4dfdc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59d4f04fac3b6bf04ed82dad55741c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28734b45dd522b1bf9d767911229d699600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1432c8ff4e492382c46e04b729548601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687149b26920ee2a220ce8605d31489602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a957ec274d85be04e6b58330db1745603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69bfaface5c6c781481eeffa092553604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255d54948bc941a0014f465f18dca47605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a0a27a1e37741a65afc0f2117597b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6fd2e611390a330609ee28963dbca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236e306c78aa3c368e252f0898435f8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886922ddff5ef587a2d897103fdfd7b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36321f7e63a349c71b1266de80124cfc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394949efe1ed3fcde1a10bf5a7e5050611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0872b52134f908463cde74e1fdb9717612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c46df980350d7c590ff10e085f1cf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db4ce1c862c372829dc033d5002760614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11b9998113b8f0af1381b292ac801d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4488a0f64d7d19283d22f193b9c948616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614532a014d5d55ef7f47081b068bc5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821666e002ee220b37634733912ed5b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cf998db241d47a5ec18a7c0668d25619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52752512ebdc09c94535b54f0d42df68620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed4f12ce4eb8c311399c29d5ef3005621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9313d10f07a96a7f91fa53bc96c74622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fcc9faf83494761d666dcc18da034623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e5f4076b25d62ae7c4422aa12bbb2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52034ba1d657dde8526e34d73c10aac9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c5d3f1e05ddabc89e19e30c69b855626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59942c3e6a0eff4309ca05f191e06b5d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515fa22a3b7eadb7930eeb197c45a3c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301bd9f1c32528ffda802bbf54f5d30629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb990770af4e045be24dbf0842c42ab5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246479a5ac531e17944505fe367244b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fde40ddeeddfb2d405770d7e07ccf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa97d852f1799ec5d4a3f8cdaa31dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc641e75621d285d6a00b8cdafade18a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbe72b4037de5833a6e731292c6e24635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e6e52b4736ed30ce690f7a514eebc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bab921a63e4d80fcf19b930b933cf8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c694cb89462522998846c088acc68638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c942b7ccff299bb642cadcde883d3d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469c32e1ab3967100693e613074bb4e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c620e5b8dfa514058b9a3805f19eb3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a7d0648e2f0e27e78013be88af753642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853e9f7ab42e30a55661a1be9a6f61b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84b4df65068d882cb13404e0d0018e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d43973cc939a144530314efca48b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17c376339a6d24b0ef00e98eec1a86646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84aeb36b43304139f77500f13e0406647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb2bbc653359230213c2a2b5a0c88d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde84ba02d5da2649d40af664d8b07e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defde1a00a2287160290e6ab58b90ddd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b46ac3f57194474948959b8e7a095651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce49efd082fd399c12f6f3768070e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3e55f2b91415113fd509ad0a0be80653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94fbbe7e5256cde849b0e2c8e2fb62654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e7519ec700762762f45937426bafb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55e2c130e1eaf2d3b8a5e5e672b7ff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86287c9166af1628c517b9e6e46e30e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d05a47bc8fdc6aff473bd3bbb56e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8425049ee4636254275e19a0415ae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ce8bee5f675ea50d9c0e865a36e61660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb6d549acd78839ca159c85812963d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee338ebf185c78a41b7a762437cd581662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b732bdbc6ae2e9eb68c0c25d77751f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14363679c447a48e1d22ba2efa44bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca46e8a8d5e349c5b5d221b56be76ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1b35da6ca067d39409ac43eb6efab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b74e37435c770f4fc39e673036c22667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a196427a8b4b6fde04d5caae07a96668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0736bb96c0e7d84b6764e12898aded669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc534927f60dd89422a4f3526c227b7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866b4b9732889dc8ef8c38fcf3c2351671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087260b78a2362769df5f2dcdd5583c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404ce5413e4efc4e982495b4bb834c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529eb8a3bb01874e7d43bac7fa31562674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e856f10151b57c0305e80df48a56fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d793e602ae72e4a3932f6d3127da4d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050222134c2094251201aa2042e69d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7ea8402a6bd7a6cbdfa440b9a13b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46ca25a2df9beed9e7dc833ec9e84c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77478a959d20c9c911ea28b9e83cf9b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be338e9ce2f61dcd2f730e36cbe868681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a3de532104de64e58ee3c50aefde3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efea8e34d98e614bf14d4a7c7f3930f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10db12bd395d057a4b1e95bffe52fb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe3f708a9c4722daefd553fc68db7e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456440d8b4723dbcb875c13a422f9f1b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52b4f84d0bbdedb3164cf28ee08198687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590430708c3c7f8c30a481aaad02b045688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec419042df51075d272180480ae1e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edceaefadf7baa4d8ca18f4282a323690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77911ca629894b1e890c9dc57c9655d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6772cf8251e375ace52c7c6a0acae1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98614f7de10c2b1d9d4e4e8fa111c7c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff948257aea8f894fa72c1d1f452ddc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6538ca9d2943bacdbfc5a923e05b8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e789d8030da211c77ed67b7af896f55696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d39ac3522e50ef21a3d289f9337b3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9039a480ab53c853e2d536bdfc15c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e833673f60c7676628e328332ff7ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547f5112e3521a73ab4c1660ffc6341700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b996aefc044fe037e8af10c2386e6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6470b618007612ac9e6955ed0f7185702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa6f1c0c5dba58dcd3e177af5a38d1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e49f85cbe258884c68b1b43ffced0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232f05f614c3c7c6de183de09fa6964705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448afc9f7cd2920d7b03afad40f1a82706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4779c761865c1367f8577823b8c5ce4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca573094d31a1e2483dba3c06d71251a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346464a888154e9a4b82fc47cca2184709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b74e24a7a91c0de76650883f04cebd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48862579dddd271af2bd0ab19548f7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f256213b038b413b0df129325fb85712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448dceea40b40316d63597a23842b3e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51ed3855e012f4d23d9dff7d25fef5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba2cc61c085ff837d1c24354330ed4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde49d985d01154bb8b76b736034fe5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f4557f2bf32a5a5b586217b297e0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bad0124c9f8995d48ed53bad6d9109718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e13df4cdb2770a3fa1461a39c8558719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5f3f1df51a4b1b1d589846dc25450720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3a915b273c69d5ce6c9dc842edf5b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987146fe49cc48647edc51f737ac28a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40116743ff6e85795c4d3964a13152f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006e9eddd5d18c8ab9e5aecf7c26eb0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee99dbe2c14a978a7d1ca4d4b5b5e9b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1f8fb1998e68196237c87be9ae6b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91474a379218750be0d8ce72573f63fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98efb2033b58ef7ecdd7528bef66073728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10c864e925005343c4f7e282bc2384729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e952366ce47db1d7d2a3ab8b94bb95b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28738fca9d36a271582e6d09f9bf23f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b590533bd43350c06ee79b416f91ca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1db9b7ee6dd0b49113a7533ad85d4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781f8e0b9d8f9e1758aaad81a083ce2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb919c74b0a0540984af4593cf8d36cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40434290a36cae4595a1c8866c1191736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f534acf287529d8436871edfc57efb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ef69f9d173b408840b01eeda6db8f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7dca8f116bb88a25faf2aafafc813739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca169f4e25e73d906744f1fa2ea487740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9151049cea6693261c085703d063f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb2836bf1c8007239bbac51b08ed60742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6bd3766ad928fa67d179573dd062f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5431962150b354afc1baa6e28d17d33744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6401f20411cbefb18cf48d1421ed96745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837003a6d15cfc19c36b8513ce0bb0b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49d1ea725150a66ab94ef65b39512c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f2d240af7cbf95d43dd76e3e37ac7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a612658248f4de86f45fa360f515037749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c1612b022e3543566fc80a7b4ab46750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5489de300d90ed388f6a2638f49f6e2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab5f348b0928efc706d397600c853e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b9eae79eaf2090c149f0142fbc974753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dee77dab0c8fca9aff6f8e3a4de23a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06d8d3895c942265e0d9dd64b3ff90755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738b9a5669df4a37c638a22d08a4f2e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3a3ea3cb3802043f3427376e3f045757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f584e00ceda9d73d6c98317d7970d9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71501d6ed750c03f307a18c6c9336137759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92256264e31d6ecf9c014f5ea865aba4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f085b38861e7d6d675bfd8c8d5b19761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcca55bb90d6eeaa054128a2b7266f1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76d53f685f52a903ce4f8565142290763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d78defb96b1b149b0a82071eae5515764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e45398822c844417951feeeeaf1d4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99b1297dda9c02ca1f98848bb1a538766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97dfe8958736fabec55fc7628eb8fd767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>