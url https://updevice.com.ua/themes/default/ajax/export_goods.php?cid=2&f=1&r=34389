--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f424786f43c4ca71ecad1cb4874cbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1951593ef47b8d47ee4ef4bb7ccf1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744d51eb4179a5071bf8ff499c17db03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dca4abd433dc12fe859b39b76812184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18bd4cb007e0f8d7229c56f61917315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fc04b1769aa864c0700bccd70b72b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a214d908669edc697bf3d0531af3fd57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036efd548c93db72aa690f7176f3c0ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461d71bdc0c1c47f4b6fdba591284199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278d97e34e63637fd2e4c06f1b14b1b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf223ad8aef8bf83732d6f38de806b7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee96daa3dcf66e5e4e4bf01c7e9bab112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07a42af40066fe83dc9b34aa64237013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e325c9dba0efe279c39e6d0d1401c9414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c256b1411291c87fe18807ec61251f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19503daec455711b1711100ee9f49ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ee4cb156d24a53d1c14cb0aa3a14817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494d8aa53a74f6aa98cf22059e493d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccd0fa2e9971c932cd65365d4858e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ce6fba45323e5528ff4e93974d13b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90e71b85e9da2fd086ae7d635fc22421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e981242ea2aad40f77f4af04980a0622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cc182faa393e36a15673b39a8eb3923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e316bf9e3ad9e0ba650d8a91a055124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949169a9f39cb9df229ba2ae005aa76725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ae79212be35cbee86adf2b428808026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedaf22ea8a162f1d85d323372a08f6527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564858af929b7fe884bf9b652878570d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7343359b0e73379f4fc2efb026733929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e501fbb2f45e92ae3a1f1598164ee3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53bd470bce60d0e9ecc661b3c17b9231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b499a5d3e7316416509db1c2376e42632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061b39e8cfb83cc42a155624ad09b2333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b94cb10d55173956754ca9cccb2f9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82aba69604c0a8effb387686f3a7d0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27bfbbc2bdcd47a8c87b274947233936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dd19449d0ba4b19f8c1eb8a52ff6637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788b2444637730baad0ded88cc7b58e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd90280c081c2ad8e973afdb06d181339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709eac7f583fea4e7a10fe9cea5d4b3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd39f293a418848c4944bae0c75659141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1f6abe943464abb947dd5dac9158042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df26605db6bc7f9d8e81adabfa255f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de969db4b65ce337c3e20f0ec880d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b855765342355e664001e3b8962b8b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18514dff4c2c633522373b392e1b815f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0dd47b75d361c4052bb1fcc3c635947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab25dcfc1ef35a06ce7834d4313e10d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99ad69da1f3ded0921626021b473ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfac1178cfd2b795027090acf8655950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10654614eadc7968e176d360cc06ec9c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1adf2d1c6315a187224842efa372952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b144dd31aa8ecb7d77375a9f7ccb8c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d0db867d620d5a28cfabdd212aa2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c46b73a367b13898f35860b0a6b4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22304e94d258292d7c044687b2834ebf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023c74ecef2853880867b417710ab5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a99aede7b43eae1eb27c8fa0acf6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209904b7c317f330b760b33cf11bdff559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842283af984d67609ca6303cc7fd0ea560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816f7ee0e9ae1bd2667e80ab32dc36261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba9e4bb280b155b58bf7b3d090e63762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a98f90ce6eb946b1793ad70e4c28a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0066545852a7a7411821aa33e8cebcf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5c12b632fb0ce977e874c8531684865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204c465604cec5a193e437156c0b0e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74ab71a65d48a74c6834b2441a82b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d45b84f26fed62716570898e58aee368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb638ba4781c634d8c4a23e27ea2e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18045b5a4d67306ebf8d749959491270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a269ca3c79b09d2130f0c82649068f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511ce80a80fa0d0a65837eeeb743bd272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250d6584115a7fc895bc16274ede18473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d5a90c6853947ea123a9d58b489f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448347c9cd508ca6b015691aeb3cee9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219ca7860b53a53fb784eb3da40a3c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ff0e65710d1722d6f359e0402673777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07252ee810d5acde05e6197fbe6b818478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd68bbc65aebdf322fc87c59df175779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a5baf2da58837c3ce89198e58ff3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbfdf942d9a86ec49bbd88e96d01a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14521d7c1d0afd6561115cac7af357cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecaff7bfea6a1aca267d8c62dee2ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b60cf47892963da00efc88103cea0284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777db9cbaf225c670e4bb8ec7e5c8ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a72e65d7cd8a0a1e7c1332075b9ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d5f93252dee8a6c85a5779b4ef40387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422297f9a60a8bb102ca3a4758fbf0b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad89d70f53caf152f1ac329523eabb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df987dd851d08a66f6a4f87c769601dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5a9d488bf9d908af5e7f349ae078a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be96a6a40a1dc79317a103702bfbfe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cf6e0f33bf213f7b3a074f4737fc793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c993db24bc0ca3c118580ce01a8ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6af37d56dcf3f66f28bb36273b469895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678926725c3f3cbcf1ef6688c95e4b1296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb02bc33c35c4a5cd21dd0a035c60997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828c063348888230c602c7bc47ca5c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7480f8c56036173ea6ae925bbb485d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ae980069c50c59f141f508302b025100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899917e2fb3d74169a6716a9b81a724101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe33349226f916c98d5ff1443815c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad22d780d7319bce1d0b8b1d7b925f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22377f056ad7d4bd0707115ec1fafbb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a129f1819ae831e9f822cc1ed7acf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478628c28c2ffc7e3c38419f50b0c9c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78ba4c8e4346f06bccc6a9bbe26538107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fa8faf09630d0061b67a62857d620108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8b7cf6d388431e68cac2791e0ba08109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098b0023844077e07dccaa9daaee4ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a9dbe2daf4525e383adf4e0979703111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb3830e00c0ec6f05ed2c87014b3d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439ab7f774419813e2a4c06d0f8bc57113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a21f7400f00e65d7f20488e72f632114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704e3aed9d0030f8ee60a26f59f6616115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad7e031d4f6a12660d0f8129ae6ef8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012c9a1ca621db2cefeb1b8cff8838b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f8af960e38726a0d3407a22feb162118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3f605025daaa375fa741f0a91c597119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd52673fe9c8fbfc809e3d4fbff47db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81ad79fd3625392806de02be3f318f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7859ca24ca8272541c197b1e421e7c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc529daf59fc2eec5ac15150785dc8fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba442eb59cee20e72ed714ac225607124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad661ee49fa3c98f9faba035e3ef88125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db80722b44e090918f277fec0b0eaa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d722b7063d01e4d9b173ce18fded7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c11c227f10486909a3d554fffabda128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842857a7f67605409167df327730b89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fb09361df29f519a16157a76b7640130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21433aac890e1bc9b0680b969f7cf0e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6aa9db60416ec967fa749e1abaa133132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238728471396586589f39d612797378a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c761f98e4afec1a17271585eccb0e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ccbf68a23ff7cae89776e1e56cb32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9903604d2c0ad2220fc6ee69953b7d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a205683a20d46a2d9a21db22f776d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36968c95a89296f90cfab0041be1b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b6a2d5ebbf738472809ded333d3e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd4739ca572ef8bb1e970cc911b31a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2986bca6a224dd90f4ea34409e55384141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37063f20938813cab8f794b7d5d58bd5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd58082163792ab278e1bc66ac31cc5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210fbd8856d75113c179d1f8c94bac2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0231ef12edd0eab327b15f3081000b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56f253ec98da061f424a6baad24e07146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53b19474280280bf4c4dc5559091f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c08a098415f0b14f7645df0119f70c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6d065a30e8619a07e8160a0681cf2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b03de478ea4d44fac191454c774335150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d09d609a3853384e15ac3fc3c26d42151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa5dbaccacaa91de79ff2cf220dbe1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126d0b97a544f8253daa3ca58d7131a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15e9da1e20c737ab10cf59a162104f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d5366c7aaeaae95f8951da910ad12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aac3ac83a98457257f6df1854ac943156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e03ca1c9eebfcdca16551fca5de22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a12c7fcd5f57519a2e04f3bd59295a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ed3df9c316b2a1af53c7d5b0b458f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6a934936966621b70f7fdb81abacc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c1550b049a4dc403995a631cefacd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a249379f8caf309c80ee23088b06d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507015eb92ce2dfba218c9bd241b677163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fac32f9a3b470cf4530ef87af8e47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f14623c7475028f6a0d196c13aca0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c27b8350482ef6c9c21b1f4f5c8db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddf989deb1ec5a5d120140463faf67167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69b8dc4c61869d1762e1e02bd6195d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63e0802d88e5af8bfaeb0a6d29677b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0ff521f7cf9250d62c4c55210be46170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c804ad7720fdc933e95f5ed8cf9d48c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d440b6915f4a1e09a7849a980a0f40c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af84859edda75ea3e152ca53f151572173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c34a425c05999033072414ca981b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fece8d148f18365aa8d1fa601659c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bee06564ad1dc4fcb321bc8db0195176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def909058f49ff10dd7f575d7e220103177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc682b5002bbc65aa4dd5e039c4e0c0a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60dbc545ac503cf73d19c0bb622ea0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa00044ceed073322e2f6ae1093157180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff209b4f1fd5c91cc5a9b9afa32de06d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b10f0889f7ff017c492cea01f41635182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e996dc6b2a85f244798de2d254ab671183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eafd307c6f67fd08d939697802c73c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca83352553592399607efc84722c0cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d903aae0932555f3a40da0ffcd348a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf9c1810a07f9c7196fa4ba73f1ee0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84b0b3deaea9b2c3143058fc8362b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966dacf501455bed6e531a49ce6bc8e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71f37f67773b89137208d26efa5d5c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06728b154bf4522289bf14aced59f0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5707f23dbbdd03ae633394fc6d1de3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f5cf8669e20e533bc184a1e18dcc9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb7838d5a9bf46f6c9b2e1a41aa22a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20188aebe138d297b54584725021b086195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14d3db45aa7b5ee6aa6d4d0b1fd0ca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319c17ab032e41da4c2858f1efe36cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2bf060da2ffa62e7d77e5debed9d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1eaad3eab1ab03d1ebac23dfa5feec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec3694c3da15c8d5a0e8cc1ad04820200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dba0beee568174e6ec574bcd533be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ce4464efe04e72a67be0e5e221b9b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdad4a778b1e613c489a4502fc28b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfe8d45745c1ebd639c9e004b78872204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0977da3be93795588b4e4cf04d9d06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46ced233cfe5c1970835e197db87c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc6c8e95532776710f51147191b551207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1d268d406358c3504cbf12f630ceb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243d9dca492701b7076b31b65f6728d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10c0c0df8eff2e6d814ae82de612af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edaac55704f3fa8353494e633259cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6a96e6df8cd4ef8373aadeb49d9b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d1345f2cb2fa2c655a815596e6182213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082e34569bf288b6cfd3bab57d0ecb4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6ade3618764fea51e49a9706412b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b06105482dbbcc595c98d2d52d032216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7323e19a346717d72b85c50877cf4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbd68da5d2a3b22ce7688639a76f88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ac47cd97266f15c87b41e065a6e81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dea6fb3f9f95c7dabd0752be62a5ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25496dbcb58778c3531b49a1d2b724221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff1619827e24785a4fb859eeeb7fee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f200e7c3198c8c2ce1df11e40b4c3ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31d3a852eaa26395b298eb9b34a6d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488b62080b0cafab25365b37ed8302f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e08477039c41ac6ffe098b33dbb662226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efcc7a65a2dee96c45a47f657f48c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585067c7217b146cc5b1ad42627bf55228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a69f8425200adb55e402818e82b660229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a04c6a31941d957a6519c9f4dd151230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f869e59bb1623018c3a5d99e358cce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c265974b69200599d34803e4f4a6fae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca49381fa77a2c8182e121f7cae8f0f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6081411587a6fd6cf494c27e13f09234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a1056d32a09be86bd4197299057a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfd46be2e05faf3e6448c6bc10d466236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42a1f444858a896e80fe88c1ee913f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484a9cfec5660ccff1f3cff2ac764c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2366463b68b1f8b0064f2cafb79246239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d54a5921ba1197ff93cd1e96afa4f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511193aabf600c2be4dd679b0caedc6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd78764efdd4b45086e328b53fc148242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9b860ebe7682428943cb3c73505cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd58b09e56a239ccde492c9f9e65a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f41049296fa0c72f884b68d1d6e040245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28317a4254429b903a1e61ddeb74ebed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596cdaf80530b079b2f9fd342780a4c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277d4f73d2997e0a642ea43230deddc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86577c38ce12f60f70dd586f4d4cc2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced0a4fe023fff3b18e90b62767a224250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b3a084b511df63256f9213093eb37251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cba54fd81d325dedf93ba8c1f7a6e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a1d30c0d7d63dc5e96e372e84cf2f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1619586f5cf3648af331b5ac0e6d359254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0b4d15dece6a8418e053573de19ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71122a994bc79f738b51a8d2fad735256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56db2776517efa191df56c0611727d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00110aa16add679e03ef1ef795ef2ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6409afdba96101e10d08a96f0f88c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e741089e5d3b22b3ae649181758cba3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52c4b58f516a9a015786dff2f07832261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6d62ed496ba45a283360ded54feb5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587535c2fac3e898bcc55d8b8a504dba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d691d8d86ec82a9b06e74ac32bb428264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafb9027adc1f6a7880641aa0601a33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c2bd945cc5b2bcc9b9d9df3ca9a24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ae971d8a50df21b3eaf04ba2f5176267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce16d83ae4d2a84473e35e7e2f27ed4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb58baf5d3e47e57c69119d32d76db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c982b373ac574b8500e6cbac932851270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1c09f46d494e589c72ac1640977d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a45f39b9f93630edb8c306a248bf1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed1f1172cc2341c86744e472603439273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61a0173101128a49f820fb9ea9cb45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0498f295366bd9e7b2c473aa7828c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982359a59705a845421ed420d99f8648276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3eafc0bd1ded04a7188a4f32516f7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6ddd0ca137e0ab7de244b609e0fa4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016fecd99aacc812e658805ecc2c498279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccd8f32eeec402817cbefabba55174280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262bc6ab042aa25cc235324ceb41a8c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05781d25aa33b80c70cb7a43bcbf657c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cf81778bc3101c6153022e8a86362283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04e107d2ecd7d5ec470c77c60aaea3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c13376a753691c2ac690dc13595ee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafda7518a082490fcf15278d5b861f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb05666c177be8d12859e2afc195c92287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98ddc0cc65ed64133925e1102ce403288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94dca00c38bb0ad4b1dcc44a9533e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4e9cdfd23e851973100ca17ebce75290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ccb5d2104b3e5450774967e513e82291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54721be7461b27274cebbcf43de14cc1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a5aa34799edf3a20e5c3a8d85c02a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341775c7b608cacaee9ede7647b65a4c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d807904851e43bd9f80169bd8d756295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd383357c01b88860c71e3a2f7d754296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd0a487bb59dc4c8e78d2b94a33acb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfff498cbddc584e4b94c9b305074b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7c1c92776889425edeebddb965825299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8910eea968e860ff1e45c02518d80ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0096120ba03ebf898fb5afef040aa65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3d4c417a2bd32e7c5790e41c3fa69302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3a20a1a0193656c7eb44f6f08b86e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e53a07332618fcb20019769f45a1a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503a872a8d61b76537b11d065419b64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b00afb7b5e75b84fb150ab021aab5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118976b9ea1658b00ef4016d1a498d66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515d718e82a253f912bc5895d54465c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730ef663dc8ee5ca6f26c43bab53f96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9583791f172c3b35bc6bcf1081558310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef1f1b8e061e850211d41b20dd4f6f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0af04c4bff475aa21b9a74e5c95da3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4090fadc107c6e2331b0ed5fc45b90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053aaa020f8eb5df7b9fd7f292df721314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c24b446679b15b5228d59fbb3b5471315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657ea8df8fe95c0da7df62c3b376fa4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a95ea7677a0f468a64ddf40d542855317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133396051da60c0ebac20f7d50cf4a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bccdf3d0e34b2c66118e3403252ef5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907562a3768e6917cb7b07d037649343320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7f31e861c2ed5aef6fa9d2b1fedbc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdc0f5539571fb0eeab5eec203c047322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cc82acdbfc131482ba56ed4855bf1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f91d61f590a86e8e9a4aa19cb1d26f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10733152d75437f55634d133d559c38f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b46e506c240633871ae79ee2f3bce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360f73f0ea6a2cfddf2fa3c37a9e784327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272d97fbfdec7692af81b69bf45d335328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a00b3985b1e2cc82c6135d7c47bc10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74496bb5a2dc37af5934de197087ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2eb48f68560abd9d205025c4dcc276331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6295f10cd7c48613882eeded2970e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2b1b2eec35a6e813c687a3b9415a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c65269d3fe7f1d251624da0c1af26f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd1596dc4f165a64e2d859cf761107335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919b2eb3fd81cc879089d37e534cc1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4715fcf0015a3f2353eb638ca7023337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e2073285e597cdef1e066a6b8efdd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d48c86ca5daf8096b989913fd57e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c030f5a13c514ea2fdc82e281a514340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d1981bddac2b5ce4e45e730743c6b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eae8f5c67c9e7d2b3d0bf61dcc54f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def3a260fd17f3bca43222f6a6dfd76343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc0293a014a9cb59e15647f80d57a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efe78785733a26243585788c25e6f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae895f214472c9ce4c2b898dbf0c5029346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b95cfe06d93e8391e8bc35e9c33f2c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1875b58de1676b63a25d26dfafd5fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c472985e88ef02fec235d7d10b75c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099418c0bff96439b1e7c638d76ea0ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2908219ad2f5e81a70f42b4a3d6911d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdd8f7e5f7d1ce02da59eee1e61635352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3d0ea5136097c688586bc2381f80d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300b48876d2e776a21e02401bc725ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf36053ffb39cd88af379b83acd053355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70baf49b5928b357f3fafa00fe927a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acadb29e2147f210a8e68e8fe9ff153357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cc1b302067eb86ab8952955762212358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9216b416fe3db1c0619d6f1ce488b08359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d99cf9d1433bfee3fe0e75766c9771360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402970117d1f933a63405b559060ce3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8dc837f046a7deba311f7a18a4fb7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed8ecb03c1a4dab5972a97d3d491be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9f5b4313e8d349d0bda041d8d8977364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef21c3cbf685ed6589550ff741f2b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9de00e96b2e761769bf6c96e305a68366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be039d57a32c8cbb4222aee85f44331367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612bc598ac596557b3ed30e2f986f78368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c4a61b57b0b5f6b6324f313e3f5b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c09d844bc156b037c58a108abba538370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717183fb95eac4d8fac3a6df9d4eae7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dece108b29e4f0899d20ef10c4a28ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b768678a43e65518bdedf3fb042e6ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82b5f3abd1b84ac54b065a21685558374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754db80c2e10dbf87acd505b015c3ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd1b2b5eb36264974a9dddb8bdd2ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806186ffd8aaa0c2c5e5e450764560aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1c32638957aede6f16cb1eb8b825e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad571eb9f8c8452f08713aeee66f9ded379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5024006a91a0869b1dfb88a7f555a6d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadcff23d958d80361f76a91b4bce38381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c94554d4ee51f4aad7332ffd53f6cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3639a986e3c5b15c694bbe3cd2ba4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b519e1536a1b195999229da6c47e1a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e9de7e00e1ab1907db2e55c4accd4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b4cbf48f7f0e1dd679d0ef17d5005386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6ecdc61b2f97855203745fa970333387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b8aa1ca9696b53950487869fe6a46388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d041c130624c88729a1be06f6ab8c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1874f4b89f44f116abb278e823e5fb8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51a591fe6d074c767bb9a172171210391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90aff4162a0805a8862a104b8cc81d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627bebe480c0d3cbbc29949dc6427cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de238630d42d8d500c3096df298af59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976a86fa6d6d5514cb8230c13ab696f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474136eebdf2c2d274dd5b0366979e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889204af05169a98bcdd3491bf37397397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465f4801cdbdbcdfc25b9ec94a9b9e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7ee63fcd8c91547d7fd194e18d46f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddc9f341782921fa6554a88aadb06c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38f182ffea978bb1f952f4f6f6e467401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbfe301ae1be9344c59c5998ceee5c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0f5f43227bae43ef615baec381057403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e05296ebddaf44fe142f5901d2c044404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d591400c6a09a9739ca6d6f5072e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a964b083d2f345d461dbbb608c97fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3e6c3459e782ba4072a2dcaea85b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0df24b7c87bb4a718729e25aeac82b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03797fd19fb5286cc324ebe191ac39fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e31830217c30ce6c3874d5c370db00410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befc42a356e328862e970ef94bc979d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa9af48583d927e6ee63937f70f5fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dfbaf7a4ec64e8c6277769db16e9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0398ac5dfc2a56693314859146b8e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641bf29d7e47ed591b8273fe965c09c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de118847ce87bef6d9104673fa326950416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcddffb35e446fc0537d7ffa3800cde417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b91d75d2a3248bb4c0b820ca0ff842418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4637eced50ee8e41b8a44811c9885419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf15b442bddb88138ac358f03f95f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144722277a475fb6700e9f72465bb33421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25af56cce3c83fc67e97928bfe2ec2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec0b99f6c1b1e3693ae8abcc49286a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904474eb5372bd91a3256dc243929c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a44e749db8d53523ee497649fd2fc6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a476942e18c2125d90bc74413b7637426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998d1496113ee92837acd7b6d29f3c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bb18fd7c03242bcf264cac6ea11aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639a75436ec8961531d7af80bbe8eef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9ef12824cc800c0d51836b945e567430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba0120add4fce65ecfe8723ebe8a21431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dfce8776abeaef57339eb2a2ccffc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3119cf848b784792ffa1a6006f916433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8109bf1c0e96c1abe32fb78b124f84434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc0cfcadd5e53f1f6972fec3a336e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e0f23516c18abbf0bb28f55d5e265436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d0df54515279449a30dd3826a57fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1c9e486f1faa46bbe7d926f93e39b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ef02510a360ef28515b5563ff61a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbc0285ab4345d55cf32197ccdc752440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4a0e29a520b14b594ae127eac0938441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400b1cb9fcc9f8162ac16aabfde0f66442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51744d9b6ee8b38a6e703486f0106df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf092f9d99d9010875581e2e836081d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d0915da8d4e74d9c5f8c51952c4e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7018e5ddc4aa30c7f3cf05c546b298446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452af76172373314b053e0742152c105447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352850983049632bb363656fa3aa9093448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155463f6fee7d8795f326496371466dd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855959fee9c467eee35508505fe295e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472f14238c46b27a0a921cc6fdfb5c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8ac6f2b3f509ca67b1a06ff0c7daf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7f59607afe00a58cfb6a6d306dc3e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3d1ee6ae891046ed65bb5d583ef9d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeca05a3c1fac5ca78debcf57bb04f3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845be53f2a70e9fa342724a15338e9a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab1708248e7c273cb18d412dfd9129457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149a6a0d53712478ce7beddd835d48a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36373cd0707f1f57ab0a54f22de6228b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4264284cf963dd23d7ac6769376c36460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549987bd4e05a2d955e97d1b798ec46461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1dbba8a50dfa74ca9066fc19c27d8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35668968fd2784afaf0d19315788ce3a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19240a105f3595d652b03061e2b4fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244b6792a5e65350dee052cae1893e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7afa36ea01e9ea1e2350cd38ef3626466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db277bef884ba47603c32ae0eda08c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f2069011ecc876818c408863d2072468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7644d8b61a4ae9343aa9d2ba884c7ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6c97fcf4dd79657508ff68a0c05d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d7d17a861d66091718cd55a3fe2b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19679f6cdf248a7586847023b1335f3d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2805e37ee483137b32b139a03cf97f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88597c204daffb5d769e98b204cfce4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c9c9b60324bcaee24bc380e903d87475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686da8720ff2bee5dd8033f89d90f07476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9a1e2954c8ee4b7499670ee905036477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ac9733bf8159ed410383aa0661e9c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d26ccec05c04789ea9345e5e5830cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf3790982d77cd22e932ccf2e68f98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273d8dc6478aa09f7edbd232b58297a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1170ad961138a21a1fc19baa6f82f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a9200ff2262e6d5aeab11826aaa5b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ce43f2b933c4d3b36dcaa23f2930a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f5d653719b620d626e0adf0ad04e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e1dd0b399d269f950abe13ae82562486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cfb25a76f5dce897507950067e88d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b59f728299491e5a61d8ef7f527c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aff5d312e9e6691db92b84cdaf0732489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6ef9565880f517c732195e383c146490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9f3a28b9c2c60eada8f218fcf95b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703fbb821d56a3599854389ce81f077492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e937ad50e019ec4a82571a539e6b6a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47211e602545c8e52603f3d71809a16494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb572ad64353f74f11e886e34494e73495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c76d62eace1d96f14602e40c78fea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9274c7071332bbbd2088fb21f76ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef600ceb6363857b554ce3a0765ecba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807ed15d864109d7357ecb9d5cb5293499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efb39af8a2c694d90cd9fc8b9978d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde8c36137117e2136075738d7d6433501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a732ea424f3e7b2454d83908a9cbf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83d3ecbaedf514cdf8f4838ee299b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79ef54347256417eb7a9bb2450f2a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcff0e5b550169f96b13df116c3d0c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57fa01a833ae56c9a7cf7bca79811c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84abfd430cd4d5da3ce8fc4f9c70a24507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc5df7ad9df791c81b773fb153a584508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa10fe3275e28455c19ceab15d300bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0be3f54c937127b85f75024a24f33c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e7092775a7954810b7bb310e389ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cfaca74a9c74badbc67e7ec15f7ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c36a2cc6daa1ae5be2f1a00bba984513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f0de180228a49b83feee914bd5d40514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d401c94843504eb583dd70e2147467b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500b8076645586a1ce5cfbbc245512d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5b4b4a717610d2a0246776afae303517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f32aef1419be38763c6513dcb5e80e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1e110b1c181d3ec1f029f3fdca092519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa7c4afa7797b5546ec37b10f5c7f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c5ec8474fced765bc40cf26fb3aa1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd1079736a186c35a30e43984eeecc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2328c1c10506065217c1f7e8f0e52523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b533772bf57c47bd43e2c41140711524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a390c9e50eeca7946f5db556c7b6dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2a1d2f94cfbc15f5aa00be606dfa0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b6acbbe7003460b1ca3539e8a692a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef637d8830acb6d21b97d09b66ff04528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed476d1114d3663fad75a22bf39d5610529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d42c9d2ca2d605791fecb8367261f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18730f71bd44806cf6d67e7561ada2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a143a915fc5dcdffa14888b46a9add7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5dad7ca9cd2032393f0523b58b0152533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078e8ec7b74f2e1df1f73dfb2f7ec1c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f591e97dc39bb0177dac67ed0fa293535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500144daf17306d4ef04f24e23a415a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68a5e703e24359f0c9162c51e7dce8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2930fe553be89a76ddc6ff5bf613d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b0be824bdbedfdcde4fcb612130d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afad15bb3e5b5b3d3d3c74c2be61a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e6a7d32b4aba56ee5ee00f9f0843f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dac09066f61a1a8183f084ab5228a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46032103737a819bb41a9d39cd1c1666543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7712d8e90991885d749ef33edd12e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320eadf04418cbcb8af47da3e64c730f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e802bf25d94c147858a3573a8d33c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1c1e813c3559f7aa4e97901255367547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6953301179f64b43397eb9cf588f6d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ace4f856c3d2f017507197f2afe3a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466a8aaa8cd1525eb3ca92e674fbea6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a7a96e9b32673ae35bbc33e904e69551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c6fbc6e40dd697fe2b8955b2ef956552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035df7fa28df822eba964113a76ac9d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606439e661418a37a996f8f544b6d21554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdf6c74c4e73072a4dc602a01eadf8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d096d633448c976a9c29ecebbcbe5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194178cf43ef4a8d56e34d976cb29c5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5ad6bdd531682d6cdb35e3c1809a1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad594bb42e2ea0e902acd37af6378612559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711381a6c4f7593ebd6da08d05572ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fb8cb61d5fbc1aebed91ab189199d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cce7fc189cd59bd2d6ba61aa6ae36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db625508c4439d4bfb845af36069f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced41a3a8671a909dbce8f4697829d9d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa176f00a5be144f537b6be3d4b78175565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fce5d0bf0de44a12861f2855b1af71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70b360bc0a7d19e8958822e59caaed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67ee3d86ac120bf8861dacb7a2ea19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f39cb721d5c19957fc241b29cb6f17569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e6ef0668cacc6131f0d9f762dba2f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd5233d9dc250fd9e6a92bb1fafdcf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20dbfac85528357a0fa299d89a2a4a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d824ba313cb8c5d64e74aabafe99f5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5d2a8b60842fadbc27c69c628cb7a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580296158239a9587a3b9684f7587a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1aee44233371238858f39ae21812aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759030dda7771d114bf946b8cf4bfe75577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c12506c5f220fcf18e90fc24242ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887d8c4b52e743be15706bacab8db8b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5e852f1f4762385d7fa08e6d8520d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7539cdba6efb1c62fd08f591fbc0b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1daf61dba8484345b340d858a30ef7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36c2298b93211bed21218ac6f01215583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89f781f0709ea4bd28affbd0159c79584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298445d0e1cf361a3e55b5d1973a50e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b948169d8d3e80155103552745457586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0f6ae4ee3e32d6d65a09502e9a65f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130f191c4f81bd24afca003bde75728588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada7069de721aeeac47adac14aad357589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b1d6feef338bf0b3d6322ad8560af590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d8837c383485a1531c1f911aa6e3f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799632e07360f4c9d622fe421cf78368592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b39b5d0f69474c794e18733cdc82b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0b22ba012645ff608087aa9b059fa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015214b9cfcab32ca06ff76dd530bc4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a8456288d57db6601d03fceb08ad5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb6d35aed12818ccc50950b6110370597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a85cdc4affadcd6192c9169a1eb85598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb326b936806ecd06a9f725ed2dc321599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b5b3529474c54dfc999a447e83b3a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378538ae530f0d3ded5385257dfa31c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d22c670c840e6ce9ae93f0e000ed5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee244ee410d4ccd5893dde237727dd0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04216e88460a3160f9c4f4745e896735604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18701ca2aa515f5ec462b2cc41a5173d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3beee5d38717f52447df76cd41ba5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce353a3da744c191d848db4ae6ec10b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914d07abbae4091709d7075f56efdf5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db29f2531340de52e59d9b2d693c0d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204a8c900e74efa1116dd412021c63a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ad179496d219329cdb5d4a250c584611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0adf09ea7a9552a54609c47c57eb5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf35bf3769d36f62d6a4e454e658650613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44896fc41aac4c0a43b895ca006ecc8f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136f1a161c138f8a5deba65d4ee101b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321401ced89a0eb28aad0d49a3f4080616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860bd2ececa94d1c864b564054284e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bbcfc15945ef9c83c37091c66e107618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca05ef265bcaf0c5ebdf20c00c4296619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc598bf43ef0dba73cf24b77d03d9a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b2fd7f6fd0f81021c7dae2335d710621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddd963af0e5a839d593565845916ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fef38ddcefa76a2ede8ef97ee0404623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79018b0cdf3bc30e85f8518f24fa30624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048c04b0b811812720540fdb644b479625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bf50649f13c6abed5ff3cb3b6e4aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617bfbca3935fe8aee1394f51d2928d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b205f808f1fbd57cfff99d0de55fd1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d0b7343cd3e75098d4b7c4540ef53629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cf8afde0fdbe28ce5b546754a7fd1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d904b7f30385778170e6b72ddf0dac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0063484d89a65f40dfd579d15c2731d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e215740f512f1798bebe047237ce6a4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5ea5e1d97e066f8584be12e1986ec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a421bb21b750cb558da6f61b1af4f68635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2de5b52c60303e551a1f94f71d8d68636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d21da736c3bcb5d8159ca22948801e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953dba4b1aa73875e2a83de14db7249b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c66cad89eb780d7f838a1f0a5dd288639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91b5a4f22ea7174a7899f1b5d7c900640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bf4ec14ab795c4763f6aae04c9c29641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae40376d09d79153bf4522bcb1457f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee6e15a944edbfe00ad5ae4fc630ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59951d5872f151d5b81390f86dcaa5c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b671def78af2ad8e57bffb5ea152da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f97fdebc47e22e753627986a84c86646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb782c857a416f41bd797082123dbe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28de107c063bb01382ceac6ca39e72c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddec6eb05ceb149426161bfba1f8be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6550989879e355712b4fa46fd6b1a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003d2574839a2912dd150bfbac32c4b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e928f1156b4a4ffeb69c965fdcd8af652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918d52318253196839d4b432c041c22653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8e3caea3a115d91520d36e88d1ee0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90ab47bb7aaaf286f5a0759d0a34f2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0a926a07a30515838800d1e7830d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76bf864a594d4f9da12d545de87a68657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60006b126155f982ec72b76e84beb179658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082e6afd4bf4139155f02e3c825db54659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c28ae4d0b29d0c55212db415f69a6b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8f162fcdb54d1fa3d89cadef8bd2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88f3b4fb547905f32b81b537484346662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4803590dd65f46aa673e245eec710663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0f1a8d2872776af7cbed90c4e0c5a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473cdf438090f45f5084e57c8ad9c02665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656da9cfcb081594ac2d897f0c2df2ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ef3879a2e8c46fd7e9f7b26d25a94667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51c96761ccad0f45fe0932277d14c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf55834bdb62a6f3119af40daf615a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50594a97c1aa6a6edf8e15ec9e9d23a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed174c736ded3540e886ba936125ea1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f45ea197bbef952e3f540802b43399672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677b7c047bc4ea069f7716f002ce2af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c4a79f66bf94d57d6ee23d819aaaa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f857ca0cd0802e1be9a7ddb66dff092675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acee0a4ac7152c4dfd223b6d0d0e4f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b0f8f66b177f86f9da7a22e8cb063677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297fef751796d71af07e017c6e109e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f8bacd3ef78b7677e00da0e71aa7a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424775bfdc99b416ca6660c932b264e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6dbd3e2749188945c7cebf304942d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ccd43ed9835c1d4b58823728f764b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011cf8dbb0550e4d1aa7e60c97f1cdb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c9d7c04c04435656ddeee4c5c7aad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291e654d1785423989f5bd653f6ca77685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb71ea6bc63d223ff6acbb5c98eceb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85b77cce2d5befb8db0adad928d832687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bf6cee8182b2d4dc462ba6c0c2555688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4767440a6706e14788b1a41e3e33b2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942eab423ce05bff8b09dc2386fd3e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc36f71c1a14c5b0ac9c8afe605eeda691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e17675c9e49d3f1f5e37a49c2b8cb6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db768852149797825bdd178993e0340693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed53b23ee2bdc36bdf5c9e740fcb8b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeff46a7ad17344172ce6b006f72974695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4140ab2889ae75cf80f924dbea9d6b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b73259d112b32c8e61208de0c85684697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bf8be2b29d6f666e72388fe5f39f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63054e33e404e7094ddfc2cff0d3ab9c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79253ff1ea1ed47b68729936bfed4234700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef407ff7396bfe3b3afbaaf82f0fcd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfd4785f964426fd1a57712708eaf8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea98a1e206e783fdbad7f1ab2b1cdd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad74061b7ec9b18f2d881a7344cf8c6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3363e4cf82aa206cb3fd38a7333485705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1c045621a91bb66c8349cdbb343c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e641ad89a31996018a0a53dc8c3abd1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66578c9e011eb55d135defd9400194a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1754c2b5d5193e7b77174fc8551b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf88d6fb35367ef926109bdf7186e70710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa965863276ee1bdc16adf44333d8e4b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56c0848d0b04b7a0259bae931d050b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef0ec232b0370e5f43e80a1a670582713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5d1b6d09b620fe1c60839a80488ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa09d666f91a41220ac5ec352c51df8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485bd51cb31342bad9c3fb1ebf939a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b7bfbe08c3d2bde2b741d400b9311717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a8b521c1adccce2fc03df1bd468f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908adcedcde9a678f85c87cb441e635719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8304cd966e8e2bd8813772ea5847c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bae6350ef54958691c1bc500a05b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6de525d30c27e63a579daceb72f76722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765d33fc39e9b33b311d26d723cbecb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d33f689ef435e9898e16586c56ff6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4b675858c6033faae3f2bb76a65a2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318753d92a8435f0d406210c48718d7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336c7138fb541453ea590c1411d25bb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013126abef4d4ea157319cb7c147e125728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77457561394e87755a4980ab60fb5afe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b51a0f859557582665a135982e4503730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979a148012fde186584a215d79b857e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6963071f6a5441e119c020db293242732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e69c8fa2728378db08e7002ec92a63733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37184f14112108a0490fa78a1c234d1d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1dfa3771ca2207dbd88d6de4c2998735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c1cbd268769c623c30b31dcb3e27b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35284ee95cc16943cc94e82c76c217af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9a88f68575e8abcca1636f3b60222738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a3c65cb51e4cb3f141684e9217af3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87dfebd04815d754edad0565abdff9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722768e01ed49f0db15bc1a88692fc1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301d1bba76b5306b4d4f876f7a74f0d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be2279a962d416a131b11b965789f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285376c30637e2e9ab2e4532cd0f31a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87353a26de844de7a6fb41dc2fe2aa1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695a6529b9ddb0a842798fbe5b6ec4c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d896422ba32a65d5c56c9d8eab2c07747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2df104c8c36b3ab3043d8b311f46b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082aa02784043f59941f0e1677a880b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacd1b7d6c00bf3d5b9e1fbb846c353750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f025cc4c4be32577527a026f2d2d719751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87bfb94c916a3d70e35755225dc93f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d712bb8b088802550a8ee843eb6545753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a98891ab2965745772dad52b2069d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744dfdebf86c993bb9a231217ad3aaf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a79c15bdbe0a42510f3e887918e00a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a829c0f9e336ca90fed16e5c4c859757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17645f11b9bb7f093c2106aebe7b3aca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322bbdc1eaf13f323791e9dec52466c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cb6228e3545c5fcefbfc7e77432c6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873075d2038bd300695a9c32bd5ee823761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69f2335643d34f677e7dac48e40bfc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593f66611b5875c290716132349821a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ac4315b1e84dc1943db5adf85694c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee835c794c157b5c73871b00c2034dc6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e025e807c60a6b262287ae7058e5d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883713f26a5cf545a48bd4089a0b5abf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df74eb934691a7001e71b74b5050272768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b89aa5f019f0cee20d5c06616612b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc800717eefbc31fb7e3ea07d189af92770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67df75402ea6ad835055be7163ccda771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5555e6e101cffa1d587519632fde417772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5223c1e00e462c32b53dd08ff1e52773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc636dd5d2e5416965aa97527cc62597774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ab61ef0234e3178a5ab50776e89b7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ad32ab0ca232a6e87e4566749615b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bcd13d37389938209241b470b2d04777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732b25dbfdecb0362425d7bc63f9119778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26d919845200ae0a77cd2760abdc35779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c1f6bc1b8a07e1b5decb258010f12780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fe5ab1fac9b83cefd0d84bf5ece42781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561fec366a7921a889438dba85f066c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac99661c699073b9affc99ba27c11b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a75593837cb390939ab15435eccbd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23484a94da9e840eacb886fedb91416785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1607c7a60c43d67f32c0fd44846a86786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15e4d67c7c4dc5f77ddd7d5c275c24787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94cc7937b5bd1cd17bb0981729e573788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f0632c13b4015b2af5de33a6e0186789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cea34d7dd8345a209ef5f171f4f4b4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595bc5c2042871043baf49fc5ffce5e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6da45275c3148a7c0a07ec4a473434792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f015b353d7ce9b85d53da989d74e95793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cd5e9acfbad408c9b625a88409486794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5b176154396fcf22af6f4ec294fce795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0cdaa42f27084b63b8784f3d3d9e6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ce9d258b87298d56abed762ff2034797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed305bfcf78a3b34d0fba97ed2340f0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf150c2511db175a7b4f7c8b9d3ddf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7330c389bba82a00beea3dfa4ea2e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a94c9978c358748bdf24e1c8604e48801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef41a6e58dfc7e357646c3d6b28079802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecfe4d9ace7afa065a154fff2c100b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d24bf4a08e50ed426925838389b1ff804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2c2008d363996a59c130a4f195007805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822bea8c100ce9c7698aed38ee158c7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23438216e3e2cd59fbfa62096b53fa0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa015b8da3b586ef7caefbf989665c5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5729e2f57594bc1e1696b545e5fbb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cac366c1082d63bc0969907c5fb6cf810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82114a590f83301b6ec7b138a9df0e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fc8db139d3b6d5f634c40d178d671812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb179d29dadc6b2e06c82573d4823f3a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9770633bae513c5652a6194a02f79814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a644e767eb5d7daf3a0073f9a4f1a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5da9dac38cdf043762e589b773ea13816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e26b65bf01a1dc745321fdc8a16c3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae70132b4337e5556009f65cbe08af818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd26961f22d7f6883546f29db82bd6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb67694554cba5ccae81add7b5b75d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b290760cb35a4098a8fef1772c0e2821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7012dce852fa74be8efa85d1217a5381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b16bf49f8a294606d9c9692ae99222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7a465321385f00c4a6130fc89be2f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebd9f4a2ac3f95d67a1e4dc333b8b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5be6ae9f8070f254a628ea9a6c41e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75daeb4dd26be0c49cf9fe0e0904056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee421ec411727e520cec9dac4c0081e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030c730abe2118d61bfaadced5883ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadea29e92479692c1ee844e89f70be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72e7a9d2348f049b0ec74feac86a4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1f779b641db11b61071d20a4ccd7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9434e906fd7f3deb71ada133d17ddfd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e4d316a306ca2f8fbe847c195e96313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf41f21f2c1bba7950bc15eb4c6f9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573ab4252907427e01f1449fabe536515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab37d356725f77358a04270b65adc416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7f29967e4d01afa700c865d82539e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714284d7d426cd08a9bb078d276da8a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166491c3ed23c6c995bcca97eb9eb5b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8907ee376b4a0e95ab74eee2e1ad1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d65859a798d5d7ca47c1c56b140ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35ab4a71e8fba417199ded0ef0bbe822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751ddbc05622430e8cdad381af46f8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cd37fcc86f7f817cf60b4a2cc810a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59da9fd6883197d5bcb8e2bf22834525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6ef9b027f1b30ba7cc77eec26092126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9df7f9a1f032ea224d0877db215a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5553dfe00ce928dc296dad13b11105a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b1f6283eea911dd9032dd846958b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a53635c3b389c9861ef1a38bd71e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505078233b206ca38302cd2a0145bb9831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc27013b1665f46b6abeca3059c6f1732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d408f2b2ca22962b1b5e3db41d33533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1e56bbcdc27936369324831bbc74334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514aabad99b1191cd455bff0b8e5590935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e07fef517bf888b8c3409fd60330136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f42dfb9d85ea904994bddc72f322f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f49daf87ef3efabc4f28f209b8338f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8d03e95fdf1b1c0c9b89bc1b95cf039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e96d076a51fef4ac9913449fa877ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1aba43668b01a9e6b8615a7fbb7da741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee79f9f74bf0b6f1e38ac361654951142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108dd5f7da1f9e9e35120d78fccf7bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad6b31f845f4150069330f2523530944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd8615c174a3550763b62f3dc6934145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0e5f454c108b88bae57a85065ab9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe421d1b4bb95e57cbc03bd8391d84b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba177a74a2198a023f9e47b428ba74ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba42bd04959067dbb4cb9503c1ab5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fcf6a9ba7c7c7d58bb9f1aa7bc89b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3401789e7ed35fffb6830af8b0f7551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64869f2ac29b9fb6da92d6ac85a4fc4b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751975d753d16d7181f9070741eed70b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89b880d6554f4b21a8d01108f4dc7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d43d223b189f5ebf0b001eebb11cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb556538c9744fd7239bc0ee2bba525e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c5a8f7409b43447ef03a37b5ca1ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850324d196bbd933abafc1ad761016358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1d98cb6e5de591f79c886b11403f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b932a8e48048327f6ba4e27a944d6e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07863576d964bcd5261a74040e57dce161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a70b80ecf01be843be860b4d6bf0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce23d8df323b921c56dbc98c04c8f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88599763139a34d0ed86985f55e07d1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd07d92ba4105a07691cafac02a825f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80949853138fd6570423d822b3b056066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae60339a5e696e8a06172d4d3d5773067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1943a5f55687bc5b390ed53abd0c13f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb1827ef2d4316f60e71ff7180f32f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd47970fe2de4dcba01a91da7f028870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0297b14471512001121a095209100f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eeeb124a95caeaf433735db0db7c3272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cda14886db7d382c530954956d2d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd6f844f9033bcf822636365f4ad1074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1ee166717acfb4c9a33d4ae78f8d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627e73d14401df3ced90cca6c537c7676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193fc683b2d875340a93c79dbfa4b3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac5d4afb68a7a80c7bec0fefbf8a8578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68916844b943f0a0ce24015622ed968479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9a882bc578c831cdabfe7edbfdba480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7292568bb286bcc6ba436e8babf76b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4287b636995372e1cdb9b3945fa86282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f68f86d1948e9760e5f9c614a674a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a8c1392b1235430b522d5c1efff1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269913d02a346fd60e58ca66f20e9b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2c0b2e38f5bca0a194ce9f02dbc2486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e660001f12e5acc16c9295f376b00c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac00a0895b9e71eb343229ced03eabe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e758609e22b6f5153e35135e3e488789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126678b9b40a4bdfbfef6bd6871b9d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970560c55036d033ccf9e8b4374ca2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28feb1f1afc982a1133a72a292620892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbfa3fdd0d93a37486e6392aa2cb5f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15166f5ab4e4e1a3eafb7901d0db1eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175abaffd9d6fee629629760a5f45db395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34d09159084bfbe752ede0ebde3cdf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98584b1ada009162305d14b155593ab597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af87d0ecd7cbcfea0b7fc4b48a81c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f72cb146bed37ef7b5800960c3ce3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b732b99c7e0ff6c647e535b0a72a71d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003409ac3903560408dc7bba5567bf7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a33a621fb113a86ccbef73aee4ec3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91427f2558cdd0c8b0413b14f9fc571f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4cea1f0535d804ef7f929f767fded104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffbe7200f3bfaf36f2ea797cbf8947105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b7052a5cde24e549b91c5ff03ba33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afaa25beae7cfdf935f203c476ab2be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474680b87566d69eb2119d1b09e9b3f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9683c98bd2ac58e9065ffb2e01754109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b34ea93216a0cdd03bc90e7b968f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72502fb2152cc4d328c1ea4e2f0bb021111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d0a4ddca9cc308c9d6bbeeb52982d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc19ffabacaf06d6c3ec1483f4cea3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68077da691b780b37bbc45d683e6e30b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fce37a87b44043d4c18e421ee36fab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4cf533ef28a0d58d1b6d80d3ef53a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4beac95888b0baaeb841953bfe51cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6aad238d4d01b86a7fc025d8ccb81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73234366fc2029f1f08ff989efb777119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8379614da72b7972914ec9bd360bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae9c80b3e31c93eec95f4059bed712121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5953e5c010f3d8d5d2c92a51e9d11122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f8628770105e471b0a52c38293228123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5fb48ccfc1216c1e0765bca020e8d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3546796f73cea87aadcc516d845cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5150e5de49933f539736089aa912594126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0af91263c8dbd2ffbef83d7bec938127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39967886ce198993f95ca227b759e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768c13e3050eeb10482d3abca09b5fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285904ec64177a429acc57304f91abd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823754dec227a28fa3e4c6e9d9a92dea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98658eacaf4d275219eeb7df2365761132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccd40ecf82dd3006ca24ddb6393d96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a7d8d9c3d42e0bb5c22c3394badbb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa347591c786430cf5adc94628ff18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388660c98ea1346e83ae53413fd83f62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b839336ed8d4cd759489c689bb43cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94632457f1bebb82fffe54cd23610e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cef3aff4cb639b91afd148e085fcc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d40b16313ae6e2048169f527aa5ca1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81766405be585b9e97db9ad31c9544d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38afcade75fab6396b8f89e9d23daf0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91265512c343fb0f9fd5adc319308fc8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4799f455a7f36b6cb1da61981953ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177acfcdce9544abb3e73f40fafc5d86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3447aaef4b656290dcda7f2bf25f83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e6f94cdcb26923401fa7f61a7df16147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00232db2f43d3064d404589f66ba0da1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb335bd8880d35c5949887505f717241149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2a16f6ccd6f9a0f1e3c655789d9ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6d463e7d4a937ebbf2c3716d3cb30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517bb8f8cd4dc2c46e3a8a5c71b2f22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e32fc9d0c9ba567a4014528af47a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e10c03a604d26bdfadd6f7b435271d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512df3d64c85b108cdbfda703fa5d80155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77743809e180c5bbd02685927356722f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07de736ee1c1364b4d32eacb0c18ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99341d1a4630dd7aed510b6d099d7e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee4bd026826067d08e4852d9b447d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c3be64a80a971d06b82548ef31775160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a130c0c17c37749bed1421cfc3ec6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c64d5f4c8459ba1aa105631a66dac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb585d1c277780d95036857430fd0f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e9d9b072516862f6ec3b21177bac5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb579e633f50d97b9787434718734e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164331ed743491ed9d2f86f6f1c6c61166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292b06e145bbdf98549046841c630a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b269cde10ff231f6f20e602a8e86b10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eae76937c8b4e899961d2d0efadcdd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d9a7bac36c11daf356d5a8c0f225f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bed8749c9325afd658903470c37f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76813ed0dca7d256028b62ad7c221829172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805a4a73660350dbb82dadbaab6062b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf0973df858f17ceae83b41e14fa53174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86394fd5231c1a30eb050ed184269197175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c043eb831ff0aec284cd55407c96399176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a51cc63afbe41b31143eb10be69b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee67308cebf5dafbcc1b61f5027a81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11f290e10e30267c65a84e08d8f936179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40f6c84f769bba02bf058e0604f517180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad112ac044fa55a1c21fcf6df1c18390181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9867958e3c43df6e65591f13eb5680a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3018cd6a3ebf4e7769f06d1e26f79183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a75d3cf59d9928220477c59026bb7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a5ae93eeab2ab0350cfe27ec862e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ca193ec49f0fca50504a2673bca69186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7c04e6b93a7f4004a7acb294f8ee6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee61c4a76a5f7eb646932df70fd63e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3cbd06db60c43c0bbd34ea9476183189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb54f899cec9c4dac3356540cb0cac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61d0ce4e9b01658ce1421beee6cf5d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527504530e0fef45e5020bdeaff7fce5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea56300ce8abc5a3e8c65788529f69193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8128fd48d76fc0cfecd2abcc7112355194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248cf5b5dcfb1f4c3b0b57d8a8496bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0a555e31051d85ca845f64a1d35c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abed841ee46ddc3b81ca4334595b116197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2ff3998d982c26d0a86a8d1747c8a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d450ecf2a568845f9b38dfe751588ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c6781e1e65ae733c34b49ff14260f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c12e825abef6cb81d4cbee8eaa81d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24616b7eeed27d1804df5f9f9f2e0e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933c278a34e3b7477d3fc8ac61c6e3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf46b3a6d60d77b45ff01d0dfaed395204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b46851ba1d518272c14d9a65bf1df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a41b2f31e3ea8ecde74171d3190e0a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f8b55a3beeebf5052fa2d9d94b0d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f727f78fb56f57ebc46909e47bd9e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf267abe4fcdc9feee6a9d76fa9641f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf66fbd4aa086549c331b546892b2c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6116f2cc1d93efd21d74137f59da187211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf4560bb3084b4a8adf413b491f861212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a75f930089b74bea697176e660dcad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286b92b83b333b49b9cf3e58091b1f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e33860274829d2524b71ccf136bda3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d3745b244959e284f2b04293f7acc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5871691c8b8592ec3257baf39f50ff3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a654c30438c9910046dd9ad96c1c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66035aa0114f8e8d2162eea7d29bd0e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d163145005965880f1969c635aeec2c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df51a4bd75b8ec29e1ef1c4a64cf9e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3086b080bd4c0c532c67f8114c87fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c3620d534a3e648a1fe6aa860d21f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8910942f4fb979e56c7fc6a1ba16131224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87bdb25434cc361f07082edc828861225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197577cde47591ab3640622b2a5f8ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f8b891c842d09ad38649cadf88c27227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ffaac130ae588b9b9f8f1bf779b11228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a5ebd894d70a8268a2a788b8c5afc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12faca6b60fbcd86d8e69aee1f3a93230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6af1bf00d77e7d0aec833009964385231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b0b27b9b284dd9c328bb6e1736e10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb2507df8ae49e4eb9671f12791f94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee516b7cb5e1a4fde7bbdb3ad284c7d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a0b1c6c22917b8daf8dcdef8fa1f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0eccfdb9aa18c852f039e93797034c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269fa17718469c25d48fe47771745c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c404d00b1a49b7bccbaf97b038dce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641632fa5f3568c1e39f1b0b6c263049239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d90f0da68cea35b18d9d654356e1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dc5b04340ca5d1df17d43df487f82241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813e7cb51ba2a26a583e0479f1d1490242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad95c5a598e8973f7af478592790ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d1b44618d47060c3473395401191e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9974d122e14c2a2cae4e6ad5d68f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03335d5c6eac6cbe29d538e169630a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befd8fd65a06241ebc3c3e7a5768b1e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf6289e17107159bbdb777243686b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847baadd239c745120903bdef55b866249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854bc86e801e1798ea7001a4c248203250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe03957e797553add9f8b13d842b9b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38430168b9c6f45839eca4b16202c479252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54422d75b6fb625bce18b22b1ce5a34253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217b48b112fd78beff2054ccd81a2ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26d6bbbac3fd1644215cc50b53aa39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e201fd94c4441a5e39facbcea76d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00534f01483bb27d2aa4637ca1b79bcf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f921672d67adf489e21ffbab29069258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24f288d614fdbbcf2d022a32ce6e33259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec4242b82d8fbd21d7c68d8d430f67260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996ece70c8c0934c6d6aa4bdd32efd3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce036035e5aec05313ec3e1612842b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbe5a871ccace2f0b43573bc0d3d78263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674717a2b7234691d56ede8c8ae8674264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb800a5d1d1723c9dd52ad45185778265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9bc826812b81d2ccf603d0414177c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d79b65c339afa46e27dcaf44954a1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741b2ca6ea071b758051989ea9bb51f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf2865fe97e4f4b145ba3d477bbe4b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ca29aeb4a575487b21d72fdcb3940270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c1071090ce0a20960d190fe1e4b91271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf0641dba4cefb9b9fcca7bdecdf55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83340aa75eed2311fccf393c5617f78273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00c2c8efa389961344af760169c5d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798dac8eed4b00afe079468c98e2992275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885349af7d2b81e1efd576904466c4d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2a9d10a6f37cdece2f58959dddf81277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b173e39fa7fa3ff762910e1b5ae041a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8582ba3dfb861a7f5a7bb05684594279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ceef7337eeae7210f8fd6eeed806e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0fefbf45b64921bae55d81af02ea3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2754cb4c869e0167c0eece1e4660a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3cb67b65b843e654c6691b530d25e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f5707ff4ccdd87a18e1e301360421284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56912143853b2c069790a2751e7c102f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5daa16149b9c1f63eab34669ed23a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dbda9b9cd6bcd165aab8ec835052a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde757ededd45fdbced7a963856ddd6f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af70dcb88298ba72eb5362385b3e8d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da19a5257fb511ca50338ea99be549290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4747ec66b5253f3bf9e5a338a7fbdca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e64656f03aa336ce3a64f779d471b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a452e3f13d77bc9d381c017d04f2a7a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64868303ac9ea700e077aad90240fc65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1945b47cf9289681e693c5919d772295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12084be9dd648c2c0a375b151814793296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc62495dc99a22a6823a66fbd5702c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5b6130d3243ce936583ca9c9e9074298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea153da4e45e1f93dcee8eb491e19d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efecea7bac9d86e843229173ebc939300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae620a49f23d9e8c85c4a20629e739301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a4c3fe0e03ca2b5fc2ed81b3bd53d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc26ec700299d8246cad630067ca0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4340efaaff8c115c1639a37d2631d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dfb606778899d6b417ab099dfe3c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0b37c0cc5aeaadcd6082dbcb4448d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8527d0326fa2653931cc44b879ec27307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7180cfdc5fa343509195d80d0a104308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d49144167db059389495d905c7056c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984cdb97aac8d6c4682d09becdac131310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32eae28370e37b262425f340545db1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3538f53eb5ac6755bcb45f446d4d0c2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fc60b28dcd175a7d5b2b73fdfe40f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2b13503251f6196a8df29b60c0c97314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e83d70826c3e3c544cd48cfb4865d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a75914b65d334230c662fdc554d09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74179b3d1e7b32c4368bdc0a3237dec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183b5fe03db8072ef2426a390ef40af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956c3d05b474f8b5e9c76831deb4dd1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff3a4b43ae7482536d246490fbd6db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de273b11144f8bb35114980ed28dfea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0d08666bb72088a0517bd350b0df7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b334233e18171397c62a481a96a736323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094a7b24a5d45782cac01ab53f5968a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc56edaf5105c0aef5a701bd258b73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069e6414dd79499d1f69d5dbb4a77bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a5fcb90dd523b737419b53f1b8e9a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33003e9d36d411d2f5c891d86f99cb0b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f9d4a1fa63576fda7907091d4be93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba446f1fce29d11bcc255150ce5da4b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5800923496cd806a354d7978b234c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d155c65b1545c2ae2dd0cad485e88d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa93ec8bc2c6118b3a459ac0e5d328a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766901de79faead2b992752117bad29d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f09636022f47682505edf03719dec0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed957024cd8e3ad392bc138a70153a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9ffa73d3153884fa964acbd5f17fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b47b8e317e24133bc7d9573fd119e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17255b5509a6acdf57a1d03226185f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5cd7525821cb140e3cfe9a402df51340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3285b7c4db9e74d0c545445ce9cc0d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cad1c48afc0cfe739a8afd5abe9ebe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dd732ad81d77783b7638626c1ff96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158fba060526b98d7942a95a1747160344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24941f3340511d973ae5aa41e9f14d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0df8698933ea564a2e8b74bfce22f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7806683aaff9c4387a54c8eb4d0805d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bc88dfc25ee6c3bd85450bc3b81d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699223d1ad37682e13a2f4e486a2e71349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc6f72d4a01363acf984eb8bac34eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375106c5b1e2b8aae3b623eb9b3bc3d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012fe93e277e3ec68aae65d541d35c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddbde94dcfac3a1c118641c2b91366353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef75935587a835b99b7980615a6233354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bbeb76c943a01395219f2768aab3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b1a39caa42208169ea7dfed92414c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efb18894b9e49796d6f1670d786b9f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878371231b269ee9e6942c6b305f588358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5d6b2180d16af793af3393bf94c40359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7394bbe086ba3671bf1e67218de88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c46ff2d94e9ba99eb5a5ee1186a1b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6eefead1656be13ad8970e679fe6d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80bec6b22cfe0048843f7d27aa8465363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d459b50c1da2b8b035f7350d6b008364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b7d0993abf9e924555b59fdd69a4e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1024c51b725ff89cb1ba4199aa640366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26baa6bd905c03e6b235c97a727730f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c9dc2d5ab2384941d45c397b817c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484f56d30525adcf342c16e317ae749369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d502957d5208505701146b2eb7d4b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8c46c166a52a3e529642c721ef66f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981383420e4d032ef5bb3e7486fc5e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910e52412872fce7e5171f267e034f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c742cbc3fbd834f789bdf154eb419d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f604b82d9b02326f895d23261e75ff4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf8ae3e4f7028d1efb6d572902e823376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5afa74bd0de7deb597080f76565ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5304d9916fe7a36c74ffddabf15784378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705703532add1b931414f5ddb430b911379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e351844dc8ffcb8465e220f523f1fc1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a649bb31c0e212f69e0f9f36851d43381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c170598643c4a1030ff1473240c92382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512211d767153b15ab132b55046ab8e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689977efb58ce4fc06eb6233cb82472e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da4c3f5ae88d423987df2af6004c8a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee22974e3bb75427e3ee100527c262386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd53561a4c65b7aa7cd335df6924b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836a8988eae4da6a9246ed6075aef48388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666feb209a21a080b9623724b66bc6a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319f0938238231b9c34931f6a8ad819390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cec4853f8b6d170bf087d9b598f739391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e16cedd3982a5e8bacd8d46d3ffb1a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd822aef31e0d54c738e4bc33ec0e963393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9e9186b33a0ce479280ff661e6146394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f0ea2aab98f2cfe7cccea9def21a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585eca073aa182a27f6e52edc11b519396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f204940b7c0be25e7cd16d640444502397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbdd12ba33ae1e55159d8ad42384f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e090e7f9c7423f7e3d465014c7717399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da620ce9490b7c75e5b6fcae6680c479400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73a5e2da6674d4f8c9aedc61baf30f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78aa70012a9903c8898cee992bf4f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389017467b9d0855e20cd9053825cdbd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24673e2b99de651d755cd4812cccb83b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03417c33bc49cd5c5c8ab956cdeee1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f34d83b8017652ade8d2705989346406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2826bbb41f0a72646830f03d9a04ce3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e95b823177c6899e2fd3619082efea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03a79504bac3562c5922e31204d021409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc19418dd95032923786b3e2378429410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78bf51e9ebee65cc131ba8a2fa56a5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31372314dfa6d60823ce83aac7d7138d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a64a33528e15fae5a0a86d94e4312413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dc0d8306fe076b3069d66e7ff4efb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fe118ef8ae189e238a062d782b6ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba89d8aa58447eb378354a2ac8e7da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ae88e56d7a09dcbc55d8f88693085417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a5d4b31684c8e7ade893c4a8b0bf7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b04f97a880371bb119b01b0787fc3b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8241e3b705bfafbfd6990ddc912680f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4081e63e4670d61aa90b658fddd6a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311f2ff9d36846f847c69d08e594c0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43bf44453ef4ba5be53ea717477312423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8247201ae4315684b52ab01b004d06e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e89a4ee0d96b710eb86522afc722f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65253e3a8407724c064d495d527cb7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39439ae9d69b09b833d42fdb74892b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0d0d84a3ad9da1efe7bb57a48ec6b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c180f7a8bdce1a9d43457f93f3390d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fea3781c674b758354e9d40a7eac3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a12aed6a7a7d2c6ca93b0815d83c3b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5328720294aecb53b8f888c9d7a2b47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba6618d618e3b01de59e9b4e2536f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5097a384ccdb52ee8d1ce7e9c00c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eeacce0279738e42dd1b862495f175435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89549db1b9d16a08c87a2b06d28625436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75cd70fea27b37b8ba3a3b93cf3e07437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4867a2192b3570685f728a0b8e5167438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15534617a0c95e0090fe7682bfb07d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0df400837c6a1cdecb54d2075763bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e45aaee7bf1f6e51e5dd784f1bb2e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c2eeadda9ca441cf74f93eeb55395442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262b9509f3fbed98c72bae2db6df1f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffb5912cffe9e304abc4cdc08cb688444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484b0c43b3b2fc9ac05f6442039afc3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c094760a5d90ff5115926962e6617446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89813b8ae9f4b392b08e8b400fcd8b40447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f1d8c552faf90f561b09ef99fa5ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a0e1186323169a703dd6567b2fd6b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f2f62946afb79766bb9cd88b13bda450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395c387ddad6d17c67869677fc99749451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373b16cbf6e1bbfafc7c6d7d6781b0c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69368d8e334e2a7aa494dad21656fe0b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f6f67ef3c78acc5c0fee0de7a4fe6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891e327d93ddf4f85c1837bc9b4028f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607d0813db9b2de306be4b4250ce125456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5455ea49b9b7476e1435ee78684aa4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0117b6fca1cdf4e506eddb064cb01458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554634ea0800c2c7b8a7a2fb4ea46dde459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14907f7183a9792ca0c24145035dacdb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b89aafc482e527d642aeb64207bc6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb593ac83f0d25a30eb1b640ca4016462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105f93a2ee3673aff8e940b4f05ba72463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58562a016e6c7cead2badc9fe19afbaa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11e390e8a7c35cfae111418b555f51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12844f314f7b535a90191077ab4d9f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc01143a9c5bd728fc3b2bacdff1c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada95820b7e0856af9d4af6fa2c4edc8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242845a7df3c6bd5c75fe92462b28ba5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bcd8a979e4d5e6c7df751b1cb0eb4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb085ddae96598850d01e2dce5e32f65471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ac9fd4534b1f445084ee69eae3398472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cad83e25176a809d66c77a0428eede473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201e6cf9f8d1eb7fdd3a9fba7c042cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b9ee6edb71f8023b258f1e4dc0d14475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1aaeea81b20dd32899c5f167fe1008476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5b36fc7f345446680b5eafa9eecd8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be906132e0bc2ace7cac884d5cdce78478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82e2173f4c860a994f4f50131f577e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16d360fab1fcbe91984407f82e1f4c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1927dd8f17e2adf189d6b14882750d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed073454e3991293075c91b5ccaeebb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c149639b874c740a9bafdc6211d4cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3afd58ac4dd2bccb9730e6b5f819e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e72de793cf71cf6587fd332b2d7423485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c36f9909d03beb05fc118a8c6852cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548540a12991a559dab6a0448899a9c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8416f0dae0a46f63cf02ac7ac125fd2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055e5ec0395774ab840b1041c6b5713489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656290193ac7955211bf58ae2cf9e7bd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015a3a9a6bf534489cc2045e44a6eab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d629b0b3d5bf06cdbd79f0fea71ab60492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0371b77733ee6505764fa820f49af8b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106a6fce3f7a30296abdcc4812c502d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0af17a373a911eb74b135b59fe92ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557b224e64d3d38900bebc23a36666c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c91a9c0981c719a195d0c0fdb69e9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30115cc8593dd730e0484a2aa942f4b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df252f48bb0541b7e562c36648ff98c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b11b1b9a6849dcb13f634e74ab85b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149d551a2fb7e7ca1976e5cf8c36b79501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff413a6e5ed5fbcefc44071edaac2d83502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96905918688db67f921ff6cf6645adde503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cdbee802f2e6dd542e291722f5117504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3e3a9d605f50405f65955d786c32d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8e241a217d266be2d0971042e46ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e58005a82777242767955dbe447a6b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443d243b757d4fd18a4aff3b21d0609508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b03966d78a4344b1af63142be7df7e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce660c263c98e5de9b0a72ba6c57d57510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02a641d6e5bb6e63b61488ee8dc9fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695f5c7cd99e593d2e94ff7c49ca47e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230ffd52b191008bf80d3ddfc794745513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553639136e9dd61b602bb96f998788ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e88ac5eca7db3d21eb34fc7b563d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d54ce40fbb86374319a4c7510556a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a56c8d54ab6680739d5c4ca71bea58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e04caa1e98e1c7080695ed70cbeef2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e34946ecd4df3ba223778f7793a5f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25346dd31e17e39716636428deeac4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b73befe6593011287023a38d6856a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a76108c3b2f4baef97deeb05418e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6230251e7b4ac7669bb8dae7baecf13523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f709063fba4f8d71a7187fdf2aa1a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00e1aec3503a3c897eecc64e099753525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2833a21ff809f45d50dc4366c87b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54d6ff27fe128a27a5002970eb9303527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4f45da306de9ae80b76cfe733425a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074921f33d3f9077112c801b80d4c6f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70cc53623ebb28f1d35261d37586ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8bff582b8fb19d1dd8a712546524b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c76a13910616b86f543e886fc2810532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fecd76b1d672dfbe3c49fa53005a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcfc47f899d59be708e22a54e44f50534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ff963b83c784fd7b231d210ae974a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1754235d1bffc25fe4c2b9f5ca3a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4de1ac70dfdab8d838e27d829ffcb6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730d423e8ce063169286ec131b25c35538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d233734caa7598e0125ba68c18b29539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a078ecb30e313ec766ade76cbac0fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59183524649216ef16e12b90e01efb38541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640169b46a3cb0a1f24801e612056782542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5ba0d935642d74873cdbf094b3b22543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e14d19e8a8620bf6d0d824a20f6ed0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a677929fe4e229e06b7c8e4bf6f0f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902c484d6a5033c729ab5a9eec0b004546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614f7e5f36ea7bf81f79c72e8fb70b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d6a7824fc838881123de529b895cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d001348f818d0bed8373160cc20c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0780f933dd176ebf607204c3240f32550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939866ded248172bedef99c5b3e6f2d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fac430e59091394fc815f731931b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ba0ab4f5679b51690470f0e51dddb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aca3a64256ad780a54fbba63f38b36554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abaa555f709dbfa223a768b75a5cdd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e514f2b38503752416e4862910748556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bcaa969be96d4887fd195a020d0f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379ae876baa89a082617d895ac9a696558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa4fabff4fb0c21e5327d181553f5f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf11c4283b54f2ec97f0431da7853f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad98135c2a9ff971c8ad181e59610df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538a1bdda2b6defef1a2502149bf972562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc365bd96a602f07e94d15b9fcdf079563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1ced62a2ba1c980ba776e3e7cb554564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5a607f20dcf87e6d87647645c7e4b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af407e6d3bddc2d00418674ec7adb3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52d0b1ae38ac25376b8082ee503e15567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eaf5e8e091c8d4eed6c6e3e2e13b00568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5bd620624555099782458c04d5f67569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f49d4a055d119190d459d1da8bdbf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d899db38f35cb6222fe3eea8950d9ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75127e957920039fb0eb92094d044b4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e8f02f92c39221d81f371f53297ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0228da3ea418e466b53ec10e64e48574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cbe9eec21582954eb94a98dfcbe41575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d0e88b9738dcb96bf11eee30b0027576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479dcef719351bf334c73316a55657ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b00ebe8e181a0da788d2335f2d4b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b9627c013b6a9d3c047bb721247e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6741ef522f61e4bf98b61a17cf03f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6346060f30ca3fad5a6494ff243c06581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d62977677a7b57bffda5d66eaab41c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5d4263ed587a5526d611a1f2256eb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9d3803e4f2765264cd606cb928f75584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441da76a698d2201a1a137014a8a550f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14511605afee4ca4dc9c25e1653cf1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598fb4281b03215f59ec4b4bd89c738587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dfd4696673f2756ed887d0d12d553588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aace566ce8448f5d106d4715475e5b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae0d26362e28e018c319053d3e0909590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61479b57e90bc26741e23a691f499c8d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f87a944370904a8aa459370311cf9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d933f4eefb39a51d5344efc20127e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29593b624977d4edf318ab931b3ae4e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533980d3af3f69b0636cc33ee9dcccf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460629ef49dc2ddd9d7e63dfc883c7a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfb83b934360561635b5090b657728597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cd23fee4ed68c8dd4d4a1c359184e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f236be5fe75fb9148cd6da158012e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae7a5f72720097b37423bf6eaaff03600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc51128d9f96472b2ce941605e0898601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fd673fcb736bc4863d95d0f968922602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79491236f71a0dd04bf6bcf17fb0a7ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318ef8f019e987d7459e480b8c31864604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c5eb9e75900ab97b20f812d92b9aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b14099336d05c078e7432d78906cc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ae8da51a3c7925f11bee578147506607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02881c29ad7a028186b8fcd3f897a86e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292031be2fa1a72fca6174977346b6a2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373b1667fbe0cf0a689f866b115f187610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2484da035c4564da2ad88b87214abc8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544d4e522b2afd7efde6f60ae960c1a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3a3ed1714bd7788c75f5e9b4a8bfa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc4090f41abc7511eea7251c71eb79614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f79815115dfb2f8847762ac8c54f7a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee5b4cf6dfb3dfd9d70a40932ea9c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb890c781645aa49a0d30ad23fd68be7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6e6164c78c0bb7fb409a47d720a50618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d3227c3e955ade4cd198ae066ef3a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fc6728c5ef2fd68c6a3495c0532b3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754701f2f0537b35a37cbd2d4c9bf26621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc827e67f92b864e0161544d0e4cd7c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635be4f28eabe6ecc7d8fcfac143e51623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9744e57763ec5db7944465789b0f646624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdee3543a5a53836915a4f104b18213625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f7c8e8072ad110a88a1448750720e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd49e1a10ebb07fa2237bd39c63042a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1bf0fd51229830569868a5065f1ab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffa2f88dd92532268588a4f6505091629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353628f12a48ee8eab7ee3576e9b5a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c36a0562d8e787d4079ba82ba9f19631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc0c626d140efb759adad93e4fcc51632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314049a55a92b51eeabd50b4e751184633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736067e75f19353c4104e7a22b222c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ab2b8a726e7211eba47da0baafa07635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf3a8f820e3da1dea506487e4fe0be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20c9bd43ad5a98c0d02054b1a0c056637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bc502347cfdff8ff8380a2fddebe7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c926fe16b82c79c0ca55d0119dc83a4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302f780c119756950755bde2297c7ba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3cd4714f10bd6c7ffe597f6a4b5a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd299eff46708229316d9df026270ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5055790bd0e45c0efbbf76208f5d1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb02e01bc812d81355da2f7ccbab7e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad90f9adf6580ebc189c049d44abcf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553d962ded3be7b4b56431b6066338c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c539d53f1b0e8a6eea955f599cd1ca8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323c918995fe8043db7feee72b0db1d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1eadbab6012be7afc5c63939b9d42649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59760ad226c7a3e8a6eb17d211600b5e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5aadab8882e2e3179ac81b7971a74651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbaa6362d83bb9b100fc68d57865e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662993a6020c362bed2b89cdd8702cce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6176a1e7d14904060d7223af8e91c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa078473ca0f9a689331439496e1cd8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bd7ee6fa359980d577301fe14fcd3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a9a1ef7d034b4cfd0f39321a3ad07657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053a473fe892d8da6d053e55f6810c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066ce1fd85ef42e3194c80405c8a788659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cc56fa4cd15719908db6a1e2396ef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa5609433194afb032fcc23f92058c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47897c588c585fdb450e128782e6d7f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891eb6636ef1e482292f9272f3138ddb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69946ff30beddba988ed1f26c55248664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c312eaeff2afe3104da0034c1bdd6b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f96e3f91594f991210d4a1c53efb2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4ead652cfc8fb8e85765769525a86667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae57fa156224e9a90882f2ed5c638e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d7bda1df95619b6d5b3c4c70f289c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0170a9148c6d0854bbca8593158ab7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bcdc2eb5beefd04e2f9b97e9f87fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf49d853a462296aa9183c4a443f1db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d84f1e659d8982cb135f94c03baef5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bc18f7474d490ca94a7546b1c8377674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956447859625e021ae11e55d6cb48cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec2ca4548dcd101517a1c72faa42a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec98532aee7d2ac96a940ae75cd92f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e935aa79e5d9ce94d50a8614f0d5ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982286a72869438a2df157341443c289679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c8d0c16d64c4a080ada7256f829f2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd532c823a686f392ccd6bd32c3207fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297a634ecb61222f0c25e03bc7d9795682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897543c0f55d869019fcd8befa24e21683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c9fcc403c34b5095033a269edf5d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e532fccaf460c7b919a203f8afcb61685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a3bcc11c5e34201d8442a6a56e411686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa362cd75ea06085b8d8d45ef39edde687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd917de9d470ab1f129baa6bd91ab94688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84246db6471d660ecade55a878425fe1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cd85e04b886eca08c4ecca03af6ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581c317706f0d7da6fa49859b79fe4f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad23fd3ec3414cf2c3998b31dc1eada692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769d00c30d00c5131a667f381f7aee3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc40cf7ffc693d654716de30f86fe3b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559edaa4b5ac08f256906895bc8a5262695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0136899bcbe823ab31a2c8b7d31543696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c44d4dd7bc64268c692b86ec90ba9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe69a6b1c52e85cc56e363cdfb7d70f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717376175c6e8c49e0f43b173e97e4c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264bda12943b6e552aef9d2f496df33700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac80adb415506bcd20d99bd29a25086701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b82175d141c2d8e1c5633cf2949fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00556f545404217cc1d6fe13145880703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd11d7027fbf2dd2d0af5131e0e04b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b07a8ebf3ace157b0be51ca294e64705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef0b8612bcd79cfbf1efc30c5e8466706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a0d053bf0c1ada49e860d4f66f5d0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73e890f03d65a22560766d7ac804f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d54b29d9302aed0a1872171ca54fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd280f4e9a5ec511062b53a8aaebd28710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed915efac5349ee186fb82dbd326af4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dbe3b621961110b75ac2fdc487c7d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370fbdec419c63fa7d3c2aa6cebcafb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebfade1fd5edeea987215cb5d0728b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dea957f4173a06f157df766e059ed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ffacaa55758ab6fb976bb486810f0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f121478d7c8453ca0708d3562fc199717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95c3bd2da9f96736176803dc3b8f76718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95084b7a2c1db6516fd0a39f645df9db719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39997341370bd24c1c5b36c457ca4385720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f359c3a1af42fddca50647f2b98ccdd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80cef199248280fb76549c548b276a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf238d744d30f3eb52592f9c99461e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ee29cb6737b45f9bb1530fcfc7988724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee16da66a0d7036ca85343137025acb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcada4a8f50a6c43338a0e94c3dd928f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28774f40a5dc834606b3f99c62fed01e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9cb44f15b1f64e38c6823ef4cc630728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed239d7d6d893eca672648dc7a602cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc063ec908956476b927986233d5029730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25161455675e60b34661b29acc3cde5d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96f07a8052dedc162e02d88ee35982732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99c257eb0af8d42eb8e0ed9ab5116c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c137f7a9c01854e87d102e4d67517f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d60de0f923194530b0f8d8d769a9f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8281060a5c8b59ca07b8524b5ddd5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea09f0506db413a9b019a0cb80de3d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bade631163df318455aabc46fc7411738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460db4dc155d0e5ee1e06d0fcda089e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1474c3bb66a9261fc5ea58c2db75939740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f9c81fd51b67bc5d7ee56a9198e96741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db73b8a4ba79e13b13c014c508485c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b95037a83376198c60b938e9cba728743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56763a563f2a4630ceff801b7f815c0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584379cd2ad391284866f9df1958215745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e68c0a37557b0fe6950ee70ec3ada746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee8eae759a9583ab235b2467c0abfa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6502d3fcbb1ec404025e9234e17fff1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdecc3545698b2efc161b5dd5f2e433749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf34cd6ef87657f65ba1f0f033d704750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5bd45fe2b9bdeddac45beaa5cda04751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d6f1dbd2350c6e37cf4cf766e0dcb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e348c5c95fe7bfb4d793fa7e9ac83753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab695a9294aeb01ea36ba16a16d2fea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3d337dd3660aa79d2d1cff80a53c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893357a986a38b6a76de2a95efe12424756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955bd7861a4b42ecad72ac23dcc6700757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e59b5029added2175835b2dbe3daa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4860ed64cbdb51e8365b314aabc273759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff30b6d5a65e054905ce7227c1ac9e4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37b6a95ba58ac279ac328e5b8ea2eb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df322f846957d272b2365345f9893488762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71da4a007aa1a8bd55be31a1682503763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4483c5511c424eabec11dc226d2ed5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d617cebb90faf74445c3d2731d4e8d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd154c20c89fb85de8098054049e89766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663da919f65f385a8c9d863427de2af5767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>