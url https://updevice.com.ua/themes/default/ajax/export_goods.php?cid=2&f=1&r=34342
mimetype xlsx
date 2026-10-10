--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900125e49c6844f1aed001e1bdb18391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f7dd955083f1fb3c070fb8cbb8bd52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41c2e394f245ef8738a8179e6c069d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04ca3cd7650df2d986d3679a3bc4eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132a11cf8f67d550354b131378346a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28804d524bd2b2fa3e47f568db2d577c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c76e85de13c65afe63954daffbd8917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23480b388d47bc00bb53df9b3c71cb9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082777a224ee8c70a4c67d29d1dbf2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee76775c9fd3419914fd31f0b23011d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce32fe440776535fcb8625d6ee31c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9a23a297da83c4fd34df394fffa6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d62e62ffa08bdb956cb64eb79700313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833fa5a9bf2362a855ce6b1b776ce7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5430a0b64942b528bfc791c734e6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69392a3350f9e3688c76435a1f974916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e95f1a86b889d37c46046af56bfb4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc2efde6f39b3fd31abfaef82a348a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5387b319f359cc05b4cfdb74dae80d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b34fbcb8869f5bdafe9b65fe8e70cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961647f618e2486dbd69d80dfcc1989021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb228a008fe4f67fdcfbec7826830c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb2aee7a1684035cc6686bd3c4a09b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe3ac21a84e23791d1062b986067fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9457c57f23a4aaadd99e07abe8459d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47293c0ecdd904e95f5f5b555cf44d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b623bd59a56240f6732186b467b603e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93201c76f7e4f0da5c1e31c32078fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b157ba82a83a7ed3b3b1803d346ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b79c9b10af6f1f8a53c4f82503f91830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34116d96aac461380d68178de5a0820831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b597a7bd9a3e2e4dd3df103db4c2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237076b10b9447a87023abbee57d9ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b61b85d4c4c05c75403c53033ddd4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2242fcd1e4042953319e4e81ec8c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c26c4213170660d3ff5b8afa2abbf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0427fd19a0e3f4c2ee53c550a8842d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86268a65dc3dedfb4ec0d17502bd7d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef3f605da576b25a59423e9746d19239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779d708d334390d9ba0644fae312d9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f77961b0ca0751dc50e93d9684f31f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cd3aadc9c918600c51e483b33296e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25795eb292e720571c64ccd9781e682a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a8ca0fbcbd1782e3a0a0247543ef744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed3217ec0c88a450e00e8ed8aa3b7b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fce795ff77e587ee5a181a3a17eb3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea54aa3796b7b1fbd906485d2dc3d0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab21d4e86c3b460d42b352a718f2c4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea2da08b816b633b4526edfe0cdbd449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca001ad2b054ba28c6a2f29546eddf8d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f8e0ddce079c7d2afdbe977278f8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ed37748124e75a308519e3c85634e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3db465c364019fa6bdc9b0bb49873253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bde6f279d118ab1ce5be2cc01848254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb696134e3689c15d175fd46b709b96955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9fe6b271e141dd993f9ff49e6a07756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465843eb54fb18fd5e3dddadf587e1f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d971aeaa6e5bc94768d7dd9159746e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908fa4167f7b278f00375b31a4eb25e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be589909e2893e08c4c6a2de36c42b9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d1c56918bbd750cf5824b9fa3bd2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb61a50151f063e06cb07d9eabca67f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f058f4701fcf6e89abb820bbc3551463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927b5092ffd33e1bd56d80a1bc7f0de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297848c52886d25207c3d80255a3fd965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0ef7bb99ab0039b7cb3b9b477384e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858235f0a0afa7ca5fbfbd0f873031f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648cb8d0b820d488d463f0db8ff1deb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6bdc36895419d811535da3f69689a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1e1cac5303dd754439d1eeb8267f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217612251b9d0bd172bbbb4252bcf5ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b017edcc458c85c20bb70ed7fa28bc672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07611762344ec6f1f8b9a481f159f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee47b01b87acc872b7f182b0db949074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fdd0517d55931d15cb69771482b4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc16e7c38218fb57f445c860eb8adb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02959e047e42feb28c2d6644dd9b7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990330b3811fd833609cb559a5019beb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda71f8de58a26391de7baa2a63b43e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3aea7ca0865697e53629cf6a2ad2080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af70e534ced75b8213ed98f62326fd881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fae15f86bc90ed5fdc3946a509d5dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec6ab1b93b02426ab2eb757b26aa8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefe8c45abe3e76b4f0bb695ae978a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b51d597d0930b7f6f5f2bd91d260e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f30df01c9842de7d81daab8063eac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a850399531121b5aebe9024f9aef4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0f22e54dbe13de462c63a22b9a88888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1b62bea17f0c4b6bd2dccb35ee86889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab9981a3e1e5b85d7bf06366625f8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f85914c4135d62c7e0acc1fe3376291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0b5a75409b93a2d8d3680bae9cbac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce3f4da81125afc1bdf06a524ab24693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca1b91e265328781b9035e8ec761c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d2a3ba78e5c7030f40cc6bca2b4b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390238d9ca2ab3f38936908b8f2cf7c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b90c14cf577a92f08c84b81290cb6d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb48d4236955a4fca005316a3ac9ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec7d9658b72f6683ea67c9725a6e5c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38b63fcfe89a402af12cfbbb336b3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37377603e8cddebc04eda9da1b7265101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633ec43026212ebeb1f3152e519eec1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67009a0712597729bbc7d3eeaf480212103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3993262cc642795ee10442d3519bd0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb4c869218295ca16321d1f44f227b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e250fb8c6fa61cd87a4513ed0cc44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a89fa769567e5f14d917ebb759700107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b651a8dcf377fd1b93e5a3ff3965b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12877fd605e8b8838a0e0a795a5ab02b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a1b43701da18dac1f8746bcc9bb86110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462aae7ec084c63a9bc81de184cfcd5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8241a5cfa70672a81ce452322a43a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0815e59421aa65d02da149b3649730113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4805414f85a65cf89941bf663c8b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aefb5e1c14d5cf7a786a7b28b92b24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193df1c8af518d61f7294bb45c4761a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a3b8dae0991bee02f0a273d57bc24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617f5914142441d46a0ee1aed4321b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7aad8e7e33a8a2d71f4c93b85bbed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ef3eaca42ccfb7d05beca2aadb501120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec969e99c5a37561f19a7c14d9d62a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983a12a93fc4296801e8ac07b3a6552122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b22cd417612c38a8ffc0725f15b6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b8e6a393a42baaf5ffa3e978d951e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01ad4612399c34c12921c7cd31cc98125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ae3ee7585221343b4b9c5aaef1d26126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3965cf4e064ad1a7bb36d1ee66d96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451817f8b35beab35ceaac7f3f33e335128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e18dac70399c626675df05e0e15463129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042362fb0363c753ed6b403e84e778e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8bee85e8df17d15ee7962af396d2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf7b1867a3c9a4f8f8ba767846141f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0218eb83074a9e5df14efa76d615ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a75398fa847db022434996ac8f3b5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31711a93f1e7af716456695a149a35fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163a29137039583d2a7229798dcefda136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddcaf23261b6a738246966fe9d0699137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dfa32a39619c41385beebfdc7dd52138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45753bbc6e31bca4afdd53d054897821139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7725bb86bfc67d398df0bdf7f4a97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098c54bb27e25bafb89b06e83545c9e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d1542b619c70bc15329d864edf54b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e9448336af7c2e7cb2a1eb34310a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460787c5aee5846b38a64d32c209e5b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43000ba5561ba4e7f4a34bd89e4b79b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecf82bdb739acf6990789558d3f6f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c111d44d77b7a4be3b1eae742fa982e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede85a92343b8ebd78d12f7fb62584e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892500eefb5dce7779d6e6e5eb61870d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68012a85df23841ddee1b08741e0f0a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf6b27aa2d008fc40904801f1fd701151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef03497276a04cede4d4a2ab15dbff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cccf48d0b083a2acd7cdd8fd128c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a05e7053325db72d7356404aff8cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d82647e61ab86c609c369552487250155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcaf7b3ae2608077fd3405d5eae0ded156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45977ed545f973f82a2af57c22a45ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79255d33fbbf0db4d3e1b3788ea373f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bcaf9dd6948115e7c4232a8009837159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632df4394d1220a3c7ca33cf55a20df0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331a3a8b8fb8489d1d6e2ec64a6d53c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab05d7ec93407c1493992d0e070497162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c67be736d07e5bf654bbe879ead89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbace54846f3714844c0428e8a858da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f42b14c28de1d2e2fb7bf867a6eac5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ace2a7091c91353c9c576e361cdbb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a268ce9dc92e6e4fdd85f2e5927419167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1d65e8ce7521ed6d3c693f9af0475168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd260ad11e7b9458ae0b600152513cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a6f13ec762be463ce1128787324b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3152a9d4df8444f2c3d9da4e1dc7d33171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4290855feb0b188d6888b831a5ea442172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6adf60c63bf48cb4ec89ca54c6c0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db84546a62aa96ab5448c12128b15a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ac951a6de11da048bd1690e4c23e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e451f35dec6072e69a3831c703f58d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086490a425183d8f99e7433b867bf8f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710759715d2c08f1cd33abc59c68992d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0046f1d8ef37e9bf9e23847a0aa426179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9b70cb69a64e2e8e383399b17ab33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cc5cf9aa0569da913eb3bf67d126a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9654f8dbeefd263522fb2d7039ab5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bbdc4e8c81023d99abb3139989242183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ff5e0939fdaab5f51301bd9be1a7f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274e36a478b48d2a4622d03fccf00fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2f995cace471c54756226bce29f98186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6de86928282d052b5a936c066ee96187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f4406747820adaf7b6daf735beae9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ee471a093994f6e854eb1521f2e86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab1bc235303b58d18443eff1b7a869190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976246ee92045232b9fa4ce1d2c2edc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc5203ce47a380160113f1b8ea176d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893153d89bc9249234a8c26b271e1a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd87bb119fe91543b5822fcb3cb3601194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98a4a11b203088e351ed9f873b031f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2261ca3c3c24e50a3597d31669db3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df142856ab50a32082a9ac664a38a537197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e4550c0643e7857faa64d4dd9e01e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7148e5305464d54d5371eddbffc9b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d04b95ccf10347e5c9c01982917a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408e1c6a6818570256425bfbd80193e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b65d5c6eefaff7a22bc978c6458583202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5948dd209865568b8b28a4604ad980203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d8f46dadab5a22aa2edd9dcedd8ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fb50af0ef5fcae4cedd1710c0647e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4fabbccccde04799fc054787e3e11206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09686d42f661240d43667fbac15bc57207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3c8699cbefad1cb96d4acba7a6fb4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1e644509ad3b615b2e47c9bceaa9b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2558e0db6d9b1d80cef50bc4146c176210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933b0557f84869dd0cbc12285b7dd5b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d989e320bd62bc8cb46b574407a1a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344215974a1d9d6ddf738a60d5911fa1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92cb8e301006b00796aaa030eb11ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640344b729aa607ae564ed06094138a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ec6cd86cbaec638a07077f0dddaf1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d989030238238c635f60de48379ed7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15847859e6fb72c30ce1d565ef52b96e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1617058da9de538fbc4da493bbe0b48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5c70433517f2889337d283363b9d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fe45726b96d4c4fb0f2d43302f9c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287bb3ff6cfc9de6400fce6776d039d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f740b59d2b665b7dba5731296490dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536ca692e6b3433265ac94fa3f5b500224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a19314914d03d74a3f6c70f1a513f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355ad84437c0f1af03814447ec8fa1e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d98ddb474d1f306b219a1144490cbd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4c22fc590b99de9f8fb6598db893a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c92e067c564e501098ed6f3e6968b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32287e287f0d278bdfdee2820cd994d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d25ff1e3a94d3d1c95a02669c773f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec5ba27e43792edc89a312b568b75f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51cea10a374b3027002110b6dc3be8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31476897233ff90b3302edc5df3037234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3518b478df26d121ffd1e989daca70235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bfd1dc84c9997dc9db05f7ecdc16b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f79d6777a4c09278b9f43a22e1b3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647fe82259e9eb0f474fc88994d8dbd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3c98bde4c760ba324d8f2d1044089239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cbed99328ca3235ed0e4dfccf137c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e00d831eb0b76755f4adf31e7e1747241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88432ef2f0c71a84e76135ee8f00a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26a972c214e17648bb80407b3e0283243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34ccf59e4d9d08c5729a73797425f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733a9e6c0d245fb614e5914e95c0f52245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e7ce9399c896b566f8de0b1f591de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad95272cdf21bf93a0d712387c0260247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15761e64134500141663a583f80f081248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bef616bb68c3f0a3db635f57189bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf6fcf93ef9d7ed4cb06f786ee9a69250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71add42df88d7e77a7f861d7c9641a42251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6162a5254cdf25a876e41f2d8c3522252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff36afc2aa516550f1941d6916ec1e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd03a1c46299ad2f9e823821151b4b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0aefe6f9fd2c1663aa550a6bb8d6f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5645012cdc729d4d11638b1cc958006256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35436087f744387dbf83b9c406f720257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c347091d37cb4795d7ba1304bdbae0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9612f99045f3f402dd2deac37a27c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce987da8d3e7a054d3ae556e0de190260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2739efa55a940318f5bd228cf6496261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a31111b1c801cc778351b4f33247b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3275e7d53ac7d122ccd2a74b29a2a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3a0bb8b25d68a627f38c54636ad44264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea572d80314e9d6db5a17502e6ee2245265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3b838ab8fc8a69749140a3ad2385b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17b66f6835a7a3e371893f07e7c262267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adaec9fcf5e73dc8c55dab06cff27b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311cc86d3fa8d41bfa5789079b0fa3d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456d2b00a5d453adc870c33effbd088270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fea8ff5adc29f87e974c495653e9b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241d8c6bd576c49d8f3d6a821f1566d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072a80bca7159f82e2452526c4dcb2a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d49ae90bc85dc274653e1e1d656ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53091950f90dbcc381f8088c7c25bc52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bbafaaad144716addef3e28b529c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7a5e143d7d99a8c274163d300eac3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03676deef99d691f8701eda40dc5b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ece400952dccdb0c9723b67c10fcf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09165aaa4e2811f9643379319867684280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dddeb6296dcb9a3fd8ff53665fd08281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad90719379cd0dd4fdfaaf19ea53ec0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06777556f2d45063de9d8d7c6b91312283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23ab46c5e05904f64e8593acd66f17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15ed6f659f26f1708a5bc29204c266285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efdb206066f93ce0281bd3e2aa6884286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ebbd6cbbf77dd1799f5e73fcf96ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385b0eb1a2a4a6cb1c6735a8efe6c47288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f799bf426b49bdace2c82de895454c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e3bbc888b262c7bd2a056b6e97242290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e07f7f59574eb9762aac556876e3d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acbe2e5b8397ebe682f9cd885b84ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fc55be420e8bd02fd8989873be0d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60324ba85583bb39a7e0601c42dc9442294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c9d5027efb59a5c9a5dd91c10a4fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d138107a8ce9b43ae683a506259d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c3616535e7cc2c78837c1ae636c69297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28110f77387661763a092a21b8774ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9739ba4255951f2eddade78d3795ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eda9e96400b9424e4f0e7c562a0f92300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbfaed1116b83299a38e6c9c6cde79301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fa9e3514ea482511c93429c8441c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a000c7800d49fc5dbf9ac3d2725bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e151110c600a19bb7c234ff8981af2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760612f39fca2d051001539d8186f1c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ae4d12ccb0e25ddb5769546baef63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d92b3a3afea35286225e833e40f00307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf793db50a15bf6235e3cb298e7bd9b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8226c844e598b3f8698bca3203cd77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ad2bbda7584d82191d51690b0468c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75009b339e83af5dc82484d336c8468311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b563d1c79266dd302fcb822fa8e4eae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428b05316b6f4c8a01c9f6be6b2ed88313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c670015843869fc4120320a1f38d1e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024583dc43146027e46fbcb4b99c1711315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf3117ab02198b26a2ee55dc401a95316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f71074bac5266ba9243e1cea310bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a2cc175ec16a3dabfcc3d029604d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfcb01f6c6cd1174a0142060844cec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5091be91842460c132874cf31bad6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e541e5e383e94ec3b30d11fd6f0198d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e53eb8f96daba484f3fe733563f79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0311305223b7fcf7a4ede6c0dc9c675323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e02de093b7f5dc2d0ccdd1f3118380324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5a48df4a528a86947fe17a1c3fb07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1b60cf1d9c3e3599b33a1bf729067326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b972c97912dbec2d8ced4a11f28e87f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78c3f28c9241d00e91fe90f810754a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7b15d8bdc924152e21973e26df260329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaec45d549f6fa0dd803d9fcb1d008f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c142a38e7d9771cbe2db55d60485cfe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721b55664445ed1cf9f80bd872e2b29332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfce85f01713c5b1f0c177140f31f70333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2b9efce79b22c43f88a9d8a79beef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25d58e5b8b62edcc5be27c0aca7346335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354fd1ea458f0314aac1052a85be983336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090a3e95348e470e217c6a808ab3eca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e611459402002b51fc89ef1ed9f008338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dc511ddad76feb5aabeeff4594e59339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81743b9db48b084bd94a23d7dca72dea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec0a9653c62ae2ce71c6f4348c15c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825afc13dddc309c38e17bf3b3b31482342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b483ede6cb117da91bc339efa30882343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9298e89d9205d69d721a648848657b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88841298c2f3d2b7197bbe9302d19b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb910d2c1f31f587da4ecee5db0f2f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab80e522f17a4f5ac38fbae14dc0f3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d5d1ea3f53c2f12c1ed1c20b3c027348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2facb60767001ae688ba215c1c04a92349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9242d0089edea883cb1398959488e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dc8ba27a575300ff8c15e98ce5b78351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e2091a62c75d29556bdff00ec09e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c648a4501e134702c49d04d41ac892353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490ff7773a8857767345068224af9b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e7fa4149bdffa1dde4de6fed1cf65355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793496476e7b3a1100295293af14e03a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112395a6840be700f6d58e3055fb9a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cac5e7d4c05a5c7eaa2dea492dfdb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed5f39001bbd35f4bd4bbef7ccbf22359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39eeef4e7e3378a878fa0212902152360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0089b064e70b15197a81ad6068484361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54837ff49ce4e676e9c5c3e4f866047362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1a0795dcf25b7abe937ecbcab432d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc49c7921e8b14c3da9523ab3abd44364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e953dabd019c16ce7b9856cab6854365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70811605e23052342369c09d428f508e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b393431e14e4e9d152019b17f532ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fe4bf0a529eb5212dffb0ffa60e7c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba77e677551bc5c427759ae9febda17369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a69b680bda41e632bbaa456b4b9bbd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980280d0ea3f071da4051acc6eb44622371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fc7c7dd4e1c7b17342f4d193a2ae7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f188b545b6256e342e0c0f5cc8efd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f1a969285798de9a64bd7d49a107d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140131a29b30e03fa80a8bf4ee09b89e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09014a26b4b87c2391c399a963060bf2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514353c3de23a2174cc3d8d2562be019377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc771c07be03019e92822ceaeee34262378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb4d39818fb03fa6b4d4b1d776ddfb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97733812a527381ec5481f62fc83ec34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02def2762c5dbdbe2ebc8acb887d9e0c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cd32d749e1233cb99051e7ed21ff4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41206fe59163aaf290abd5a4da34fe2b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39fe2d467c4a46c20875374b3a0267384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53d2d3aee847af4fb758671d10974e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9ab931f808dde2d21a2d1569f0e89386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7037c3db2f1e1cbf2e0b8d9a2b073387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b550ebba65c86ae0a00df4efbe426388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f34b8a0c8d7461ed64da19824dea1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee51928e4cea616386d6a19cbf3b02e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178d97062f2c3b2017ce1b8d2604f43391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e106655a3d769294c4f4202b56902392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405730f45c14c145bf9ddc01953167e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea00ce2f9f5c1694e3c06312c55f4f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef649cb0b40c0c0f6593271827463fd4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71900dc90ec6a2ae8e70b012e6019044396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9de3b12e8f931fa1f1c083a5221d38397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599557353a8655bcb6eb611e1485302398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5ae89654272145bc1b1417771ca52399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad1b9b5211ad3832bf9db2c70e6119400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0912e9f701bd2bbe8eee40ea7eb299401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e2781efd795b2b6709cca8ace3026402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933dafec653b62c13f62755ca6e4666403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f6a4b4ff886e02136efbb3fc2af5c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49862a962950b2c0a7935b728f79e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9e8da407903db2e513c7a1373e74b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca740a39c13f9b1f4be09953565a81d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc71ebcb1d33027fe5230ad3d91bba0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0f8a46f8abb7f6068b97cf5ff1ab1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127560603875ec1f222b69ae7fce794410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce6e0bff7433a6e7cf496a858603d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5aff48d946a0fd05a2663c1b40380412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3034b6dd2c3a7128708757217878d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f3fc8aa9ff298aaa554cc7efbaaf3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5e5b7aee346d045b1a515759c1e7a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396403844df61cecd3a289695c2f3eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b57f900ecb8da03f5294e63ab9251417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd62c8489da917e4eb63e89c98680c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc661a03c171dc4a4bde6199ee11a16c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d0ad6fcb1a6896c1830d86e120cb2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5180b459d2a9c8b787bf6a74fa9b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f5ba5df69cb55efd41cb9c17fb1fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f053bfe052c06edf2563ee609b7541423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5692d491e75c90e7e4f9ea53960196a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8a2b1cbe1b2f5549a9dde22a68d0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb288881d3179e93f15e2ed66f8c7d41426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d1c237761de276b0e0fefff11c74c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8e8df2716e3a8f029de0943268cea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148003ba85e60a920e04edfb8959869429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c269006da3276443ca5b2e50c4942d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954ca2f49bd7ab81b9ec5020b6208aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33cbaf5c597137def9e0369f992d44432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4428dc5945e3a8eabbcb454817fddcd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3277e90fb8ccd113956a26f96854334434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2bb623a3955bd966a8d03a91abcf6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70eebf1f3a82763f36977126f2a254436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54187ddef511729dc1a09d05e93e6d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc923636de61289c23ce8241efe282438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aab6ffa513f4464b17b5a6e89200fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d269289cebc8067035d31a167e9e6d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84317a84ed24b97f7adc968cf60cdd05441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aca275a0a0ecc23618ffbe48d3b438442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593756acb8cc0c53c3042ce3ff3f2be2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4a070751a10a8dfe57053704862f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18a8b25726f1e867199b3277b0cd28445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8582669ba060502b62256cbe77446446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6f1087db2bf60938d6ec08288facf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694aedbe86ec3dbfe6435b316a9f0f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a90d3a9bc485694c873e1a1798cbc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b3be16d9ecebbc59ffe7d2316dbac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b404611d77deaf58f4c8a1fa0fc9c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179350129eff8fb01015bbcb67404427452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad270d46a4673120222a0f3514566b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7994fac9279555c940d20f8e3f262e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612059e60ccfb51f9405003bbbb8722455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d282dc836e85d240d4a261f2b60a891456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43da99ec10318c5e44367d15fe4208457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384534153da7439cbfe268eea3b5193458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9203e1a7b9bdb1e6d327941c7f74c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c441a2a632eb256065e5082514b42460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e099af8813ec24ac28ae3f2bd64b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9fc25cbb3e3dcf9b9572cad5e0715462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9493f6675d00dd39b8d1f0aef950bfa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5340a91ddf6a202378b026381fbb660464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52462044168d03e241f169a08cf460fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e1009c400b5d26a9c651bb8c81232466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d38be32a0bc602cc29c203c03c3e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948bd49b017e76ad3ebf1b4e1dd8c51468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462282c86066183be694c4e7ac0df37469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3d297059ed7db630b7e04f7147eca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ec356c760191a5685371b1835b5ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ac02bbe70ea1fbfe290f001429801472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180529e87d86f1f8e3e9fb85ce1775d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341b2eff3f3a8e4b810241616b66a7a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54427471ca51ff993296c4b44aec5d1f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805e1488282497b995225e3bbd283c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5caf80f6ce20e0e931ecd37d83f51f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66bac4c880837b6a28679d467b61b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5b91cb7321e315931660de7951901479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb941b261bdbb46505ae62003ac15f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d93c9ea6ebdf57d7ad69c7450a1b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650172cb569c106a1607c4f13caf24cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b6a5a5397bac0223ba80c52be8192483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de94388eb7d561b3c0400b6f6f646a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e8cbe71a10bf49e36205433c6e582485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea124cc668921846eb1252c00f34df7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0f74f43ca318ed063a75f55019c27487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab6cec3136db4ddeffcd234fb29576488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685395b5e8d482bbf40fffa5c16b5cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21c1f0e72b80990d95888a4e065703490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abc1fbca163103fee7de489d2df6a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ff6659b07c112ce0980080e1783c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca177c87a4b8d28c3611875cc9b19b3f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200e936868d69cecfd25ef90e705066494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036767374ea2997be4f787640bf18a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977681e69273c4371198be408982a0d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb318dcde9ce1b9f33a3cbc52ee8d26497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef1788e64578a05e582bf55fc90ba8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36506c55e396135d7b23eba7ddeed05499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2386334be4b779f91fd4fd4ff936cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ceb13ee0e1da06de0aebb43b29927d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34bb3173e6547c939436344a0f9910502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecfe46fd0aa0543dbaf9f931cd304e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cca3e4de84542269a916259181e7d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06224ed521c5f2ca469f9eb4da3b1dfd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa538031be1c94cdd591a5b439d6ba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdd408e82a0aae62c81cc56a1cbd8c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a8a24f6aff3c2f9e906705a0ed533508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37ae75120789ddacdc9512ba3cccd5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499a74bc9a8f79060969def83460201510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd40924149a0e37f4b1e51c24e0e65511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84101db47f687fc84de78fc2d072d6bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc7053ee03137d068c49e51221442e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4cdf4c7e8c3ebf4d261c4858f760f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fc522db8b668e105ff33e1b37368c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db0c656e87998934ebc60b8eb5b9a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3d1a6d71c3a5ce94908d63a327ad4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87987ecf8c7b64f1abc03a64e934b755518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d936149131492c86451a91d39c5ea2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad27eda5cd1043eb9094037b6f87ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d8439994ed259395e393876a20c2a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e3251f7d73398b2c66a0593749692522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a11738d89b64e1aaadca66a99d70b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e0db4a55c0ba7ab9190934dd7c0aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6d7301b57f0664c2fb9c2c94fe053525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535f8cb0c4e617d692352f9a4ca6365526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498b64a469568232129dc43e250afae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918c9c6010025b633cac55ff4c45249528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613123f42066f92dc55fead0a7f2e8b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56146d35fad3663894ea665677e9c36f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f5c3b4a6a75ffe5d86f9831a6c64b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81711f8257e3e2bc5d7fd3321b2c56e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de2099785e25a860fbb227330d33fd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3622349bd5354fa6332c3b1c5a1f7f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae97a29af22e3c5a2922028f2fbd08535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e09e6a31df15bd0a877e3f41c4a89536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22978bc744a9cee254b2fabc7d15f953537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dde23ac3f0ab37901951a4da889f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3961b575934f90db931a9081140d48d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df6dac5c32e1a1a4906cb1fd1f6345540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac4565149d155623d6d30f30b5e9b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2305e622c5c2497274017c4eb056d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a066103cd3ada4f6ef256fcb39c720f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2af1698139c899b4c5dea67efb16fc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb6b9a372bd20f0913421c4c945043545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee1d3f63fdadd09b51fbb21d11271d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebe1f10cc20888e8ee1dd3f35a3523547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afceaac1f8dc0a3b03928213a2aabb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807796a8bfe72c691eb81823409a0ce8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2c24ab02823e490da82bf3ad2ad65550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32131dd7a31ffb7558be31f7edd86fd9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9801e96ee2f0ba7dc65d8febf9249552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98543029376eb65216a8839fa8cd58ee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd0b76f937b4e55eb4c03950ed5ba2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf091247ba91853a02c62298535217555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94365d1075a7c2031c1bb07faf39f02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f063d8a29b5cc44f863c35d7924107557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3392c58b760787fce0b95287e9661f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2a4c8bc575f267d756eeff4b36a20559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb40ccea34dc3192884193893c5193560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3caa9a235684581717449ac43b810561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b768cf4548a63c1f77c7838cce58ee0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e720d4ff97e0bade39173f4452cfa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441edeced70824f90974e249e3d360d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d26196af89e5fb16707cf6f46828c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9f23990132f9074225e7ae4e9bf57566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab244b229ea0204034ceb7136c914b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f6ece7e6cabad99f57115a521924b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608ecb40645782fa6a7f1985a6afa9e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5a5eb856103ace6bfd5e5b7ead0c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8876b77060c6928d1c27c38b535e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fd43c04f82ff99b2a63a0451946b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165943f7716e133bf2de8fddc6b99cdc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91970e4e5f011db811162191af1c7804574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e41308b1ef56a815b361aab7f1fae2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6bd1b5e95b1bdad9be83ed07835cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957223a4be5b9b9a2fc57c9f0b3a5c0e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8d6ed9f2c9544058a830f6acb6ac7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1253b73e304e899b84246f6d47984ac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58da4a900ff288203dba3606542c85580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d6affe6441e0415cf9e9b7f84aeb6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecd29db20de5d96f829b0db0c90c0b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad7a12b7ea71181feaefd88c6e11eb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfdf6848bbaa4584a1e07fd0f608ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb85a1d857b3f451031bc03f66684ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8b77af77d4f25aca12d6cfd3271d8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d99d171af0e6957b736e89adf96f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315f3a32af1e0422d404fa60377dcbc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde37bbdff64feb6a9752d010d474e6f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bfa0b719eb803656767b3565ce17c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d3519bba70f65c39ed24877954a8c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fafb3d79b045310c3fdfdfb482d1c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b273c5bdefc89117677a00131cf6fa2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049adc28f1cb8e7369ebed9c1dbbf6c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c9f719b452bce5a8ab10120c7362a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34449be6517167ed92240f075002e81596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1625252b13f4c29a12b31c52bbda9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c31481b6a47d1cd13e0b48653e4923598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013d4e1fff7e96588503c357674fb2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75f4c1bd4bb5106ef3f3549270a6b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb9e389cdf4bf2b5b2f598b268d227601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657d11d2196c8b1676cf696da5dcdad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7c9851c6911b005d28d1865cb6ff5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4315dc9f676fc498f4d4b6c8e98cb23604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915267bc994b15f31ad3fcfa692b6aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4d4f0993755dc613de8490e76ca8f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913560dbe5fe9d00b13d20e6848979f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffd7e40bb23fb858314be4c10c6bd0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465a86d2ef0cf36b6d1b4aa979790dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7067a62d448d79581592fa8763c26610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9d6a7b07d5cfcee5ab395c74bb4c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904d25f86a2a38ea18b1dd687c906f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f0c4eeb3cb68f1fa7fa8ba751e61e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f802de318eb201be8fa8f94a757f86614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920fac6e60ac4892c8f9bcbb0d06227615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051c118c362d9b2fc3d3099697865b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b96361c468004b4993a70dd18cce66617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9b4540bb6e4d3f2c522858bcea3d0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4bf412b94e77632fba32ab2486b37619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a763f8effd79f81574661b47b1b4e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fa6893a1a2215ed23722efb667b94621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59b04882c8c9caad90c0a71064e467622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439525195d637034f3b3c1329b124849623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bd973822a43a914d65c54af863029624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a122945ecb3b24134fe4a7261eb48625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5deb5738c68508b79e0866b28a115626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca96f5087d0f292a3cd54defb7629b4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cb6ce695d17fce5e8d31d20ac4015628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e87f079ce609958810868dfc74945f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3753cc8cee6bf359d6097dd186662f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633e7f463120ae68ba11dfb1c6661ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c313bb4bd0f6a5e4724f323c9fadd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e94fc0c66ed81295c5497019a91412633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2416ae95ece15e4ae464ce4fb038f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e67a641987251cb195088a562e26f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a708c01362832bd894d43d8f4c67a3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f153efab7e16390b1b7cba57575f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039249dfb05832af0455018b16662c9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa76594df086e2cb7a36e82b732f2eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042bf34cbccb838756ea38acb8d87fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e72d8dc45ed7f790604ce92c1a0bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5626f933aa47462051a6310c0fd4fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95994c60bb245754f664cd96ab69b9d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a070b74e0ceec2effc2b23afd6bd81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d039890e5d6133e16a5b07a6a006c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b6e8d415375acfb8b4e78db36bda0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2f3a6f2a8c798ff48728258f6f940647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c48c3efa346ad50da5428ceaa5351648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa25665cf92e028b5b6841ee62059b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0820c8152dcad970620327e269a0b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e8102ee257451f68a49e2f33b1112651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c61b4a552866772aeca08748257708652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94130e9bcdb1dcd3b5824f8a2e0eed8f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566645ffc5b58188de6ccdd7a82f6cb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226404e9640cbdd23440f902e44539d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6203c9e06e49ff86ed4bc87ae58c25d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dc7499f6af5bb1293eb3b710e8205657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc354a3e2acf8a2611427a3b3bc43baa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3594602a6759ce08725ba67fb28d87659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678fb703c85b99d1e870c005319761a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4041998d7586c6f71a07dd0c7cd34661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7a2a9877479cfcd588dd179648a4b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8e720270f85dff0c3c0075929a583663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519baf8825723dadc4d0cf3ead10467664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2185379fd7c45fe4ebb0eab9575c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6f05eedd7a969553d2e83e6a378c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a52ebcbc45171f28fe22039579038667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717a7c8cb1754fde2470f9d86dd297f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86d3b4b6ac0b2f57ce94e889cc1d34669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69baff469714b1e3cfdfd7d24290a2d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1091d1b90f71b9c89e57b44c245318671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28556050855c7196a85f530b6682019d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735eda8519ee09b697115e4d15c0201673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1787e3777d918f3aec896e55971236674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3918e4acb0358dd655f345bfbd06a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2dc7f19e3364de30477554832b701676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2e3254d7c069cb565f9ea91136b53677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cdf49ace141d4eb8def65dab8d9b2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af28db159ba997e59118ab5dd58e971679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf017134d462b7c3a376dc08df47dc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae251a08ef9abbe13d629d5f91e3ea41681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32cacc33a13178c09149406934dcf7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d11700bce33a67fb5198285820acd9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6acd626919cc4d161f0a12ad489375684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc3c9833f1260bc9a76ffcf538aab4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3407d4938fd55f9e7c2006445f351f5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d605cb9e0d7a5816a4ccc04b08db82687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64871b29bf8b0245068d940806e71ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ab7f23faaf4b02c4e69184641c1ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a458d8818eeab6f4c6b5132e483bd99690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260be6f1b26be3431e59abba6c83c4ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53d2e964450233356ae9520dcbdf4a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b70b8b3ba391cbec87209c7addd0a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f552f0f9e9e260dbcbcdd23ff7cf6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d52a56ff9df300d4fad836e3b94a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f83d9990e50bfdde945babf5fd0d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4624f6309589d9b055a8ef4bae2155f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f74f183b6e08656455068a8dadb254698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec53065d81b3e5c5002393ecfaca03699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ae3bb5606e10e8434111e1ef01242700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3774002cfce22391839a0da87a6fa9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98538964282372918e2585292be2b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781ef57b7e2c4ea81aee97455b79a55703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839a3ebbb9caf8fbe4aa06991648f86704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd83aa1f106c75c65cf1d5bb00be8f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e95e6554c0dfb08e0a41e8b3fa898706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf47bd465d896a0cf4ca02047a6abda707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0faeebd542be63452acc05c7643ef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca852ce9118d22bac83f5a1102db0ec9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3456773639504194fcc81f7030349710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f386a47a621721729affe808a2119711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce898ee53cdf632c4e800c8da00bb6ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31f60b66d18246413cbf209b36339e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b831e5c8cc936fd969905b72fcb17714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a02e0c6f4c6e45a13798636a35480715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656566be03c4cac3f657f081e947826716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7eaed57a0fd2c655af0c7d01156932717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a2f31fd3623c7c92f1c9ba4dd7d84718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b3de4babf9da164424367636b94f5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e66a65131e91a9d4d650e0aff5583720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff440c589f2d3eb220f56a7fd5e0c630721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06785af31c1d9cd8d4056222f9515a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dff5726af79830ce741b1887f80457723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0530b79e550de4ee6785b2f8c44972a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3013ee52c07da7e87b1b1971cc504d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4e71c9aed052e42dcd8d9495e6db9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fed42505fa07f409fa81796dce9ac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1c296f7cbcfe923f19faf45b61b4e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385cf9dc791c793f56b418b12227786729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d429ba2cfaee28a6faadd9ad29690730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f75c083a0b434aadab99d80b22596731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7a5f081ee1e34f86525cb29f1c557732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa055be1158a3e22d09af9d1bf1a120733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffa2aab4eb06b649c09916274c0841734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb18140370ff348e3aaba3dbfc85ec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010ca06cb5a268d73f6a161a9bc5720736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbeff6598400321a6a848c1bfe310d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5141f21f1b57c38a00517ad66802fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa09b27855fc735afa8cd5f0eefd69739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65dd3d1dfed2a878870dfd3d9c05bc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed66ab1f71c5b19a636b52cf7267ef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff0600fe924aee9289a0ed85c5ded1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd94ec510a229aac6e8c709c2ccddac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8fc8828eeca2c6052b05ddd9e776e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60e65dad625bc091ea8375f41febe4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98c6f6df11a49a9f8ce5d35e44d826746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f5f3a9a208c473ebfb64a8c6f4f2a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae339a20bde5d34cdff34785c168be52748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b614b920c491889e978f8e0a8a09b88749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109769442c10617c20db77769de09672750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b1a71b812285b1681d18f5a957b38751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d89852b700656610fe9182d1eb5943752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28015bab0af4389f0a35c60c948140b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2649c87dd155bca470ba8564e1e29754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71e2fe294fbe8433aff64c56698804755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115b3f13579e005f2fbf30dea177211756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa085af43c7ecf5147e198011a7061c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a541197c2b3afacb82b8d08bde55348758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb1b185ec6f76a28486fe9fb652c0a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4eabcd76f5b686ab7dba853da0559760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c8f96c404d3ad836c02d83d235516761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad1987037a069dcb066223428dc030762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e264b7eec0e0ab8333ac508599b9d8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9df53ffb5a38dd6adba135ad328ed764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eaf20f66de7024a8f9d59743b0b379765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a609c3b590ac32dee614aa4f0e52449766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ec7d1131998c7106741ae332ecc92767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6290dc97770932ba8e04578035aef768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb6ede4a9c616c6c6ac2043231012a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfb14e46999266d9feb8c1107ea476770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e6784b6a53de04b3b9eee2fa644e9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd12bfd8830a0586b55b49b5614e19772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700aa9db0790ae1a1f86ff5f2d9ab45f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b7072758ebedb9ec7c5f059598967774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5731e05792cc0a9918f2bee04629d64775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d1f4447e3f23a194136f2c848a7da776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0292be467c4091f72b9bc5538e1ef777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbf1a775773f54d6cf369ea2d9cb16778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8135a7630c4283656193ed6af136f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba220efcfb2bb589a1f7341a56c0f8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0a05c9b087236a50374328b7eb6a2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ffa650c8e0635ce6c8e58385c583c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af654d0a6ae8684c4682f005340230783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c7cb49104da1b9a5e59098e91993d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ee282c900f13a63c8646a8f1b1358785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7af3ce9fe4dc04937a9546594197d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627612b26cd01ec5a283195a80935086787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4037e0202c6025f2fc1200a8539fc8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf8d8a4282df7a97c6e9a0cedb4a05789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978876c27b4ea8b8b07baa1aaef7782790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d5f2bccd4760470d1e3209ece740d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f029d98c81f4601c8b40cfd7e1523792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59753fe95d6180a98b866e486d6b4e9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa84eae3b5af9278ae6f2b451244dd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bb101a94cad9c8bf5f62c5c061414795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e35951e2a6ae2fbd5cf208b2a2dd3d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137812db21f9fa91db391d49cd7f7b6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ea263a1e0f0daabc2da80da67a17b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a705bcee110e5e02b393df21b5646e8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a77a6d00ce3013a6cc79c563a3c385800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edb246a46d97f09dc4321f57fea55b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76dd497331e85163f69ffd3b1831b4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc477fa28d9d6e95d1f7412e9b379847803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ee3f8bdd540a6246021d3fc1a34fb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8a46a96aa8da0bf155d4965082bca805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84c9c60d65acbe54952630ae6adfc9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2da7bff73ed6a6f26b0d277decc37807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd5b70ffe7cb4f7e0b6fdc25ab87ff808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca35d3b41760e24d01bdfbde5f109f2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c7d993f0f9f709dd0e9d4d4f7b8c0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b37342eeb6ac49f35a341a7f799e7c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a5c9ca23a3d856240f351b048cc0d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acef4dadf023fc02e65ad6e5687c36813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c145707a429c62be6f922035ea36b21814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa90930e64f0371b569a38f26901169815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2ba89ee0445198b26ad29fd2f699f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb47b8ee3935d3087532c64a7043d43817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713499055b9a5d9a5443a6fdd05d1a5d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8708aea018051920addad27f0386136819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d2cea574de6c045a6ef6a28877167820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382779f5ea7cbabd5f1bc742c5752a93821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b080bf8f5f9033cbab3ba00e9013809822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138e8e1e327aba2f5ea93176e4037d9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c5da5151502e335517f4d55a36007824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a02b9148f82eed624638df4f8fc29825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967f841dcdaef2f20268c87fda7a465826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8f25b97760eb09f72f9c44c98fbab827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad579254b9d7098a0a8e706122cca48828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cea786a6f9537b70807133df7c3786829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24d71ea3d3927f75824873dba35ced830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8f1aafd28004d9463ff16f7f46f32831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef02f3f97943dba1301dfd81691094832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c45be63375414480def99e447810b6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fffd4297637c8a17f56059aa7cba7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9682f4e9d0ae61e9e8935732c49c3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb8cf09654eb009ca7ca0544c91308836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511a9d8e605220a9f1fb88fe2e59789837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a916af050d2947559796bf66d9e77f7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b70f5389a9eda9e07ecb6ee0bf469c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d49630ce2c06b21e7a0b6431270eb0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ee1e59438c24fa7b1521098a7078d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da95ab6217383254895d3d2b305787842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfc7994eef6cb1cbc22b45ef9196ad843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9ae199cb401643bf340cb7df7c33c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed4f9bc3327d4245c6532ce62d71322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213f464ec908f39aef576af365d41053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ffe4f121525e8cb04c9dc9e6183e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a85c75e309f07675c75ef5e49d2ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef471d2c18cdba247b7c32bc75384fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5027b625c71cde069da206a815766b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdb2b1f6cabcbea7ed832bf2b8ef128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042192ceb90daeb5d8d9810f4738dae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c6e3b6144e468ce02c34972606f0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c7e7b3b15c0ff91ee0b7af7abd50111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9deeda6c8d08d7727c722f021abe612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84461a4ac040d421a477781a0059a0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329cb13ee86844891f3389536c8d49b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e12cec70aac28d1625a306288fc4115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b8e10f093a4daf2f314a756b23af016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc02c6d5ef4706f221bbb42a46099d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472f9e00bdeb3d5122e925a2949701e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33eae9013c5d2b8d635a2ad7734f6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881aa3f57335142db0a3f780b4052aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da1f6af2619600fc0b5c3db8e5ef9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41e72b69bba48028695b9b17cd9d3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642024b42277d800c3e7828d9856bcc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1dde465a33be6304a69ca6cd4a28724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f064b4a3f08e94be7bfb043b714dce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2190eeec455f1dd59089d53b03b614b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6511ccca5b26b6f1a527233d7c89bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd02dd53e13482a114a06bd3002eaad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cf19aa7230a62531ffe456c2b8aaa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a07415358ee6bbfa881093b7fddd130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1d49edec013bd6febdb725705aa7b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56938c081a33957ee63283b3a40fde332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ae7c5180a51ec559c6b2d9a29de2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fe2941d5cbcd473b3816884db524734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4abff388f451650c8c18070301073035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e5534020c1e7cb621a428d7cd145836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707b3781cb93ceb76c2c6862f48fbfe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4139035813d8065be641dbe25579138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68594c4951c925416aaa779c8d803c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273e437a75e640fe8ee0064728a229140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467c7c1dbb64c9fd8ebd1b56890e45b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46de453b6f522537f71eb181ef19aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e0f6efd26653c3592668965c7165543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6708413cdc84faa938e4f67051ca144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab27c85c039dc257b0fd7256429b89845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5299fa4d5c5c6548b58a485569e013b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158a32e613d4bbea1bf71bb8cb907c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799bb323eeff1c40753962c07187a8b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ddeba101549bf4322096bce3ebc2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d37dcef4709d2dd09c5c00ab2043350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd213ede6afa842df4f00fa8e2f128351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b37cde4c091e1dcb7e80be088099152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de170f1d771d7a4f6e25598186cb13b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7f3a938fd6af647f561d3d92266aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea414050c1b4b310053612c19724fc3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a74488cf2075e7bfe343f6783b5e4f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c6dda1cab29d21a7ab4fee8d728f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed81a1f01d11eca8c6f68595270a3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99716a0ce10f2ea09edee7917e0c51f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdb16528e6987ff8c63fb507f429fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52201e4ca8df4e3680e733eab70f314261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d729346139712c4db149f9664d19d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66de72c9e4075bb825cf893e1f145663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f125557b0eefae7c83d2bf30c36540b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc4ccdda1dd89746386d0f3a75862965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9075ffd193d9bd1a329e02bd45ab4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b72b9307e3b5204e59878540384b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6a0a72acdab20b6291193dbad8fce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0a7a8a12af2e92f6ce2f366234e9b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97cad6251c4817bd50993b68ed5f7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede219b987dda73096083ca32c5458e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131b34e673d93c9f86d6bface695ae672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a74283f432a47af55c542da68ee01773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcb176d57d77afa238beea5190f5e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8339739dad44a1738fd65ef7cdaf875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1218cfc1893300a246c367f14239d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f728b8595047685ec8cc47be30280977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d2811cd16b7f4400457bba4f12bd778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eabfbbda08abe1ffeef36620797d7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e27de2a550745740876d6ef01e7ba080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d4de7cca2c8080fdadb5e3ae7687181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26003991f2ae232b2cea6e5030a99e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660475fccd51691271f72075353bb74f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311a76bd41a4b4d262880364c4f30bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46060177dfd416e7752576624c25660085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac0db604a91cef68834d116e9c120386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0736224599e45fe798fb59beb7d5c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fa339c89283fd8bb0e99072dc78d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f262b1663b0fd2938640695617198789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d960341f45aa25f06d8e6b92d890690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0813cfcb64a5c5b3d1cfef8edfc72bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb99e959df2b90b94491ef63b6429e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e79dfe9343b73970edbbb58d9033593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14676158d9501768f669aec753b26df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34728a4a1740709d5d199be887aac0ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72da860a9aa1e8ff0d4f0b7f742b3f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbe3920c69622c26166a2d8867c58297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee27e56dd530b4b0bf7b81767e802bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d58eb33416080721c4d481810a85cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad753413f88bf8f12a4e557ab6e3a74100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2c0dab05cf5ddccb360f73b1bca50101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67756db56aa0dec6bceee65988177b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af60978196172daa6ddadf3ffe91e79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab9cd466673595fc72c3cbb023e3e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6ccfc2ee9ea01c57fddb16f3594c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c240bca3ec38ff78cbb5ea346b80294106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd54223901d6b4711aded664c300d0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167de03da5e472731934afe4f978c4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af19ec4cb8d018f52ae579e48635dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1471f3a0e5b3e00634216d333f90367110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a6f1c9d98eac6b029b6ee5764c307111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbf6ed75160c5009dd2209d89f40d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1cabcdba752fdc5b105bd2567f44c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050b31c338e234ef4c6f21e9ca06898114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f2ba488b31d2b0d0cbb5bfc43e6fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02478abea798a67f9409024cb258c23e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7886e5f7e8515329d350fbdbd096da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924d43c2130acb18dd2d0d92955e00d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0c2528eb0097c950eac312b3aad86119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd58829ea9a25e524692a6f86bbf13120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31946165b9878425a1cbbcf6918143f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae721fba22bb489427aa39ea51182f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b92dce47bc04ae4ac40fd4899ad07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252d14dfb2ef2bd7c9e5f293be27561124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890ee11dcb0e88fd65f15973be6928f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7af273ec3a1bd89a348013b9278bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa0aaae72330a9d0ccc1a4bf42ee7c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf5a2d1bc228e3ff23b42e3626a1e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62603127dc22f53646dea2e6f2818e33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0338fd843a71f8ea6573187f42e520a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ee686efe6d194dcd8d470fb685b8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275698f2f4b404387d8db3eed306161132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ffc2241233817cfb40b844d459229133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297afce7d7d8ef18679fadeaa780428134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db4bf3f318d1d72cecbc5e58949574135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9236cce62b97fe3f93a870141df6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0541fc09464b673f1ddec6532025a31137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672c6a47e0ff7c5cab5f3eeb472d381138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef282bd722e32f7b3d6e00e4f72f01d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0db5e008079aebd6673c5b9623d32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08278747c8d10fa43551cbfd893aff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02a852e3b525f8a45aaad951da77ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5f4838733d5eb8be88f292f0a063a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e0ec6d9ab3202cfa05a27658eba82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec92b6f4b8471cb75753f3bd52ba003145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7b43165ef9659ac12cc5703046765146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acefa2c420e6438494f2eb1bdba3012147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f6bac5e41e5a1f41d94cd59e65c53148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255920ca421bcc285ee2c0c41694b13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8385db94ac9faeb1976eb2bf7a75e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47873b32a2189ad0b1f17be18453ddef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbfab2a0d89534e2f7ce7e4404b768152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d6181034635f78065246311113045153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa9ec3686ed90b913706348e8cf398154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a27d040461d9e1191cd4d31b4dfa73155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c4d872ae125e908df8a4cf060143a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4fc25346d574e8c02b959cf48e95c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d676c8858f22f69ed45b6287f48a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e2ae86a014bda919dc27ea338a703159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943b6a2abcd829f5bf2ba5b1c707928160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd1d754f0dfc258a28a38399619805161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fb26fd2b33e2fe344c53eb6a29b7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5882059f314a4dc696319a12be3d5b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70f6a69147307e12ad3ec8071a35a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c82144141ccc63c25cfb26fd4ebe0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228b060b460cb2b81519f0283d45799166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25418e9734a0314f9f93a1d55967ad48167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740cd4d62c62dd9029c342b9965920c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8046cc92386991986a12ed46a14c4a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b39b1c86db9421d6a3468ff9de7c8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08994f4f1306956526c5cec20459577c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfcc61b455cc9719c8acc91b819621172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bcdcfbf3194ab4c84910f0310c938173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c3994a1decc4ef31fab49a7a638df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27405c00327f240a27b14eeab1fbde7c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272798f638bae1aa001e1a4d70d4f0f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4823038acb784818bea25c12edcbfbd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cf5b4d348e5400a33b6fcae624de7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43750bf97870f249632fe7739298a2c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98a04b210c70983dc21b8f3eba5af3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1aad147165f307ff3e5dab883fa2d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518137d31140d93b7b6a2131e072d3e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deafe0d82869ba179268f2d899b4b0d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54998d8305c8adcf460176443edc3867184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81041a091e60ba08fe195cb1833f294d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510d268e96318602fb3f3460869502a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dbae726fce64964b498b91921ed93187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e36ba7080a5eb3463bfba21bbeb131188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfbed2c657c113884c021b0e932134189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a77f6db23ada73e32e4ef6d36443f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96209ff8a73df02a907f02b7f69e57191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e02d3d89be9a7c84571c300a4094c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a32e42b4230ce2cdded9ec8c8da288193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac32cc674420c3819f9d55980bc6d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf773f3c04d90ae05c0d7bf3ef8efd12195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4d8ab0084604eaa818f67e316411b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05dbb89935d4ebded67a49819c46b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1438771ae84e8db0a2df4ed1e48e2a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020459fbdf093746cdb991475e33839199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68f108b5cf017e770e8e30f2dce3da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dd804f1f7933238fa67a335adbbcc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40467e43311586610cdf8aba681765202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb20e91fe3b3141ec23972ab26a082203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afef28c9012c298d3d4b7a9dd4d157e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95283840ec5ffbb282783028ef1289b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5357244806c92405db680b71c79f39c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587ac46fbaf3a0732f1204c656a9734207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1448aa931b1ca2fa7d4c29601551cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff19031f5d6355a3c4a7596a39c3337209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92472bd7ba65099da3156c01236741e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4919d66184d227b73271661e9b728211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148ad0b1b837aa6bba031563ac7d483212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a2667813cb12a07dcf199f72b6b10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3781bc6ce87c1db1dcf94572959e9a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da73fe45a9cb7b20d0b8d6cfac7749a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc5d1d03a105e8f1182cfb563c4a26216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe7140fc2f9e1fa17209514667cf8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f879a454a2711a8f6fdb450f36969c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1f15c242dea9fd8f1da48e692968b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2b2fa7544a0b8f069593d8b20992d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf28eb69a0e8f98235c10902889cd4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1eaa7f729e2363b5b6c9d2c5f56933222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163b506c50cad71e9f83dc999058bf7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e461070b528c3133a74f88830d24b8a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c548ed2e8bc4eeacbc70e096e01f930225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6a1590acd521ea547490c8292ae2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626c6c88ecac81a05fa431f5a220528227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020006a384c07fd41831fffb5bbe3541228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f23a1dc090b15f23d64a60e16216c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06457b0c7fb53885b5c74bdefcaea6a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcfe274b283ceded7fe66f3146d06f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fded4802d01964e57baba8fbd8c4829232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a61ef8f394178ad561560c35d7a707233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc880c2c1a8d5424614d68ec33953f56234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e89650b6a77e85cda21d896ea13e9c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c2d50728e44b9a297559075710b04236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55329b67cfd089da2700ebf0033dc1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fd568fdf99c0de4abd2c1b922d87e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908290cbc71ee0ab9ee51eaf6b6c28e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cf20259789701e950da29c532713b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5cb6c32d27f0508144f80717949f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efd3f27bed09d793b7891bdcd5b496242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a5ef12231ec5e1501fbba1e33ad8b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea964acc2b564fbfded5f2923ae1b26244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387d0bf4f4da7a3d4cba38da68816ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e88295b075a4f8dde004efe57576f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa465da7442182423329298eb0a1927247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb29ff387e534396394a5fb622b6637248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ddcc2d93945d1d10030a5efbc62ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23559e25b0ca96bcfa30b5415bb40820250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d2a573f1babf211dba53a4b761cff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d5847775a585d4904a1eb46a4eaf9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e1fb3ec683864d72cfa5eba13b81e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b7b9002e08e2c1dba9e3f8b6a71c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0e9fcb03f6ce3bc2c24c358fbd07a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b502352dd6773ed70a834562694ed2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0c9db67ba1c601a603bf156f9c18f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de134da4f235ab2028117d38cd439c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40870e7f6bdfdd7323c0d0c2c95de754259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0a72d017053d5f6c55b2f1c55b353260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed451cebe4414374c5156e8674c75f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e7166d50ef1e581e109f046a97f46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc98ef8f65664b73b9418179558409a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0469c877e4e7f7650498e752573a783264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75631ec6c0720cb8172185fb136ac6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63944d544b64c140816b668daa27ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2dc9f25aefefb8f5e48754534b4ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115783ee715abfb3ac76ba10739c2bbb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf9fdacd79f72a8de98b8199d68161269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59314db25e5a544cd4dbc9b9e0595e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18433c842c74e59a8b64708a159fcec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cf110d0a8203757809d5b117e1ee4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4e9b54a2b0481a6273cb686088c6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33beb24306f2ea26e66378504dcbc387274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a267c635330af52e99a0665ef06793275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419170788a518371ed91fa00f1667249276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e9c367642c49dcdd4183e285da0a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd68eb3370e8eabc99ac3c317b81c07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bd005f507731b715789a4a861c154279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68673a4a584d653b16b9a02d4bbc37ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0484a2af85c570ec6d73b62e768cce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c4cb07634b4c97ae15ae70b3eac72282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94e8203c35108198e65421127a836d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0d2cd55ebae24c6ec53fea8c2b2bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fb27fc123c40008cb2cf9ba6c910f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af92f6eeb7cbeb521fcf58bec0d8535286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c8f215846fd177d9bb7f7707e2794287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a164edf217274574316a3986f918cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c69e75247c09933a626fac5b00ebcb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3cf91c6e302bca5124ec1cd1de0f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefad73213b8dfd1377bf5ef372fd4b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4da0b98dce590b09baafee32be2e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebb630632d76aa515a126353d0cd87293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9b09f5e52a25f18ecb8936d5ec02b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56dffe6632aaab5ed885b8ff85eddf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c437b17bc5a0c4df398730819d5f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d22f2d2d83350a3b3ff1b80bbb4fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4387fa0460348af085cd0672575a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a412f2f275f136b08c78049c9fc364f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b91ed0d84a348d1a9c7c7bf3c25f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9add48dcfc3c4cbbfb71df31463fa67301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b701565b7d7e97013c9825d8bfd36e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264250f2f911f616fdb7fd4b23650c28303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e26e0d8b183aa163f59e8d1c95a19d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c643368b08fa7f8cb725360958e4a0b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84492eabe823395c1b69e1cf1a3355d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405e757c03bf91601330e8c9c00f791307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237f8307efa8c3d77380ee822b871cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4448be4f2c3a4a9e176c8bd5992f610309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1102b3361c17a77c1cff6556be455fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1316c585bfab338d75d0f3aac6cb75311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fcb2a4373e94cdff89f1900794135312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db868e724111c2f64fdbec16201394c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572efb1c4fc3d0f39a80d7422327266314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4001908c8d8c53c84c8576c50db55315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56893998c7bda5c9ea00a5594d338665316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456160214524e48f66d1903a8bd52b17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75153988828c1cd8cc3a4af7d6e599318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947c960342fb899a4ffa4669e449984319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2371b6d9fd09653dbd32b192e8369320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccb14af197fc641fc8d4acede40721321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b6d158f4a8cd74fb27c1dff50e537322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8d6d215d265d7a3cf275ebea66181323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6d3264c10405da261c0654a3c05d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f26fdeb07c8473a5d54d51d6a383d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06d15f92145958410026b0a59d6cdc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736924704e25fc9d307b1debbe80e230327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b280fed4da1a80756172bd345bab0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b1c122b453352d5b5e44a7b5c0c45329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0cfd16a6bcf26aa2ba32999ba7da5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fc451d0c2e97419a20b0fba1db4d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dee25a0007baf88aea8d8de161b9cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe111380631feabb2a5a1468d11f9666333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f3ddc378f94fd52eeea5f4a231e1d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0abef20f1828e34f933aa384d91e89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb4ef607e68398eb7e386f7270f007336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dce25532a747e5a75c3f0c82f8efcf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a706bb8fe589824bd680615ec82be1e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f39655c2cfc8ab4f3829836d4e56fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a35c5c66e535a648f50dbb02daff5d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae910fd746f4beb195738f752b6366341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6162774532123f4dc2c2603f8982b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fd204254046f65135860c4a9a5529343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd421507fa6cbe83af521b0a3e546ea3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998078219123c25b56d77797c7e3208345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7dd537a290083f04ee3b9c078f698346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f84af7c00d9ab6d776dae341f46a37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71883dbf27a11da7b5192a441654893b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79f6bf7f0c1880eefc2e90314e23e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff22244d111f6fd335c730c2a7bcfa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e952454dcd1fc704916ccc7a22ff2c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe87b8cc3b53997723eca3a76c62f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b454c423c0f17ff131809bb734528353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd572b4c8f5f50a0bc92898a1555c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239696b6393b257a57070215de5bb752355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32aac58a632f306a85984ba8ea02f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518495fe7c13e15aa68e960c7385302357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f988e5d05aeeb2bc3c60a6f84d4b5f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045eda5315d0b3ac7e1047d5d0c2231359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82693c1ede49a88302934d470857a6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614fd6f792bf87a9338e39d12e67f58361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7da1dd2faf6d64ffae725ec80a732f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4a363dfae704782e8fc3f191ec6b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351d3ed72baae8d0b71f985be037ce9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d262ea82441bd50cf71146d8aaee93365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7834f08d9494fd8c625a131441f9e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529babcb089b894f6cba9baa3d74e867367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc7a447d5989d1825496f66dbd5268368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959deda08449a54882cffa54906d6a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38951db7fa8d8ffcca592f851513565c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798d2f21973383bd7b20ba2b6813345371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ddd98c044f0952f1352da99954778372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f711037259273533d51f42e4a6f525e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ecf13bae9d859a41bb321ba260a48374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c56e6ef2d1553b0b525a55e2d36fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773f580c3ea5cec863d3bd73ff15e69376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffcef66dc10d3d05d2cd10372c419a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdc698cf23fd938b4d07750f104f85378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfca09e51c28654bf7bbe6a4ccf016379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddd124fce9a3b78b4702db9c1aad28380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838237627f5ba8027856d1e3daff7c36381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46185a36d19be7c68ba4572dbf782190382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995905bcd1e4ff0e4c670bafab07dc17383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f9111335c8aca999d40b09fa93215384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7870a086d4672aee321a7d8d4120c96385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e429f5b1d62a3a2de636eac7b86df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdfd15fd8877ea498c5e764711dccf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f35bf7ad6efc178d514b13d556792388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cce75bac116999696e3ba5ad80e08389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdef370a5fd9809b89c956e73fb04d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8120416615e892b5cd0547f35fe1576391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf1b6d46bc8f6a3339a2403a10d4a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2a72f3770f5cfee4271044667b68b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70074a11fc89ae5a15cd3d775af6e68394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba26f2964e6e217e71460a0dade7a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c4fc9e62b0b3712f78737d72eb9e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf737e7100bf7317c1f9de1a8ff66c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ebed6527ee3ee953a4470149472ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f24d50e19049439a15e91ff88d9d6b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1885e8f2dc0fe7d0377464632ff05400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229315420b877d567633ea66cdac6afa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ac0c45bf10fc702cdf86b74eca62a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7671d2c8f468479f2015009bb8a9fac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2edaa02587d1a7ab5c26673167116404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ea8b0ce249730a7a20461e0e0badb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1d0cc91e3d804624ef6d6fcd1ca59406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7230138b3fe7942ba0eca7be5777a5c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d443bfe59cf3ac780cd52d93da0292408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42644624c4591cc5e8c88a10e0ab563409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508699adb1007aef2cfe162d98650e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5caebc6b054bff6161d14ded7b082411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f755d1267954f3a9c29fefc47a9be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd937dc528ea2e23d0f141779c3901413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194508023bae2750f2aee721c05403ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65f4680fd18b17c1165fb48576507e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd64ab8d5b37147c468db07185e44c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd6305c52e904ecbaa2875e4adf21c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191efce3a90001032fd243f1b5ef6d34418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965476cac05cb8b1703d532eb0bb244c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8888f6f501d345ea32c56fe4bae28420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c992538c8f7b8e4399cf81e47461a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398571d52f6d4c64a94bf3ed6f2e1b42422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f812a06565cfb5fd77e7adae44524423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fc135c7a51c4cb32b9af47a78c4c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28bfe5f579e0325b6fa3a155d3bfe1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d356c7d9d8ce6af8b7f07781480d098426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271e2106b1da15fa3b58caf7811e1d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa220850f2de9d9c60f1c7f8f47d6a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f017c3ff5c116d78238990747542bad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fab9f5b6e0fd2cebf537cada6852d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f113d320f5940da13201c5d6c47e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf04cde3ad0d5f094fa88b2e08b026432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3168904c41ffeefcd4d8604185b28433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76dc8abe94025849116e49f3280360434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627767be18d949a1fb1673b469bbea7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1040fd2fefb5969ebadaad703f93bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04465d0fe535da3aa3f3ec9cdff0d970437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bb7edd8ad85d9c936428ce7d6affc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f42934b760698e0e5cfcf1556c6814439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19fa3fd29e848cfab75a2b06e8b5b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f60b3c379cdd2a620b5da4c91463c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0fad69ea62cdce2855ac98adfc61f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036a712106beb3421d954923f753d4c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263190ac18f53ba5655655f75fa54012444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28658fed59a467fe8ef5ab147d03771f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba066b7d5f9d66586c4c91aee7ba0de446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72b65469536fc4c9ac48ce0b667005447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1bc937c29038e0743994367286f7f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57483879cce601edd35a9d708931949449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b487d0fccbe18b3081c0f96f61a6853450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5c83e12831da2c152f16eca1be92a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81bbfa52a486985deacfa40d09d1d3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547c557267599d0b1b9d3ecdb8b118f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985cd841749ecf1063e181765ce30f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf484ed3069049275a8050977ed16c97455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4abbc34bec49d3c2bcdbd036a198e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4db3421e4e9e3cb91868b351b3c22457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a1e68f716330f4cd34ded7783b800458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1a0d836e449c67c870ce3ba0f6606459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54688af425397cac01d81fd8a5f584460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a7889348fe3f62079c243039b7541461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0039970e8a700839f835abcadfbca2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3df615edb4d94684b906fcb2ccdac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1273b962377739634fe8bbc6766aa3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03012116c12653cbb5ad424672fe10f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea3370dd2f74d0cfee92764b486bf1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307b4b11548c67427e865070e1a668b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b75e7996009e7f2a6fc98492e76d24468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306163bca4003eb481e9ed974e2f417469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee001244bea2ff5ccee412a91c7dac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81063436dc2bb1935ed25f02453277a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673e669a401c656871523458c7e906e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacd0a985e95e30618ff66339c55166473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f105eab922ed3d4c74d2a71db017a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0ad788663250b260e17c46d67d679475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75439e237d334b76d0b60252e704462476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee19fc60b04c646f01a9903c91255dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e886d79e82e447032d36d5530bb1c44478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b804cfcd70e0b17475ca543d1cd68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0aa6c6d34ef0a1d1040290ca37d5f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f20e53bbc19adf7024e0d2e11e9ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5ef5f6983aa9cd7bd914651af2e71482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf643320ef8ac58e72f3e0f6e752d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332313494cbe5b32afc88c7cb6ee50d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bbc9f2e07f5f42df183a607b21e5b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0acc010d3b918036344abcd5e6e23486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addf7094647e70104b026ceb1ed5f1d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a47be147008f8daa030548995cce3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4522e920adb68d83eb5cc4343639441489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf662d99689111253551a70aa831f9a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257c0cd6eb66242ee94011b2f58190b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151cb486f7638c2ba1047e89a3da3db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3213871a1f2965251e6240fcab20a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55c921d2eeb3210c90c129dda7bd81494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a54336e851bbb2e3d390509ca4e038495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5bf9093c6854255118c1e55ee4547496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda8bfce1160dc3811a785a0ff159d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50555ec9e6bd940979787265315369ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7807cfb8e3102e40958b64a99a4aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e79e20b7776d32b061508a3197089500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e41e69ef0076130ca7995c8b8ad87501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e6a31614ee2330709aa9f390dcf89502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d94f5f749813cacbf9aca95c97b47503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481a217e243511a6b875117416b740f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d83728e52b01e4cd1fb79bd355c15b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc81c67ceda9cd21d8affbd7ef95740506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60766808d5f78bfc798b23528e7d7cbd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775983bb67f5bf8375d66573f839e0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1879e2d0b3bdc17075faabb59072002509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a52e8dfc4e6bc978e03f7db4068e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b11c9e6a43cd32990936dc7b069b56511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9682bd1ab06d64ee028b61149ad320512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f920f728de378de7d5de48a3bd61ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dccce3edff4590ce3742252ebd307514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98150ad252c8c22e3c5a7465a485404515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a092cc7b19187740e51dec57fd4d01e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb378391f53cfeb6b72deb104ebcd7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688ae0839c4792e61ab97bcc739dea5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc068bc570e49590c61e76f82d53ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d962ed5b8bd1d4d684722b5a57cbf5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4f54bc746c235787b89f3eeea624b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db999738fc4e69c6a700e0fea8a031e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6870500315abb1b03c515dd88ed2900523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214a1fcd29fb5ddffc8e25ec7dbc591524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e82f5ff917960f5db11e8ec8179fd8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d835f5339ac5337403947566c7b370526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d267d76eec8572b447d1dac6163449c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b879ceb94016863136d9a72357136528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2306314fd9cd6209fb05b881df584e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8949267837484349756f4ef96889d39530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60431aa0a0107341a87ea83b0efe49df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe6c5db9c8f675454e77436095f7e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe18b6f6839fef02ccc199730643c4b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddef2803a1114cccc4f8011b8589e76534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00ac0af12d2754d7c27afc346e57b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0aff7ad1c3314abceb33562bcdec0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fe5dab04fea25bffadb38f2fce51b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29e0cc0b877b91c51f06a116af63f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f213372b22e1254737ce33369a4e1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f8f161016e33b78fbc0cbbcee053b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0000ca4e7feae5711ecfd78161ae4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f40b7dba8fa0eee006ee7c54698ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44262fd73e0ce58989004a70bd9dab1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25089a6956c13244478dcbb98b6c5ded544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870930aecd9c74c3d07a24bccee25b5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557c0221acb7693bed0355f8fd518ea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d03f3e1931a3901c192c2e88e01d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8d767cc2063cad2c88cb104b53182548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0bf881cac640b68498584e9c080cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9720c2e406f632630ad71c79b28b533550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17a0a26eb97f9c9cbfbbe808ec27d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d231465c05f1cbb62f02a4a6ab0ba08552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b241be1e27ae2c8d75e77b0e535ad3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c936b4c99c8c881942772df16df539554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05dbb6d495f4ba66fa84764b879ce2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee794bdf97e3fb12359d9fd45702f55556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de197c9fc4d4c70ed7222fffb2f43525557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387dbce3fa511a8901c1583a3dd6a29558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6436b9ddbfe14e2ec99e94ed351ab7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb2c4c0b29e1097e60c36a7cc060a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0720b4866e5c58dab47069e7757d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8e8e0d82092610018d7bf559c57b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbbe1342478ab64f4689ba9f62b839563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cfb414d9b059729ddee0fd6db1e94564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cbbe73ae9a87ef3eaeef1dcca444b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a014cd9a7944a2313719751bc2a6dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d182a97e21748deb3e7bf3ec8fad5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8c609d1deac9b973a29908a8dd71c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa9fdf60d4e65d496b37afd9af36fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd9254aebb5f614aa1c48e6828e8d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81035d8b5fa5f21edf493647539fb318571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204bccb57ff7423febcc464e04f7019572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed965f7f4644bccbc5d3f9b4534e83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f57ba9978a4bd91dc2b4f96cfa666574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4eab27eb8e764ce4bc414cd96352a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9e436a69e7e0bc8c41cba7b54cf1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349d0340bc09f0197ab3ddbbcde051b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3320d4a4d5a910df0223748a3da9aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf0bf12af327f1270003510a3b2d08579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7352fe552dd16be3bae3fef9b08db580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771c058a6d45df753f885f048d30292581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281763f160495afb6279dfdb369ed86a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f39bca87f3be4f94b8bc0c6bd03238583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b79d2f945f0114e62547ea1655e059584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5c5d9260016a12cdaf42cb33da83c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b442d7bfef8565a0d7c9939cb24056586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e97a144a6cc5ab75aa3a8587bc0729587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563ff29f4466ece454c88a73cd6d6a3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c7512d7f022e36e82bc85c011da5e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904643471b1e24ba97bb2658d0612eb4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef979acaaae4652c6765cb148a01f998591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7ea29ac11218730a9fe69ba9d52ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5c1e6e9efc446212ccb43bca6d88f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdde0fefc061464868522a77e054a15594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabed3233b071cc374dc9adc13b9dad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37cf62e4977713c971fdc94a88cedf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31aaeac621b64d71e35f366c54039c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736280d48bf4b8e7e92c9cf39d19c40598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e78eb59c501e5854c9804e044b2dbd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b45fb7f27e6ff6b0f2b59d67b24c7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d960cac02e635be68dcc78c28c924f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cf6e0c4e8659db01cf9769dfb1801602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf39d193f588ab161c2950e6968cb6a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7d4c1517b1fef50fd27b5ee73ec31604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3091995e1f41432b7defcd89828ea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a740d4f20a03b5ffec1f2340a0cd50606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ae7a227b5e04907a3b96e90167d9d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0064f053165b2f067cfb0afa6e860a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7b4620a1cecc3ffcfd9f1eaa976f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21aca451cd8b51b61d1826afc9ba897610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc61340b3036a7aef98840be6d10695611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646177830028686d97d487cab3b0efe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5137054fbafb7c6d36a60f237b6dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f6708aecef2f7edd98522462b4192614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95d9e6c7e6c44ee62ed10989a63a57615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01269d3aaadba8ffc5087fc205626ff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4b01285575ab62f4bb60d22f05e31617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2b3716d820fb2fa2094c58b0b8c9f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20852528c50e48e1fe2db85e81aa4b8c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cbd5ee86136e23e23ad3a033ec669620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f805fe05c9ca5f59ad3b89c761a7ebf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f7a7569051dd3c3e322de57491284622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e384be7a2e4766d8490c718a9e388623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d66910f7d78fc80e0a498c44e994e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb9bdd0b1d5b66e49a1f0646449980625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6b58f419e68cbac3c60f51ffffbac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250ab89768832bcf5367bb68e12d746627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06a708f784b344ddff6b9001c850dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22857bd65c068d21511536fc70888d62629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685eb7334c4f2c7c74e0be10dd510849630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde23c28077481882352498b7de360ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e0e22e6b208ca14c08223d1f94792632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0e32fd6c17eced2c3e0405c8f0107633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f745e5657be39c3984607e2e2e0f976634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0889bb087ce847b209eb6eca10fc349635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe9d9705f5074b39263029fc215a4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb667c0c6bdc0b17490d2e882fec769637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f992c2576167d2c1b9c85b6119bb055638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0e7a75f91f7f58ca662a2eb71170b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483230c1264fa5914b98503c5dc82c5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52eb42e976893a49bfc347e44e68a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00250cbfae96cca201faf0ff487646642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f3767ff5dabc97c7f05a2d0470d18643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7f53119832c3afac693cee1ddfe10644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83214dcda0bf5bc93393cd6d042607b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907430f5dfc93969acc0deaf5b20207646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec987c5e6589a0c66946f8b9276a6ad3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4334f226e6bf3b185e4c78640b84082648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666b4fb611ceea7aaf8a773d6cd7fbb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31a868ac58d318566e340d403a1520650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4ac23c8a558fc50ac114361040695651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862c03c3105ae814a86626d9a3fe67a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aab2b3f6411c04da3f8f2c278e514e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa0502a9f7a95adfa92a32bb695a6c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39529c92e455e1dfe27b3bed5eb2714e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d105875fd3e4288f7456a3f3c1c48b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94612774c8c2ab82d9f40be3348d7c24657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202ce15a3dc91fde9cb66c0d1b1f7ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac1790b6cd26676108cc32f769bf4d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec77498983f9a75775f5394b691e85660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc8a237a6b198ed9502f0bc59538d4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09906668e7d17f8811d43053a114f53c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b646c709d663e716611a94ce55fd50663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d3bff3593085c01ffe0bca6e839f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987e0cbaf558877a3ad469444c71487665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78aa38a61d9c500482b85ac7b00623666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0427515e21d16eb75bd6de965135e1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f1a0fab7f092ae6185ea0b3a051da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29dcaf1a509b130a568dc22356251d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be348f0850bb608bb2e7d334295f85670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc230917c9d79fbc2e5325c219adb33671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38ea7c359989ab03803e155430e2b1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96278072367995637bd570b7646de7f4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6060872573c02124324f0224cbcf99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc5044c0db323964782483e43d1f13675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fabc776dfbb7d8c288b71625804731676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d8719512451e1e40f929028b50ae1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916c9fe4c8a614083fcc807ff68dbb7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd8bb0c6077b21a3ca62eaba7176df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d17f77fddc8ea9327bdd7d2972939680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22104709bce4258b24fe0a9ac6b0e6e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe1dcd82dee19cd933f82daba42dc7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db43aa4e92b341edb37da6962f96a5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8108d86747a4664b302fcd183094036684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184aa435e22679ea43c4614f6612d0ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd23d3faf8569cf71d84e219496d42686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c232cad8d5a49ceac30e8fac229ac56687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275f48523dbd2137ce5d5f63f5b78fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5bb50ccf7a75a3d991ddc9302074f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b60a5618f86d22d9f2e7139de14a2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd4fdd935938356a68ce8e9efc49d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf506eeeedd8cbfffa694b4e7000f63692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721d6476422fb75f50e877c5efbed0d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9290ee7ecfe2bc1e686ec8c0f99597b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805be25d4dc8ff5d613e40a590991c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5717aed354eb48d9305d2980f6ef910696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b61f1f947413c7c27ba510e7603028697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d025d7492c7d20b223b1a443a1d81c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a84537217a54e3e7fc3aac7678207699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6199aba7dbe157a26cdf3f69990b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70506f9e4173d224a95739a59b8107e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6721ca208cbc20dfce0845659e212d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb0c649d25259eb76e60f09e5dc7eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc424ad2267b1af6120ecb41864f439704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4f1639106a7947245873cc8687349705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41418e5456cf4a66f106676d72fcff41706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4019eafc3ad2743bb5899939159a95707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582c15a0b0c04b405b059abd369f2d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89893de8bc602ea185a36ee479c36a56709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be77c8ac84e4eee3b25e6471a9ffa34710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbbf53b6a4794e7418b9ad04bc3a23711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6020b0f199fd0d7cbacf118a1bf41712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3148c379f63f0cf89e1049a95582dce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de986443683c87afb8c8f6c2b69869714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03562de5824a12b0b553c5ca7e95043715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219d411a2edd482a84f8536ab18b247716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320a34e8a7ad909fce0076a9e365144717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f5c2b22c683e734907abafd16bfc1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395957d10f82999eb4a503f25d804cfe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927708cc43982bcd4ab25c2a2532425720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f248b4fe58acd2e82d1b1fe96aded1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbedcbb4dd3343b0b170db78d570347722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c72cc92c394939814c0c9d223dc2e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd822ef1e2d9779c297a11375032eb11724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58632359d050f7e2198654e819e200e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb1b27f67db1cea556d1f00daf8c91726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed24a14bd5c7d32c3d9d6f35ca9706727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa94aab6fe18c8c51f0c54c119a97c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7459688e7300088ee8b8bf842065a47729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c593adce6205f6cbe85a2bd92a33a29730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb5631598206ec089a1435f587f081731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f80eebd943724ec5dd80c43be748d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa9ce5bac58ada8a0fa3a89e8a647a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925bbadad213468d370741836248c1b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f581231edb3d8567fcb1d94926de026735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428854c21c6fa6eb64fceaa863b41057736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af70aa625ba8b30867db683e76f3fd0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60579fe8443520b607802988556978738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bd7da7a81fe72a4a413f32976cbda739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bc36bbf52d576cda93bcdc9d463c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1317302ba4092bdefae61bddd2da39741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecde49a2aaffb6ff26e4b179f731546742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50772a36212f0a6db937f76d4cd87cd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24bc2e672007c4c7cc83a9c06e0844744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740fc64a4029842c8652ad146ce480d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15a7418fae2c2336a00c55b6b2a1b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda98391507f3f3b15cd7c6855c9102747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e517c56edb67e1b0c74da9b06d12a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162190d266238ef08e44acbac194c8fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1041758aefc9d7855e0b4df34f5fe80750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0a4302f96288216a9b6df10b1ca5b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66c18978e6fb7e011f679ce289ad04752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6325c94f08e5ffc8b8fcd3fa661684753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab150bb05bdeb444a120fe542f2cc6df754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aadb5319a73fc3723123916f21513e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c83a8b44046cff953951d70021f4d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1e69a0dfc66dea3d85495a7af6145757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab70d76e229464a3769341b18009966758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812af7717de07fc802f65ef109ad2b8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c46d4759c66113c0c0599158d74ac760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a97230d1c84a7ea3524dc6e9be21e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4824abaab4c97c1c019587c6374361762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367caa192b4ad86618eb6d9ffbb66d6b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63f5e97797df6e6d25908d37c56070764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902bcc12b388dc8b552c10fbc9f6dfa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d51b3975acf94ffd0b20639ea94923766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c40af2125586bac75fdf355841798767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>