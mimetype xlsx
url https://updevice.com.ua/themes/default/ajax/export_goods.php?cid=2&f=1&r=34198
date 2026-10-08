--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54af6ab17f631d8521cc721cf283bc41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809a03bed52cc23870ed6eeeadc7d5a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45dcc55130e475e082b33b483118bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2979b57fabad1db3e7e33640a522a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc38d8f4320010e6765a1505fd26dd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927a77c14fab725d588a081ca6da08f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d271b6575130da569ae056aab4e447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ae173efc79fd2a6e40159e7a4d0708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ab13ad6252ef9b43691deff972f869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06f8255d1ba9b354f587657843b68e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5760815bed832db96c634fd45eb7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa4c318398f11c36ef0b739f9ac0f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79432c2f7b4957c947ce2ac09b51d8b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e1ba342d58c6c44c2151b2af40dfb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b304e55aba84ac67c0c29b437b2c72415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca7bb7c23e6e2952949af0cf98bf5e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974668851205dfbeb5e23e98af1551c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0c84791f2fbc0c49f6aab3478b8e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08319aa65ef1875ee40261d7469545e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9157df981f18e86303444e0190d364f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af3fbc947e604f7da7b76d4022ef7521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31287022cb446e5fe073b396ce1e6b0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bb701d802662ecf63bdb95449e8ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95850b801184c8ac495b1db41efdb124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c6d29f296c98382b019c6082d046825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89ea9f8cf37964e7acb99d21685a4a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2729637033f5d05f7ca94621e75f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8dd8d7d85a19458020e42b32161cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab56c1531ccbe5bb5b983e79ce4cf429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff558de8564b667d8274eb6523ef7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a856850eb4a23e7e5593317fa73953a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdf2ef7d4b7d89a89ef908570e3c4932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165175a77338b3573eafe926c41c75da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be692601ee0c4e15755dcdd3297713734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aeb97902ecb602820662b771131b9135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b03ccc157c04327ea148557e330f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3fa5375f60d4dc177567c96078ec137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3a643d06ea9d79cb6ba05c866112838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1bb3c1e98fda7465a3547f1cdfdd139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cc8691a3b5bb97109f807a3c9285540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb81f98bc5bce436901564b4747ca241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575be2ecbf4b5680f4c5d04b92a9d1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2a64a186f08b5effbcd077ec6007143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68957135a272174d0282ce8139ef8af044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5996a00514d3277d783a48cf44b836d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6964bf5215fb2805fbae6e16a86c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb91391e60ef3eb5777a6a09747ce147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076665376609b9d66f8f2c18fde3e90148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae08c7a7800ed64bc29d6641f97fb849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb83b081e22850a70e028de4b72da350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a1dff1a3647c92adbe18f6760ecfa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3b4e435e8ba8c2510e915ed7378ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e75b09651dca279a7afb75879b1ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f52e9507a0a192b65265817b106b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cb57da637e94d380a9200536145e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66618a779805de3fdd99386782e77e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5dd90ea781d334756eb51f8a67f4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078591d053aae9f2debf80655574f2c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e39c17558f73448d0c6e8bf4d22e6059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc5ab8861246e81da63e307024ac7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6274893b83c6c139c7cc60b37422cbd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87e6186d07780a2ae6054d4d1a6e8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14a2ea5acf6370326b72e4e54609a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338b541657f0abdd3e30083f00a4a2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79041204a3f2d1114d237a50e88d551b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b387c1850d374fdb18955ad7f8aa6c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c7267466488bf27bf0bca8ccca5eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7d85496498a660dc933d01a15468968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4084b376d8348eaa4f6566726d5f74d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99605b9edef92692cab732262c92733d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acc5c0e4a165c83ca420303dae4e8471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b227b7adb7aaa6bdf473ab276e04272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bf1357fafa690046ddada7024e40e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013924cc5635a2977304d7c98ba3434b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b07d4a158e482615538498f52300e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93db8ca43e0ec81e0944de617902c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca5d4c92a3b9d7209a10c625321a6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947a054f01932b38b8dc1e391f7025a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdb775ae281fd60f43ab6155a2e03e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f23a77b74234a64717abca996577880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a360f0c928d89505eecf7806bb03a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac07db919a408bd1e8a3ce881816e8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41f4dc49031020c07b2ccb575f083483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fdb28a5b66213f200bde1d1874f0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e58ee9ed28dc331f0f52deee1bdb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7770d1199a5b24937f2156b096acc9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7edc57f34f37938650f67147dc8a4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63c0b2fc5793f00b624d85e188bb0588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0e761252723955e8597636535558089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02cd5347e86bb6ad67ec6ff97ee68790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45eded4180d7698e82d094ef36c7e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a783b200491e65d86424db35d1db392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39035e4a8fda5ae62fcc3a14755fec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083917c040059af0fa7a0c27762d7de394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922fadaa581d363c30452289dd56a8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47597007ef2a0eb3c266b7985b569a4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e999455bdf8338bda216d2b0a806e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514203e1cf3d2a0bba7050b659fc4f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f48557a2564bb0f6321dab3a23a4599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691ad2190fb784e792c8bc4c4df2735100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a05ca3838a6890c689caf78bc7aae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279c27ad5ede7ee322db6ba07e6c99f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170c979d09d41ad465d3d859b10a781103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933f2b8d0752ab204b5ea89f66e7355104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e807f45c984e8c67cc7ee7e3c98bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdf2ba27f4b2e4be78ff91640c8c37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc29448e461bfaffd11220a30aa5d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628068a0c7e04dfba82692b0ee9735d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3f012b2809d8e8da09cb3ab949af6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2b1a0f5ca423906c510e7cbfe031b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d42eb8d4ac9517b491d9dc4b7bca37111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfb796679aae927d94b615c2dc980c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9916943934042b3f37d50028f1f89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d12fe730b4f007fc58f8db1a63d20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2c0a176d37a71173b7beb13c053a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b50497509e3cda38dfb411338736ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7005f9026431fb0d1095ba2e57d307117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee3e10e40b80745acf1f1046d14fe4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5690a2383f9161c755fb87a2ccfead119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d40cadc442ff7adcc2f955cdc2837f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375b2b0ca9542ad393416fdff17f69e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601bef43a60fdbe47e264a4d5135585122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ff3a2ecc2a36d820b12c79179129b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886a378dcd470ef204825ca7e8a2cfb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40279f587ff8ef8a5bb879b56ef709125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876697e0ed499be063e376b4cc8904b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d9399e1b9ece86b88c88e7fc48b55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285925bbb55cf47b8a07c863e0084939128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d0159deb53ba6f2edd1d17c7f105a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae014be281ecd3031ae42bab4695506130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52694d6e14cec10278c573fceca2652e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27ab7cf44f352f85323b9f981c0f9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b15359ff06a30e8203113cbc8ac6d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881203b9fb3c19f39958b07d575c5167134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6589f2293abe757c14ea7d60465e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1d179cd1ebf5962fdb6fa17cc4fb5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09827c1add8730cd3e7d9c986c11b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c423860f9e39a92abb8adf983114ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae56a2251a1828480a988e557a41a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf56ba2b7e33bc311b82cd24f27abfa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7f7ce38896efd9499e6fbac1589c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0aa0a5a14ca0703d29c0458c10b25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ecb065a3392e3b5813823d9143d0d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae445ada0d70cd554976c579c2d8fd6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05516aad0deb44481af171094cc7f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820a8712a5915925e5bf76b3a32a456146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4dbee7bb154efdef1502d954417bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a76bf37b2da0505b0420c89e3bf4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f460b6b7268205aa8f2e75b1307fbe0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822f43aff414d08fa49a47f8334a4e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616b8e21a5893d6f0a24a286bebf2a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616599446d47e5f6679b96bc47e24b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6316a4d3a94e4a2ee7d0943ac4174153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df776c9317ac5c60f1e52d427c438f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e871f3d9138abb06c29a1f64975181155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638bbe2677f8b33ceff1a5e23a634e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8dbd252bc39c6963f1e33a0a10fd5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f01f42f228f3ca6fe0ba6d70fb89f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd6bf1ce12be87d696236f56ff3cec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038008827fa46a5a5bbcc8564abf137a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13268ade6784d40899e4b4a8471e045e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed050a446ddb3b4bf3665f777a0789f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9776717640de6f3a9f21828f237bfc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53f5b18c3daac5399e8b33c62dd15b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70553c6f3447eccf062e3e10690985ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50909b40af84f7513a0b0794a9477c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ce527b41ee5f5c3b2be7b46ffaca1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bc7e9e7f2c1ae470992ad92f473e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51080642fe20480027cb9fa296ba72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42bd7f279bcd7917ff903fbd60c2bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1ff1f5a9f0af59815d24e52a4c17a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b745a26cf62e2734292e876cfa8cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7b5a0250f82c91cb539e52c1a7bc9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ca4142f912728294e83ecdc078878174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad76942ff1b280f7b6d14367fe42ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf82dc211396cf64c24470f1a41f60176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780fdc724e5e89aa8afcbff830f76c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720e5c0df1d177c871792ac152cbd2e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278651671eb248136a681fa5b324dea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8896d31db7ca32739474c0a4d8df6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9fa6a8db405b3c1a7b1b1270acd5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bd5d200074e647859cb81094bd1e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98da2e9d65325564060239a50cea5e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fa9b8f5e4baafe5ce697b22aa14f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921209ebda17446b3665178b4fc225b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f6a9e8886e55b3db0db3d0e0f449c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c369f951fcaa3ebf760dcfdd036b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6b2c9589f0eee441ef2325e19923e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb63122d74bf460a8a02125ec847c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717d47e0d2ce80125c952ce7c1d0a00190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6755bd5636713f5f6f2a1e7576c3b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61337a4cc877e5cbcadc06028af784a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f163a54e6091139c8153bd105100be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4512d553f768c0e9eb8f3c59dd4749c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc7b6a9205d2ca4e52e154051b58c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a04e8758b5ec9d8897923d8461901196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8463bdc3b44008e622f3042d34bb4f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90c5067d7d6c311478f0303d50f329198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947407dd60a0748d139c40b131bfc60199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8329046ae261db4d109257af2ca93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c105deb2d64358a3edb2b745df76991201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b14268c4eaf66b511676f864ae0bc5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044d94cb3c7e8c54d5197b8b8dc7226203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dabf7ac3f28c20a2db089f5c3ced11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b324f8e4d88aad8e9326983f980d5f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a884c675af8cfae7904bb06945e0a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d0f0a66ecdb6badc7981dc76f06fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b136ecaaf3937b49899a90bed09f5b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d063507cc9d0d14607d19ae46f4b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58bc0ff5071b041794af3a347a81d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1159a5e9c745523139a1dbc0f3416211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8046582244d15d5758b1b9a6cf57bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26e742094f6823347fa22a4c25b42b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49639024fbdc03d2e3d30016e0737b87214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5babb98536c41afd412bc57ba0d58215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc961d5e93c513edc0a15bb4490cd989216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689736a44d86bec016fa1d6a827416bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad229c3eeefeb75a787a19d106ee869218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f061fe84e150724b3659533dd0ffc44219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfe244d00bccae7b61817cf0c3b678220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f6f228f1212077e554d6eb8e5e98e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956fa7f86d5f50e2b4fb6538876d95d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cb10f9ca40fe4147d09d6e5caf6fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9ae27d9dd559419f00832f2d1d6ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889a45e95e018bd757ff7c5c7f4c57e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c97a233dc433760f9a1a7d5ba358d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1c4903531d847910ba604b33ca678227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62012aadf6b475084511348ccacaf2e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02d7c05a17c1dd7b6ed953d07f23d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01128984f7c6caa73036aae3e31623230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90e1b07a05c6238c47be93c17f9e31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24818453a5fc64eddd4273b4216f1ea5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e285b94dd8dbcdd58f3987a7ac1aad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826fcd131e6e9efc545b8921695ae38234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b56c0c510610b8d02a8aead78b227b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c830f8ae3ab4787e722ebeba139091e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae12773645a828d7a98c6b7ce87364a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b0814d06f3b8c68d2df6221f88189238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4c44a86998d28aadde66a9c8e9d73239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504aad2ad2c617764b45c8f568413935240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3194e8323f0bde30c2aa11bbad5a81a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558da650cd4a59ecf9b7e66fffde39b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33871fa623048be355285c2ed1949e57243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326cd8597121bf4a981f400ac95a230244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea419b7dddb5b2a73b11d773059487245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1d91bc29e9f2c8e578e7ace7f33b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6292a117cdafa7e9ad6423e8089fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244e3ce9ec7e21489701d4163bb20c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5848a266e5d9a293e99f0f5447333a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89aae2168e30854c5ba9348701eafb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7df5c20a156e6c4889a27275f28309251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd5440ab797459d54b6e5e5cf5c5e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80bebaf427e114956f457a1df3ada9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae72cbdab59cd0d18e4e3653cd3ffea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70bc6b68f25484a2e9682833d8689e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85a1f4de44c32b5d1131a9da8a7fa3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15756e896110a6da31fcdabd8dd15213257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9306a647c6a829c155e3296389e6d96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e990906c08a3aa3b6703697bbb2230259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a879f44512473bf7e57a0275ef3974260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a31dfa1d8b7b092d31d6e013b92bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb1b0392c2438ca82eeed2caff10ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e51535d07a2478cddd82951a9f4c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943a56a9a5e6f0f77cb581937fe09c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddfdf5a8849e4d54964a058220a9cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab573d9bf6e5bc8e3e6fd7e2c9d28b58266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9181ec31842fe946b4d9b00fa5a1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ee16e76df7296f77a5bd613948ec0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f85ca82dec296ed2ace95222c29c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b819ded5b93e2c76c3ac60bf5584b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f87955723251b53bd66a8a0076dc15271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87353f6746126d44d1fbd1c605b2be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddf097dfe4219d3529b4897cfbf6ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3397545b73edbc97ca85829382ebed8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9b83b0422413cda32bb41dafabef1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015f2ccda3aec41178609bf2860dbdc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8b8099a3a7a05240f30627178b96b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0089d39af541debc5cae4d03e911e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6177bf8aa7bf4a2319f350f6144e35279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28200fa4937995b88f5f81e1339a68f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cf358aeef7ca9e8d10849c80f8b6b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb2156ca7bf5836f68bf8892ada851282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212d09be38f7dab8bfd99f4ae21d733283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064102e000e73e126d652189879ccdaf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c804331a16e9ea5b33a829142be1c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bea58f7140d26f9b301d9561c6ed5c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d556937070057dbcd56e7029564884287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106496e773b096ac6a2f965685d633e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d41b36dba627aa85653069155ec85b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734c217aa5f9d66fd69e6230bd259a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f6c377d231b094c98878993e117c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f222894547e7b0f9c19db46db6f82f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff021659995db3c7c622f42ed4144a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014d1a8bc621e524fc8192bd42e5ee1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dbeac6d6c309d71c30e61472eb7f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570689efcbb9b8dadf5240683ba5f06f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe62b21543726e8a0cfa44ddd063c5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e4f65ad47c8491bfc545d4bcdd004298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8e60c60a2422315213847dba903fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84238e4aae68b62649959ccc7968d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66187c49683b33f5065b17d026d3e2e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876816f8cdd052546c29dfd82dd8c2e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfe881b013e81db119888c91152be9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea1342f8571f81ceef55e3746729bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef77e2b1c60b3fdaf82c2285e2a6d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902bfffe21d5e654040e441459431a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977de88038869744121daab4b5d9a6e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b6cd98b3a121de0d0190653b9c323308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ab8819ac717fa3a52f0707402ce2b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900743112832b5f2eb297ad2aabe598310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b778cf5de11ad460b21f5cbe48392311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d067b266b600bc04b96e487f0238b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81bd96cd62c8671cc52f38a2cdc665313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddca47298cd5f9ac6db478713755d64314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee20f8f4bdf67fd21eee946b47d271315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5019a429b0cb23ff0a1c418fed5d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecb3d6503a4c37b9c078a21f635831317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bce82396d14bb505555636741ecb0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3050ba9b31808aeca01978fad46a2ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bc52dae50e2739271cd86e681bc1c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014147dffac57e5fb372e0998e585219321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6c89ff0464d9589cd19a81e6334a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fb76594be79c029d7287bccf01bd8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f41f12542b49721e29e24637ef1a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64b2dbdc6b5b5f4bde6d1d772c80cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5627e7d01ffb790bbf983a0dc4bbd89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de461bfd96c21174ab8a187a8aee32327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd842f2c308a5393a67f2a2f082c3d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041eafafb8f0276bbb1c405c89bc24d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e111ff3f3774c574bcaedb5007507e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffa1d0def929c4c60047f85d0e538a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638383564d030dc4312c33548a3846d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51035a9eda6be67db48a1d0fd344b1f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52ab3c1c05b40d859dcd01d2167392334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8dade9614f6c2899019248a3124ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810159054daaf173021a0056f8af0dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc9dba69d64ccf1f53e69034211807337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a06b1133bf739e394dbe74dab5523338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fc650f686710375974a71620c5486339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8dd6fec5e5190c0bb1773d420f9c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c968e537b06e3bdc8bb6b9a21606e20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a16f150e9094365d470279d922809342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4832e41d84b31e6e817e3c3ddb4dba9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa05fd7f92ce99dc96341a3cfeb9bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46356e34cfe66c3361411d9c8b878f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a37f4e2021a9451a31b030c1301c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b31a28114be4474ff1d555b862390347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e7a3eb73368d4f2561a94799e121f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9eb7d7b1463461682f5ac7deb2065349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb51538bbb1494f79ac2194a17e2665350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0566357a1a9ba8dcb774e12f1d4871351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574c33bdb935a25635d2b2dbc31cbcb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb70568fc6e70ccece3b335b48c9e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d34a9d09e611418471f31651206f73354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5cbbc2e72ba9536adddc23324ce2d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393425d5b1ae4809b8efa0f8d1aae14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455f01350ded43665eecafc5bcceae1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc1edbb57c73964495a024d8738e7f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db417332ba6b47621401973da85337359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241337ee3b65e8d30e23d6a601de366360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e48e2d67772507869289eac79f156361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fff0859341ebf9af7776d1af1d5b02362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb4186b723c3f6bf51a25f1d787730363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5499407f52f081dc8bcfd971e28ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ee00ee1a45a9492ea50562d888902365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b15d90ba41fa273845717551cf108a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65195faa54db3a1335462320ec71b813367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0f848d4f969083585034e4a93782c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e01ce96081bac3fa032c76cac03a5d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489b5ece19ea43c5d0afe869e313663370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bf948847313e3866ada016aa06cb2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6a3422b8bc66386a9bdbb3c3437c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b425d1f592e4e88f5ccc768f0e66b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bb793d0d7f37e7c07ba05169bbf5c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd7d4ce48fce5b2c929a346d0d93c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7eed34a93e64a3e66788d2035db35376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e61fa2e256de4cfd8cb3981736a20b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba9f71b5d6c273558b8a88664e269a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c63b3d3b1ad02abb54460139cec6cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55a99ca4ba207f391bf9827a39f489380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c34cd76aeb9fe23ebbf87a66a7f74381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73838d2c77718f474e2dde8381f40d50382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557bff4893f347d4a1593b42fcc915a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4301d8ebe7ac5670e057c9a9fd6a4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cb8bd23bab8e0759cdd35695feac1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3019b612e6c1f15fd325e544e15c6b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3f38af31cccc20b6740792b11a469387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85150d40228e2d2db1dc828f34e356388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab68ce2ff7e21989f7631d867df5f36389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcbec5f47c67e5f50c00a2f4afc1f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198fa5c7420e978619a04c5100c8de8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce270d1cb220201ba27c5f38d0c98a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd76667467c6fa2b424241b79a9c6b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb4386b0b3ad5e17d4f230ddd795e6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b7ac933967380d22bc77834cd03c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a111b5c2814c1fcf93fa2680bda1fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806cfae896ea51cca9824e21f421828397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad85e75bf58515358e4757db35215e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6974e6f100cf1d607b7498fa2ce8850399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb5c31fbc153b0a5894525caf1d12b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9c248f9bd7dfe88bf84b160619280401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce8604ab3bbfeacc4ee9797006e36f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d62f95b773389cfcc270c7fbc6de01403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9313c276d4ea0b870cbd9d110dd0b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342a8c9258ecaee46ddf5bbe8d9b53b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827c8bdc488a0c8d7e692cd877253fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a926df79ba82901975d55c0e978c6f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5c62aac713bdf2c209a7e42d08a8c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ed7abbc0ba460f4fcc716972710ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8448a77c49d27b64c17efe9ad106af1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0431f379762436c95118ca1eddc1f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d6246ba53856428f3cfc9e7e44e7b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4005c4918218929845076ecd516f35c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ee7d093f54a2a0930dbb4f4715484414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7af6f41854748bc1f1b0c9ce006b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f68d57222d4df2d517d0e9d73c814e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aee78a0ddf83d7af8fddbf66f8d30e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae6390c368254cc7f93b86c8f0a89b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5de2c31cb67d77bf805d6cc6924967419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3601ecf0c2a68a9e4d79c781ae55076420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3f70c8b5e0347f9b8c447f56f333d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b180b30e3f98e7366b143e9e09004be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc094c3fd540f67730569ce8216026423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927ff9cbe38c437f5d61fa74669f0c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ac49449de7614c4c82fb4f4fbdf8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14bf8e653dcb10590fa22deb390ecc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190630323149032eea13261c70f1e8a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fc9bedd95773b1760f06d1df40806428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465c96877b598254a05f2aa849304f9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335de42d8365d57f773a7b850e3cb8f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5a4d79a56d6a495a36c393f1dd1b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1a0f15e05721a91f7a0eddb4e2a30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5176d27b62a00b9877a5e45a709d763433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247337186e37cec82f8189b5422c9550434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32303b80af7424242b5f17a5875a75435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa6b5b4cfd92e975f0795c141db087436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1526e967f5171f538ba24669f737f70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a6db2a16c0dca7650e27e0e85d38a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f347dce681c813b7fe52566ec969b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cc78574681d0215e242956b472c31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3de70dfbd8bb64ccb0a45e2cacbcc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768a8fe9c4951c3d3edb2788f2540ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d07cef81621bb93d93b010424a401443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0a6d2e36806ba5b5beff4ebb23ebb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f385de06f65d173ace6bbc2c89972b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd170d8508421de1dbe13645bfefede446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f10ef6548c99fdead6fa1ae92835f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b9474c16097b2e17434afd631160e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79771e86d4746fd189d26c9f300025d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42450b03a5d0674f9d49ed6c0707e74450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382952668aaee954f5c901b62e98f09451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584de43d327ea7f8c152db40fea7400452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844261d7acf5f0836671491c428c2d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59951d277a007164d14844ac23bb4876454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031c24adafb3ea23632ebba32dc1031455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefc8eead44a2cfa1a0cb9cba7bc356456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ca85de9b18df875f2757e60392892457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147e989673fa8528bd003f5667f0092458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35e3d65d95c86be44f36e51b6a6ac4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03655ae9b268e376afec3eef9ae509c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4e6f80f522fc958b9264498603a03461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed962f8e8fee31117a0b822061cac7bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d191105f52dd4a39006d54fd04bf6a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6a72540096b69b58063867f1bc2bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235671804dcb2e48ce388f20f92e7fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920185944aa77dff2a937a00507512a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2951de69ec5216bb878d8bd8b767d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcaeb73e79b04cdfd18e2ebde299b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab381689ad6d25c4fd7c27400acf1b47469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20672995c0d03ce01a7d0fbbd841aee8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbf85c813b1d11dcc04ec6af1a4ace471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04d98f4b824d847c2686f77372aba4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ea203d59e913051af235b1438a729473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fde01029d0df106fe0bc5d8674e3b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a6beb112c9d610ef2dff92817718d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da926ebfc2c6c74f461f5a2be5906b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521a297b6b2e0d9dd8c230dbc13dfd9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94ed8f7f369e4b3d79a84eb143784a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc1b61251a0de212a7d7e66ed0bdaf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f728d73995e76e1f590835367c325480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed169c6aeffcc69c306ef6017a0eb291481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19cce9f5b0e5c7ab6fa97932b1a07d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65246fefc4ece6de06b43ba929c94c75483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983017bc3b01182e44a1802c7ad1b03484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e586ebe178c2bcc20ddfa8945760f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6252425babe6659c406148f97f1656486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54e67517d562687ccfceeea8d9fdbf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e358661ab2c6b9d06aec203d3f43282488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debb6951d86768c9345655273d1f5ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d8ca0cf3f33b8e87498c9efcdf384490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc89d0e8d2e8e29489b4bc43e4bc06a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dea5106536258543e9d843ddae303f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa4010739c20a67d448dc7e8c70269493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67a37e44f18118f73e400b5cde4555494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ceda524d789f0ade33ac19cf28f58495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a73b86f0679a12c70901c5b33f9b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967bc5f59b80954b89ad9bf88fa0d27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20129582fbb25cbeef68f45d08287ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b0f347e79b0fd547dfb7c4c181c7b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86d2df902a233d9d26124f59270f1b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5061b62403380f8ffceb90a47cc85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb534ab1a985c35b3a38adbc96953c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba809b9f48b38fed70485052e8488d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ef10040bb77423eb501be5d8e83eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79f9b420aa6f36783dd0fdaac7dec7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883ce88453d10c11417f2534650bd7c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daa21cac6232e54a7253181bebd83f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe587e7ad86ebb5f2743aaa04056b09508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ac099f3c4157651c69391014e9a9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a23c9252f1b202f52c2a472fb3d9f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd154fd8f42e7ace3f39789acfa046511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4c29f9ad558383c0627f49a047db0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05565b89155c21b50443fc5d9bd575fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074af296954823bd2a662ae2872a97b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdcaa87231add61bd2105848dda971515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dcd0c2a1f087647ce537e7c623d24516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa1b43b8f4729b009dc3672fbf9115517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1276c9ddc002aa8ffc841dcf75c4b3a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a268788ea8cd83a22458886cca7560c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3d03de5a07deedd43aa8104f137f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c571f9bcf6bd222cf0d6ca62eb5fd11521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34adb560cae71efa7f504fee4d0994522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa10d8deff6f1d4b698ba3194486479523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcd8e706a3f23b8e9368d21fcbd570524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dba532dcabf1efa111d766697cf82525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde49626ff79045ffef131f91f994c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105476846382185f82a18f96dd6fba37527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a559efa47536f5a7ef96a1e615fb2c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb965db02b163c76a2ffe7d4fba8f75b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9c7d39f3e28261ef598af7c5ddafe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bba592aa71c4f72dbf110288c55ee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396fe92ee423031609424b17c6eda36532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f1ad8ffa777da7fc9f7363aa362ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd184bb555e3ba7e4af25328452a1e5f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d3858902f2b19026e8d830d929b10535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720120d39c412b22b578d352a6b8e3e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d49144920e4a24bd63acf9aa8a1a06537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6c5fb593e9421a7e76b653823438c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a591e01ef7f6681dfbfbb00483f6c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92294037d899f75192226980043688f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8453fb2465f2a66a1ff720aedbe3ad0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd8a0c323c17af6524aad9b3463b86542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c8ebc960fdc99d05766f7798ce961543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddce6ba22ebab05f74903ed5b8d49a2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0a240fcc49a7ce35bae8c2bceed01545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319c9a9e9e887d57a30587cc56aa29a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f1cf67ac7ddaa41bbdc4d1c21e4fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ed46d1b46b9a0bdf6eab5df9960d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d63192e4074ac1c5b1cc814d3d5d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce24da97a8ef65a347e5da60e02113550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9570708e383dfbfa503c0b8da2ef4c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07211c6c8a256a36c8c6364d2493365d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfe30189cc03732c3b9cc238d4a677553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfb46f12052bdaf310c698d8bf8f7e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca5089d96c4de530e1169024c348e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18907520a9e4bfb55654037631f360556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb567b32af3eab4bb50b4c328fbde012557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aef3e5506dd1890a964ac9c3ec1222558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b5a6f4bb3d61e572e127e734a7f12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290009974f3172101bc44627259284eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2499448aff6ffb5372d1a2e19acd35b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecee7099ba558c2fb749fc6422f159c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a61ee97c31b8b8a7fe439cdc5f4f0e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775e8115af4b657f7cf9e17882b0b5c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b5cab1fc82043d3b90473635ad0f1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5478541a3eec734af2e4e41dd05f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459616976fc800e3ab83aa05221c4e15567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eae27f3bf50e060f43b7065aa1c57f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add244cf6ea28b9dab4c2b1acc6ee5dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08995a6179cff4a3fe497cff81605278570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676bfbd765d98cf00190c014a6330fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a77ce962e26a4d9ad3bb7e296d923c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6c4d2fb02eb788cadcc88082f2381573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b595d9dc8c4c6327a0ec0ed03abba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf13893673d3e531d358af4fc7dbbd3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97730bddc3c34cfaa95494e38c6be334576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5a7bd2674fd5887dee3c92b2ef3d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debd9c05af2ba9ef3f5e035a450d67e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0286cc71e101d3a123310a0b3c78a52579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902b7fa2581fbab5d67b0527a564d0f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efae73bb76393bf60ae42b88859abc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86103008ab564d579f47c4e2fb3908582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f7a6dde163f55ef44e1dbbb9fe05c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d078785a6f2fd8aa8cc8aa372c326e0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee10345372f5466bb697b83e9d8e69b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2234b3fecd87ba8a28813684b862ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525e6e43b0c5edffa69fb8152909d25587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e01d69c489c44f2ea1343a714dc021588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3650ba193de290624d96552d5f4f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d7df34f16844f1f99968d60da98fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44270e5c610d927e75d39209ee2437591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7ecd175c7218c3abf83990d69595a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d7912c795f3bfe872dfbdf5868997593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577c54c1de3212836620731ba08a5cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9788a94796d55d57d99f9d3020f190595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ae23eec80c273862d233098fc83b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011ee453969994b395f1dad50e5cb77597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dff36a62b7d3cf818c364e75adfd8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92314441982ac7336f7d50444728ec1c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e1d4e2fca0a75dbfba6d1b65ce3af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0755112ed1e986e008b614355d44db1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb4061519457f609cc23a2027d48d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc940075afe34c05bb05568f050e58603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335db6276ebbac1208f7f00e8c4d770d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54df422defb804020c87dcad8fe059605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf87351dc0ce3136f565d3a4680f8d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7f9488972a4d2836b6f6b9f3327d4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f6016e087d14cbb9e1478d312895c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c88e9a7396b973153d4d59912dcbf6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797a18aa317145763f21a520009f43c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42dbd1c6e85cc9fbb2dfce9a0ba9d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406ebfca2e6d564e93d86c2171141b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10a3074158c6b065fd88a34346911d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7b46bfc40f04e5c0fbe5e5861d4b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2d84b28d767345d4d73dac637e373615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fa12a4e965ee915eb27b3b2f36fc5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e745b0544e37636d1215fee5118fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08c03ad4cb33870bc3c1d36e311a99618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858200d9af0c077c6dee31346d4f9f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7224fdb20081de3f0e728411d1036be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd1af05c07945d29cd7c2287cf5c30621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91a307b4c9723b7edb7a02e6430622622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e202bd1b66c2eb8fa1533d44f531f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89201e0820b121af9a6535283af0d6f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd9bc812ef94aee64d316290a44fc1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8143d31a9c418407405cde394f82f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227d77d535d73719510f4b6ac88e7b6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8271be9f607356110c7fbeef0a51f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a364202c4ed495a67d859858db3a173629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73b77ecfd2484d7d3bea8f2b27dd46630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca8d6dcf107e0fa819eae093c029e1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff7158376b888bd85df4a907bdadb3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89287cd7626ecaa64c0156249071ff66633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239c6b46cc2ba07c9e6d0489ce06941634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f46c70f8a6dc4851808640934a690635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1702a4149395c67a2edc648aa6ba85636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7c08af0cd3bf8bbb18683f41b97fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b4bd90ce3f830d0e7fbc0ae52f979638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053dcd8c2065fe0cd3d4681a8c66529639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70649d6b66f668760fc3eed7f6fecd70640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13e55b0ab0afac4d8ccc2c68681143641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a9cf10ab7bc4f725b52948e00636e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e5709a732b518be4d6fc41983ee33643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a78ce3937c58d04ef651101b351aa0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7f33984a0a7026eb473250bcfd09a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d0b1a4edeabe0f1e359f82ecdd244646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eeefef5ee44c24f04501f61e11d9a4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0efc6a89073467e149de9e52face78648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021bf7c57c4ecf8410ddd8e37fd43da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e49096c3a5241335788157a6e2b61650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbec56f0dee0053b1077a13bd1bc66651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8044104469ee9bae3f826f3a7dff7c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cd47252fa39daa450da472e9ef7c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2f71441f9dd7cb22b9de6d8ef1cdb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfd02857fd8d5d02b768ddabde78ec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf19e73987a432a9a93bafd990f53e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f78ac404c0639a40e841bb5f2807bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2a2c8805f410c6265222656a5f5bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799aa6f651f51c6871bf3b349e34ba17659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55902810f70de6fcf9821c9a1491cd8b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9061b5af79c6d5fb87ca118710728661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbddccd7ac90178dccdae5927cc5b4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e9d9ec5903ad457e015992a4b0d18663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715189aef6faa9a0af51ad82328b93c6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86630f7f482c76854106dbe7eab2c82d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aaa7196f695700b10eb15520d56ae7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77419646834b5225a7b375591ed160bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd98a62b81e677b74ef14cd6c7f1f59668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8c7da4939e2ade67c0b2191813188669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d6a2dd7f2b6212be8dd98e28fc7b5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cec1a0684c61c3f4f3fa7f1aadd6d7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8109ed87f636cceaf4f9ceae114896672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8ca4d67e3303638d05e7eb6149cd7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491e42997fb6db33784410477936461674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bb9a940e07a7bdc9e1b3b959ed63a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0310b5431a9ed0e955195c6c0feb465676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0887d310ad180d54a57144ceaa25cfd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d84301875e0365e79b511167908af678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fb0343c6be6eee652c85e55e1b46d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7b1a3e248b201e573284afebe8846680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450032d2b7ad117067d62df23be0766b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20405b7416285ddc5d5e29d58bb326b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d54c09fbc9e057cc13205767dfb58683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db339c57e816b84e553040316c30132a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a535ef69a8875f7d7577ef896768b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5c0bc268d92efca1aec8bb4c6d63c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bb358a8ec1888a023b0a1892e46e8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b466fb956f56e9d88abfc2e0af108688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa0d72748b7335a56f42b6983ba02d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162123a639fe6c8fd1f5a9ece2af571690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894631e33c4b3af827814618961ab0aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6edb69941cecc1e8e3a374518f2cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959937a874be398e8894f9f8fef2c4e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83f41de1fe8c7ead43eee26cbaf232694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f42ae7954f7b2cc9057a12f9187096695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa77464db5623011d7af0b3059ae3d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc03ad7ff0a140a277ed16b52589e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc43c3682fc6b287a003db63b5f1c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39e4d145bd36d88275e3415d70fe59699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed942edb65c843f01f07d1dd8aaf958f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d029142124a5710a822e6a1e36a75701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037fc74805efbf1c4bdf165252ebcf8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a694ac42f087a4fa11c97602e69d06c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02121fde82bfb2efd1cfee714fcd602704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8db38fa245aaeb49ae4d74d3a977f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b2cacc907f6e428de41f569cf7a4f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c64b346d98b50ed9900b832aae608707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188a78ef5b649abaea7c14ce15188e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c208dd547c08d1a2b3649eed29cdf9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59f643a21fb9635f53ee498ca511fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a8e282a4f7d1cbe4f491f6fc22348711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afef3d86ce08940064cbf00b522ec2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992a796f77af13dbeb3d68f0f5ba60a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd931dc44f0ed6ce9f2e0f766006779f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d8a309db6aef216c2a01479f99855715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c2850f6891cad004599f3a9e64658716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951dbcd3a72bf9a24a40e921c9a0228717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4fcf96e72d2e1dc6b1892ad1dd704718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763abb7060b957a383237fa6ce0def0d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d56a8614e4a628a7326de1ed334ae5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a88a46aa91c5c7644e75707ecb9b3a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db85c7c87df4f1da9bb12a672c0467722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df6c70183cca9b74ceef7d84143eea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d197aea232d93d3684e46f9de0d12724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af594993924741acf770f0f91e09c1c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2922b6e668f0464d615a8dbb4436f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1916f7e3b69a591bb0bdef8838b58727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e18195e8c54459bb5dd1ce1a835ca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68377a76242ffa56e32836ae1ce2bd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef03ff552ec8ea3d4e21d30c6148ab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9fef14a050932bc5165030ec9fb8b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c8272de318b6ac63ce74857e845d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d1f7ce5a506a0dd6f5cfede34ecf7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae89fbdd155f479f4287d6f0c1ce8a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e6163f03f02cee53f4217f1414328735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27310bb6b6a3690e8379cdab0d41a579736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbb7c27122dd915cf5ea0217cee752737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02987f0c65d2c0a07fe47f7f70a579c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12471fcb9a0834d54bcba3796b049335739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b403a58b39b1c51241f00adefc74b0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f54f13c9cee149ac77d44e6d5bb14741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e5babb230eb9adfbae18052f4e41b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f199201dc5e0a1a86467c2e7502c79c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0148c442491caf2629681614953962b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bbe7171f2bd2b11f02857a4982313745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8212fb49dfa73544dd9a2a826c10314746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6ba86f4e09aa85ae588f7888a4ea0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b2bf8bb205750a8a2b8ab7e48aedb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c3293c177d06a32a350d833d98641749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10310ac47563167a16749250cc7f20c6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f7c6ad6f684d4cbd7adb796796f12751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f6c89123bf088ed7092e83ebd333f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e486b3bf3089d9986b250d072cfb500753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733aeb8cc5c2769708885786ef25b8f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235c8bf30de45f67c9a48b3488e6b52755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d6a8d2841d18852b2b700a7135654756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0934e59b0b925e5f9d2b0fd767460757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78554cc051f8f3d8e3c2cdd664888b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66271b54f6f1799c9547a4e53115dc28759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92787b4f2d82b8a6d3c22409891aef03760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83727e6877f4c1f729d643d72ce8bf3c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eab8344d612a18e03910609f9ba629762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c65b3ce368a69329e850a2489dbe0f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db2448763c8be0f4a6b0d5c9a99ef0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6c8a67b9428b56420001d29a5f9bc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b6deb6dd591d1f5847cc4d70e7483766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e19d538db16536f775d32f5d1cfe0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3156eeee4a562a704322a7bdff868768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7f64e58bc530c9a0d6faf8fd0cabf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ead3cea184feb3071f7e9ad5e2ad4c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b70da7daa62dbef0975f773cadf022771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18750f2f55bc76939e76cf7c5e275e7c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4d9426f231ef9588035f6d1331519773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eec66ebad00a1fcb7281482a0b452a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0831ade8ea79e175547b74f266d063775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde563e8e6369cccb5d34cbf354dbaa3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758e1cf927653ce207e2a91a5dd4a9f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558454c352bd9ab4fd0f0dfd2842084778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefb7ccfb3b390efe5fcdd4e65f090d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79a8eebab8bdbeba1e2b4ca3e85bba780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8789d8196669d9eda7ed427c59e5e2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b5630acd44168931033fb44a9f8cf782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f989a53e77da57b3fae2dcc5dbdd42783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233083e546c473b266ba46128a41b030784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393dd14f741335140b222a9de2d2c4d4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f84fa2e69d3ef5ba24a6513642d14786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b08641093bf820c2dbcb8f7f217a9c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b4f0ef9414fb52c268320cb23d063788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bc9182c885a6f72dedea67b7032f2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2a977b1338f387a0237c54c97c470790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be080267089f25af75b2683bd753d3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfa481561af8452099310d7b7d9be1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e934dd03aee58ff32452ba5d855cd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d078d35cabea0039cf813998c1b06794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974386422ae9f0461a539e5d92512d72795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75245dbd9bb7764deb299b72934496796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256139b6cc7f3d1494797dae38152a2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886cf2cb0825c8356b5a8ee921b4899798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea394ef197e9af71c37f58a27f5cfb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f38be5a2d1437f4e61191a3eb449b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15095cf7b0940ae12c4e9818d6f764cf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e6a678abe73bc0a044293be9c5363802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b7b950e24b710416acf0aae95ce6f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467630f27906923a480daa08300d2af2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f384a643cb09de9b3d3e27e3468d8d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c8c5ed14f3b8e566bea01afc6cc4a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc2b24b8d805a2dad3e965f5f7c964807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fc4342b888aa383af02775c4bf237808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098d3f137877840e1a5fe9bb2ef7f35809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ddd4615be17d2bc846ea491f7373a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d77009c60ce1a7e98996cd9ec601d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85487d4194f05e026125f7939eadbf9b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b6ed671d99b0670eaf8d88575efbc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96ee3f97a24905958eabe3d5175e08814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e0dedd202f990930355a92ee879fd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5ea6d68afe7d00c225bc1c90d028a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da444f17a3e9f899ed1dddd6aba6e5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d105f18897d20f104aba0cd33a9d7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce381d55e2aad3f8ec03dd5ee470e78819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa760e8b582d20c24e7b5fce78e0250820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1226ce3fd31e793fb3644d4084e64821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93818c77001781977068a485c0d22241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9913cab6f9e2dabf230682e2be6b712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c4449139cd3aa97a22d4a46ce1d633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c442886102c911525df7ea442a6f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631e1d838eb04e9a7f09737f8d905235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7178cc96ece7d92cad197378fcec506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0a4541fb61599725f92c6998a24657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38352830740b1335f9f93eb1176c5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fdb461b2bfa93a931dccbf91c3a8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c322a29b82c24fb429829b4bf068910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e3bc2a8de8f4dfc37d5c5ade0d7ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed5565d99886608f1c35fc65f330fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829e6c016c686d9342193d5cd6182d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3829a667ecfd5d3ef8f39ed3464b7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab662e7629ede3598b51329aa623d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cb7760c5e3e03594276c52663ed3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3a17112fcc45e04b9516ffb5d320e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a108db8602d3d6771030022939a34318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593191f1573e304e81a81ad0a4cf33be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b041cf87747489a3c57a09e792c171320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135ce4bdf78dab932c7da1a58c1044921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ecaef34c82045e3ff34fc4450e8b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a94b503dda2862dbc48e4f9dbd6f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01558c19dceedba2aaaf7d3e6a5fc9dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33377af05d382337ca7aad3198023325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60770a6fb3bb5b4f583a394baf2d9f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf1705db20918dbc08316cc69350be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe91b1bb2836eb19ce164088efd5e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4902085e8ee15bb291de024d71d4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd27c41bfb55770578ffa27d893d19b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4f2bad707f9e2b11f9eda5f08aadb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae78daa8f38951ec253aee1395aaeef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95e91b880385aeaa0d7b39a296f97433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da914928fd045212664a0ee6cb4122134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d1a7bbd275ece97b582832cbbf75a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4cd81833b5e0bdecf4cd41753562736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fe473800ac13e14f8e255ff45590f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf552fcc86ff1cdb242ea1f8b6f4b3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d7bc6b05317d0c3d01a25c134d18039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ae70873ea618dc8345777fe8e80ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b290188d9d5b0ba77760967f7394b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40a5e85b7b40cbf4dc25127127add742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846453adec3d61b98f0481ac93befb9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e09c383ad6333e2858723ba82951c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dca0e06930bd6d79e0c22dc12fd0645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98d9702a20273dabb9ceff756923d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5017447118b11b218c79151816b8fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cef2ccbc78ee64cd912ec93d6b1d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6971d4b5449084696225608c0c04f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fc2cdc05c488448acb50f92a3931a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f0113431dd16fc2cf0a8aafa7e22251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29738ac5a011ad3e7f749e73557a668952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b10a1c98a2ff3ee6e4c83ea1095f4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34399183ae8f40430a50c1e7d4f2213054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5b47a0260156554e9e0c8c66768d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2032280941297a430c6aa30d2ca5ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd8b642862bda6504b4d59cd315e9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d742fac35162744a407dc3aa62c6458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5deebf1adcbe0a9d6def616a573c6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fd96e037ae198b473335270c38e8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cabf90cd7f64d9f58bc4a78d9b9a1661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72f5473c4cabb7b7ec4e563c596a6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093529e31eec8ddf97a65c60aea9fe0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0348501283c4b03d2ad84e77951f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca401e789d684b0758958720226800d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f3917769170b544ab6f8f602b49cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa333ee0d3ab6a3ee53b2c6acb31dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38de37b329867d508a1cfb98c19c53668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0f0666bbd1357b34f2c98b6813d0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c08667dcd7b04b9eb37fac2ec856670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b49e21fbe01ca643f88dd7df9ab0e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437bb83be00f7182e7c722951de912f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110f65be44db561a118701bfe31e96a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eeff4ba09219749767113fd1a66bfd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dc444a179f3d86772f5ed9eca64c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9622b45ac443dedbb73587f2c6793076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73aa3931a09b7c9ead34b3f137b2ac177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d844ad4e9a9363b18818666cd19c7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e846770a69dfdff3d133e2a9ff8ec979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc8f4f32c464a5a652cd2b6994d4f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a7d5f135e19725f9e1e72321b17a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e29d5ea6249acbd716a7e1b31665b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a818db6bd0af9b686608d740bc4dbf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ccda2de636655b2b0dae27b595c0a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053850cd2cfe477433192917eb25e5285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a016628e7de06035032f2e17947810e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749005948c67c5e66da321191da3aa5c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f102f3606b9e19aea67a024552ac488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c145a3d3df697b5fb8d272f130a42c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bb09bb0d2fcd6305b8e6a51606d3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee28e031a33424ab744e6b1f130bd291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9552474de6099d060d381f165696192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4402ab0697aaab1f47b635dd5a03693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38907782bdd7acaf625dc27964701d4894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078ca92d2c781e294c97c07e16fa8bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15b5cd5519f43be01099b02a27ec5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46150a97ca3b98fd6a7dba0480f93beb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d965d082b7e3b498b46d1e40706b4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9d79a7d1d372cd4ad2c3177aefa3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50343329a50190d3b1b60354f43afb18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d9419f09098fe9fdc3069f02de366101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8046e09fbd251e333748e320ca013f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae1f14b5bae924dc6d1d097a2221d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1f9e38a961de028c3cfc4c1994d10104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e998caeeb1109c43939ee6ba2ed91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401eae5868dc7efdb25512e767ddf99106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82f47598b4580effa033c49f033d28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095395420ae07c17a3e125a671197765108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44072cc536466c8b075cee08be00dd8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df81d99123d0561d7e4fee906496951110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88522a73a9fd6256e16e527c1286d35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390275384c7f63251da6d0078f6c1dd2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d832ca7251f9448c5e0c01ede0a260113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1da264d87e4d2f3c12741f8353b82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95c9d64f107fe4d37f9d65d12ff479115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1fb5f91b14dbc52429c440b576a37116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959cbefe76ce33b6dd9c566661c059a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa858055ae3ebb3c97573d27b6ff8015118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577754e7e4f8158a9db9e82977be8ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53971c074042dbf71c1c83ee76820869120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797df7fa53f140cb1ed9ce01084e9fbd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f142935e48e9400d8494bd917460a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d10b75c6ab227fdfb73aa649c13add123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fc0c5fb9c1ab36671e4b43bd9afb9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c68bc0d98e5af074c19405ec53dfd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3f4ab807712027a31125d7a13db1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7285a7ecc997aa318efe9df29a6a81b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22abcc1dee876435b6c456dffe2162128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a7a3e410fa7270ee3b161b05e09ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0d40ab7b7829d81e745c6f6217fa0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f8b397e4ce9c8571ae719a5a17d38131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aae73ef84595e80393e3e09e3afd6e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672e166d6379a5af9f984b0b914d7a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e22c536e845b7ab0f87ccd3403cb0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce780c2391376da2b6463487aaab0c81135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b83adbd9340e9782e9b5e2bd09e3ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00d7d8b83cb97d275ae7008eeed6ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a336ff0005b27e8083451934241d89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e302f248881fce0e94836455db2df1c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf979ab7f0d7645c810f9cec4ba4e788140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3460561d26c3a9379fe0d6be87068d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4e3d3ba3c416cdd3801f13e392501142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7c0633552ccd6272935db74af219e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ae4c47e5516825e1cd490f2c11bfe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bae29756ab17edf217522825f7fbcc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f178a90c9439eb88201b28de463f311146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c04c622481c032da9a686990d8ef72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d244e4a12f66174f0540412133a228148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f6cbdf73c5b9a8a0540793c7398bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442de64ec9cb890c47ad2200bbfed8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59c996b59f0ce09ab760bc7d71bb5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88865061c2b37ad06c4d96b8eb4da256152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc6c9197e7023970add5e08bbda7c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09c447109b4c407db0ebdba5f850ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713c2289055579288e2b2bb762772c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920100bcddd7d29cb4590dcb7f41679156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbadf0a43090543e77783c6c8a8a1c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90f606f2bb8ae3ff9b52cea040cb11158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210e3721d37b79962c642158b1d7451159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae935d6a99edc257593db347d3e9d4fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdd11150276fbd7b0effa04b1a732b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da5adab18c57ca16c6c5adc399b8d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d357c40b043c990c3cba45e13ca31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae765d1dce46b3adb356dd219c9e88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0d9b5c380f767246aaf8ad63a08b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d9d7c7bf1e1627b555e17f6d90efc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40ae6cd92e28bde17a242c5ccc9f51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf92ef97dfd8e0b6de01eb9f10a6176168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc3524044b302a3b98f0248987ee04169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdac0983c810084ab237d24e2f6579170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812ee2aa0b0064891cd39eda01ef7ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0c45dc7de87e573a8968b8aa1e7e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371d8264bf1608a62a04874c85e8a39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4296e042c9f9e3e975e1d4bdc3c4f0f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4124b7fae2540a1eea751d8423a233175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81315bb7b79572172d4e5865af94a27176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e491dbc4fb1ef36fc4915e4117b7c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94185ded257da55b8f567bed0ab711da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9576f9ca1c7bc713efa3f4d04112f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077ce550819029b17a79b1ade458e48180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af68962e1dca13f28c11afa4dbcb17a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301d7539bc4c06a70dc607827708515182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb896134b6cd9246b196db341946391183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fa01fe60e565f62940e43b374f24e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765e6b150e73a6be9afaf284d1358ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de77bafbb266b3c780a30b128f9b2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17f66acffbfdf3c2c8ca91b961f97e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f585df6953252452682ca37363d5d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d78f7144d1880f31351886a6c5a7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338193c5f7aac97dcc13f982ce324ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a847b0013a117bf92046a16b8b1e21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662577e9c772d4eba81dfacf792ad973192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3a8afc424ab46d8460c1f1bddac6a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3334b0bb87a7ea36bacaf21140810194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78044a8a2f65672ab2bc10b29a1fc3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313f77e3425b43db694c3065b2c8c84196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8798c3e44ac325e6f95147a78fc092197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e1c1e890eb83e1e6dafe78983be1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be68f357a91eb0a1fc5ac4ba6cef198199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4eb7df427fb3499cd9244f2e8d7758200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ff24050df48b902691f7d864a80f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2ef1800458b32ea8c2132069761a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f360d3d881639e3d8b4c97a0cc5c77a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dc4bd1eaf6f399ec77d483942b152204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba6f20687d92a6f6381ca1ca711294205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a76f376bfe5ad4650deaf417b6d75c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632ce517f5c509f4bf9c68fe417fd09207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dd5d8f3438e0090f56b2418511486208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd973c8fcb4b9bbdcabbb45a56cb2fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f410f7bb2ca2abbc10ee92a9efff7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fe66a58d378214d51c5eed6ebad19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2488a11bbc26339fcd82ba7b3104a7a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79afb7b216b03ce6766aed228485e00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53f105c44643d17105c1780f9f47c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c943ee67e115a698ee7431c8cbc7ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d345de6596f8bfe9243237927e147216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476f9b8991bc0311e90865e15741ca2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2fab26562fb2a18ee9ff3a79a573b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda734b588adfd5bafae1b77cee01ec3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94454976c186fd9d2f55e3b0e531a9fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173814d4cd4baa25208efeebf4f30f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3962f19e788810a2a7692864dc9ac2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce179994ce992e448acc277b2b4562f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4fac6b95642c404e2fafa6e3c6c78224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab07beabe266db0550c6b367051a04225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c64070843bdf5f86feff75407dbef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e140be28ddbd18cf42efdc8a4eafdc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335208de6840f43eb169492bc1cc52f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49571f7c708c3904a38db901efeac1a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155211a281a1bdd03906d00990701177230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe273fde7835b5c46d8e8b7c3f8794da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899bd9114fb66f4cc6b7deeab2ac914232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba573be690e69e9c7595829b18783c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d23f9f68d6587c11b45d8733b9101e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775152bff09bc66dc852670ce5508f53235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cbf9b443fd2d3b85350ee3605825c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bba563ead5d80db9d86d07c8aa47f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1c0dbc50026bddfb369f6a1292ac5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095668e33d38eb414f0efc41345f945239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284a8fdaab058e1ccec505f732859d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5656229b8e209ae2c1bec20a301424241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b231b30e12e111f8c7a1fb972e6cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3116bfd4fc551efcc0efb3f57b31082243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693fe2cd062a6cc55c7e3c26bd5d89a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7326e34fa08119c55ff313061fe4467245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1cc7347c84f6a41dc268a59b07384246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f47afc151670718f6b15ee8943945247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c50f9a54ba9cc24c7699bcaaa8c0ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e4167e3c7ecaff9df5051b19e4017249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b518b25de4f7cae40742d56103a60250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64191a6a556cfe4accbfc316b6389f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb411731a1c821c817dd8c4e8443598252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f22b2c9e307f556d7515047d96a79b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd76d4f1df0a6a8ee82be2c6e0d4453254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9c2fe7299f2e8026bb69d08e4de17255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642243fdf0ec34775b44aac419d6649256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43409a8b9a3af62dd14ff2dd246594257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5de5ad2e4f37333a8bc4bf33e52643258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816d1f681928bf473b212c3a0c7cf07259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318614912056358386f08562de6f7417260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c41a7487880a0d8e27d1d74a99ec77261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d4eb2832eb97751ef425eb142fa54262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee3be6994b4c06ac5159d7cc93241d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6039c9841c3e90ca1ebd515386e88264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0675aa5f4be95a4986312665e0f30ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6b89aecf6922e164d3183fd7f7ea4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6c65dec7872f602fbb3c13a254045267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b6b4565f52274fe2bde9521284e27268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423ed707d71ea836f835bf9510cf1e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ee03baecaf23881506e5746359ff7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fddcb68121624fe799d750b47399c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa50fc8ebdab0d69c4883bb64b15a69272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9ef8fb72e19b7681cef72a9a5a0dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0521d0f33d370fe88a21523aa85a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c43b108eb86045413972122634638c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e095a1eccd421e9fdbd5af65841422276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e401d3b0e1b60a79185028338e585277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5317bced7f4526baf53fa6028cf02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8bccfdf58c0cc378ace1921bb5ecd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d4f081c79ff145390705166df6662280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d19c9d5d991912a25bee7520ab6d12281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86ab237d283b3a63262f8e1a180677282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca2cfe7e42b76034c37e577649e9b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa240472e46795607c5041cd13e5e8bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc7023577e33b71f1c462307d2a936285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e668bd16a10b2d2d3834155f0559f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305f2bebe1c382d4940c6ac2c704c85287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1bd207f6f954da69189a07205e3fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ff34552cc77913088386a12fe52bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e943c267fee6191cb4f372408ea2933290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6546f5fda08b0954d1007e5f3b27f68291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c04e2f67d11b0bc39df64b07fdbb1e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f3573068e616e5d8a32ba87d121cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768d2cbaab40e7fde4b72dab3791462294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacaf374f99a6fb6d65355e7cf2e2dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e85d80550d4f2205f3b69a7673157d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9eae5bbe35d388e8bd98f3273fef29297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93dc0b69506e208ae6a0d81c592230298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c7a2bb544a9a3d47b27ade787a478299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94256f701174697c7548427d6d15f169300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e8c57577507703be5e729251e63ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195ba8ab81df571a6b3ad7f991d9722302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042273d33f7b199066c9a5589324d1b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b8a899b9144d3035af5478f0d95ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d23a000953f69c03e5f4048f9f1aaa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48903632a229adc006626848a22f78f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a968e8386f607768bb53c5b220e59307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051658288e6dd45a922125547e8cfdd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057978159a43d5d34c63b7c3cc26d903309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c6cf9966eb79b04f18a03177dfa9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ef9233277a7c9042fd07cd2e55bb6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c96c8ce97465a4c7c52122060fcb8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da772e415a2a63bbeca1f1ede5648c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1343cf183d4ba7b07cfbda3e5186620314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e81f2f79a069e6dec474013cf13c04315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb356c4a44d42ba3491be06ada68a81316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39b14fc1f79c250f5aea832051619a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de22d0ffdbaaa5e33b84962daaf2a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d7295c998511e53bf5dd119f637a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56718bed184eb3bd0a29d5853f1f9ebf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e9f261bfad113361de95ed6f7804a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423309ae402e0b3e4e1a2f88a1689c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571aacc91e173e0b2ebbe9c1fbe8aaf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7c2d7ebafd65bbf59452ff467fb38324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217178abc7bbf0f2d79474b6b7efc70f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25df2fcbb7b969b26f1c5eb9ee3e0ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118fd3b8bee15b367a7df2059be570c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d71f60f5b4bdceab556a23c6cf684b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6645b5df49a7cc7b5254c9b2cb06fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cc1186cc93330b1b482c64c4b0ec9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9e08e45de1c9ad0c365ad0b12e792331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9bc6f230c079d9e480b42c2062785332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e88697c667e272226002beb40f8f1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d612f510aa24c87a4dd9a7f999e098a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb43fc35740a55c71027423f1b068d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa11fc0147b8912dd6630422335fcf0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e8b81405684d27e8b44f6cc6316b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c6561c32784168d6f38f50ad9faf8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c17789cc7a00eade50572fdaea073339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd3b730ebc9492149cb1a523031c31340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05032423587b175498cdadc60d72e00d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a79cb49cef32c15c3a72a7858a74ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5106590de786a6c7615fc7882cf588343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285831dfe149dae3a0ac99c7446b968344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed287595b70d89340202944bebd933ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b641e6cea84339ca7aaae693f1d3a26346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c149a162708212d493a3e5bf27081d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0740d80dd4158bf8c094a93b0fe1016348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607d3824f0c94301f39cf423f622a63349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fe578348d176df73651a9b2363ecc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2a275057c5e79c3c9417f771ea5bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2f761eb38ac309909b517dc8ee2cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f85a2ab84bb1066d0ec43fb153d5e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06e2ded9d6b4a8b7f588c5f71d2a6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bf89c7e846d03a34749f5860d33b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b332977fc5061c140ba42f98632e5ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390e19e4167384b949de979025426c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af925e9962564aee1b3c392dc49fc5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe74425fc22e1a6dc22b36b703cf3cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d6c63e3b7b1f2dffe15f882f18d76360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441637c119d5a5d3d52eab4fb52f4ff6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148901003e2b92f0d13dfc0c499ac70362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a7a0e0b10bc0fbe66d99769e5bac1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdaeb74c1da7a7c41e5b0b0f3a1c5ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976fedeb4df0069a7968d4b2e84645a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ff84a89aa925175be070ff6052efc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7600f588255ed46eb893cf3f02e34b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71c7010ffde0840a0124578b5c5c18368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d7338cd8b5f13256aa935d9af64a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bc9667068fd2ddbc242d6575c2cc2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0fe08b77a60791949c01084fe58d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2ce7f64ff65b7be298530e8726848372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376d369ea0357fea9f62ab744227b71373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9206ffd2cc47e5d62158aebcf76e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a5e500980a8baa1d42d0317a85b81375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fe3b3f71f40039b5a10c1c4587c1e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce89f3602b52bdba61e7473390df76377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f555b77be29dd8db1d974d3cda9e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0ec7376b5b6768bb387aedee22281379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ba10f7798aa64ca73e0f75e37e2aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4be191d5d7a36b3067246000fa4424381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412af10f4dcf6a9ff2a5bc016d4fca52382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1f4739c1ec17c479cd6f70fe47c29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d1b12dc673adb738845b0af63728f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d405db177f7a400003a4e7561dab9df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ec12f275c0a2c12cc8c01dc03b075386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e639417a54c9e7b311d68c187b79969387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41898fcad91d240ef37d384755c28a4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e07a6f2aa3f7fbf8eb4555ef33bea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce3451bd8ac46d09132ca308e8ef92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42276dece6188e86d0b1b0a61b527427391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aba8b5939ed74669cd5b553e4220d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d62681f20ce89651720276ad87dde0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf199b97209effb5a26d609ae3143777394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e74bff1b8b43e848d06150c777bd22395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f6755479dd404bec47a55846f4744396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9717a472a9da78e4c2b6fe12fa692397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea57a459695902cac47e401de5896f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad632448087e9dc6a0a874d3244bd425399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70629ee2939247792c38fdc15342bc3d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bb9c92c4813f168b3bc731afc0c22401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c94e34995060142fcf29ec161c4e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc08c012d5d6a09ad5fdfb91283bf81403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7319a099a5098419968d22c617d1669404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf28ba2ce00735f9aa92b6681acc07405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893cb89ba4b1b9c3d69122002311658406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876bf91010e7ea034684e87a5e1b7de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b4fc86681d781af73f68b86b2fddc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9fb781519f2866d803c6a939f47d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b26d09390f34143ea9acdd39de0a5b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7d257dee75db9ac4449a9daa9fd41411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d8081acb61ef9c8eedecd3c03cdd5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e72b2ad99221174e27b8b4b957a56413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853033ec3d0a0f8bbf8301dab69259ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf51adc6ff911bf9f59067628cacbe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f08c256eab3e312fc713f6753ffa55416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020799453313a5dfc59f529686d0c41b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14ace5c28132e60fd8fea6cce44840418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44b95632a81c3418d7972c5e8340db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd5dbb10307a7f0f1abedfe5622913420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c2a74edc76a96b4398e9a1326c6e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f937903eb07b27e8dd0ab5312fd9a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2e14b2077d5e22c5e37915bf408db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437ba3f023af5d1b34eafd910e88bf9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0104cc642f37d88ededff39d06b6a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bced1bf6ea2a8b3398fe471283f7f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7917716415f024826ff044bc732e047427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a4d453a37c628f55ef4795bfedeb3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23cfa7eafeb8ea8a211d497a34d5f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa4fec69af4b13407a28094583bf25430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b2be13f260f0616738d19dc42a116431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67275a6d2e5b01275aea26cedb55b6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed030b8f732dfae5dc1bfa96a69735b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e4ae92b16c79df70f09a522827d11434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cba1de7c5bf2c0153955acc63212e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005682ed2f4812441c9a9870cc01a72436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bfc478a24b74a0353e4bb40589373437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ca7a120798f4af260b5d86da6c477438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed240745f2e0d933cf4e512c474785439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d2733c097eef3acf38164396456be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35f8b591f585bcfb412e188adb936b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4930bfba7665b5a86e4763cd03eb7ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f57166c6657f04296491e963b0e1c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8e93a9be07bec664a7254c3779fe7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf213f050de15851e7aefa946ec3882445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc1e282ab35e2ef5823b78e5a5eab4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb23970f9057b30001c59710b1e13c2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35123a6b9d7f6a1a8567f37b8a951b0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137921e2a5db5803cb556157086312a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f689d6c2bb4aa794b8f23342fb921450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f111d034b16e416ab8eca2721e7d860451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885674944995baa8baa04df62b1b8f5e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd80815eb04663ec2679e1346316fb4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac37be5d072e9f8a5151152798b28c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6988c43996e91d8728d0de83e4da5a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7560d3dcb61e057be9dc037416cbd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5e1f5b3e81e72d0d6662bdc5f7cc1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7972f6424ef7c5e89995768e750ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406681ad8aa2af6286c9bab8d9c97094459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375f89d562380db616e74b5a008e2a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecb4535e187b3c12d2a624d43be0e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb591d7d4d12afd1495c5cec230d6a6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28ac7e6a3344702bedb48609cd5496463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ac7f24e240d14a17208a033469b15464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f7b3edb653ef5e0329de8c63cf3e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894bfcf81e86f50f81c828633d76629466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94661f2edcd56fd8dcb4ef011e41c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08ff5e1aaa7b3b8f8e2eff4ab21563468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece66476147cad602428ac5465cb43e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fadc816d732840a4f60f0aa6c70107470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2d28b7f0f6a504e80e9e712374fc2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654995769255a3fb95dcf4a2f1064b8d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3d809c27deeda605fd01f76e407a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02734f170e5f7ab6625c4a9ef5456549474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15220622ce1afb07e0784bfa050b4b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445883143bbd8b1f0258c6a76d5bbfe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18710606e2b080ba2da96fbcd2d932fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328dadf5f5cbab91f5c2f5eb604306d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a26f196c4647317d7bbddabc8864e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a531e00badb8e03bcbdc6d8d6287d2e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05351b1414e9e4b2b7752b09d62414ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d1edaa84e61a2da3b28c1c52f97de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9cae9cd751519e726279e92a63576483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24317f95af59932a56aba0aee8eea2b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b1c3874b44ce3efaa87bf7d2d54be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee09537acaf793ccc89425df38d1018486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716adc633f4936a4f75d94b492159fe8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028fa8085412890c5eb78f9b1f08e48488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6501685b431a8b1e012199847953959489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705104ccb61df3fdbd2e2e495bba82b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084361fcb7a80518fd339b09f92e56ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97dbf8e137220fc87061688d04f991492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142e6b5b9f446a1d61e2eef976da646493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b029d480594ebe72c84bbeb49532d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245aef802369e4d356571362e92a510f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f36813ab28895879141f73a654c91496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b249616cf728671660b661fc5aef78e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33acd26f7ae3832b53c20bd1658ed0f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e665be6fc744306085a1200f6f78d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390613e5307d204a2b9b825fc647c00500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb345c39343839525c8332d9f00ce096501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8e51723f3ad99c0fe4e632c8e0954502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d593b93c1db3eea6c8591261296ba6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e9df6a860f7d79f5e9b9f2ca2ee1f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382f97c95e191396fbccfd5bfece198505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f16843ff4c91a17403b2f175c1697506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ab7581c94b1dfa3b6232d04ce7ab8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec317a5d797edbe0a2a1ef71afca1fca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bce9843270274acf6de62378bf7b49509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc89597e0e82897903f936f65477ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa3994f7e1c65d9654c3f227baa7e7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b70e6758e8e270ce1d52ce6abdda2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0551abb4b82d3dc6edfb79d16e6ec33513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e122357a0c7feb898cb73133ea3fb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa10a80fb27773886542aafdde80c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3655fdf3223ce99590bf6f1901215d3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be924556b2081cfcf544459544cec9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efab72a1857332ff2a202e3af547dfd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f1f1036e111217631c86579a2b0e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5c182cf4948ffd752f961a0ab6b23520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cbdda24321d239e18c948f57fbb3d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fceed038390e146dda10bfa4cdf789522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd9b2cfce841ca42f5f280d0734673523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251f3c5b861d2958f89d04a9fed2cec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6f5ced51f77513c55507354d1920f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd8bdf736acceeccd5754ae611841b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4ccc87e7403766f467d03514c393f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add68a9fb444c7d586fdd4fde48727fc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e1aca74ffb6d0165833a0355f5615529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33003c625d39dc7e2281e136f2b86c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2d6eb7e8bc5404c3942ec3474bb5f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d83f0b401d2b8c8db4a224be6239d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8170f14550d37baa7f3bd37b9ab44533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315c951a4af9b997c169b00166a2e98534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036da35e5476ccc3a66aafcb8a1a904535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400e0583053ea467419d0ea58a0bba1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45147be5743320cff58421099fd87f4f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f99f01904f1cb549ae657cdfa98c8f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2642f2ca2e18be60df70bb921b4e1f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5df0e4217c89d2da74f83d7a5ef622540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a386b7098b49da978ac6417bad99988541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987f9ca919ea234a2d564513e412048542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a86b0857dca977fa5dd773420b862b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26da6c2839dcb9ece5e57feac46362544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251771ff76e37dfb738fe4ac206d968d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b3bbc5decfafd65008df0b5bccfc0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c59df78fc11644bfcb093795798e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f70660ac9fde39b0ba1b477d51a09548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dff212925f1fd368f42c1d9522f5ca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b588f385b0eabbcf56346571ee8782550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787b7acd2e294f57c8648fa2a565909551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c9c4df88f6d2c981026ea2f016eeb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a27e0820e476e66f382c746d09be6f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf12a5fba5e1d0342b5aad14a006d89554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930970829d618e03fe5159e91e2139d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d519e14ec001b3350f53fbc0d27ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae976ec76360364bdbac84328bcf424557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f795e921d9a423d3661830c3f80762558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9d6130e3fe45ade9d7509fec7e4eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240919c0c4be3806e5dd6cc8cb52b4e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad5987a8c4349a5f42a3b2327f4891561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4cc15857131b5ddc9e63e7215fc94562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb30cee3d9c29a6092aa47439ca4276563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeaba3f3564f897e742dda10b665840564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76ca33637ece44512f41f4afa8d769565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674f3602a8239d2667e3039ebda4bce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49017c051e35f416cfe5a76b429e7914567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084dda55c05377408279f060add078a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59d5cd60e06868279ca591c41503e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe98c7575d95aa0aeacbefe3c600dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2610b68a3fb15a36010408da75eb7c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcf4cef27ff1aa3053f08d13b90732572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfc5f0c7ae07ba6dc91556728bf520573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748c604258de169523b643a5acdc63a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fbb0ed2fdb4f1c63883081f7dbf36575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bac4ba412ebbb41f72ecbaa8fc2c85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d259380a7ac2948137f328d5bbd8d14577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043c8af5ab48ee6480c990614e8098f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6f2e38fc6ba4d9404b2d46c5b02e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cff84d43b5ade61765a8d94e655aab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dcbec07e18858c61825cb62c24ffd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b323cf088041bc8c462e1ea15fa780582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea46f9c8507faa8a7dab5c377fdfeb4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8bdc5ca8af2ca5a8706c6c246c9de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e3a34b6e30f9c49e9897d1e89e868585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d5c7a26b793635add7d251e1e0e4a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626c1f41b43867ac4f280b22929a328587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a0a4295b7b5290be7caaafc4a4291588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e27aa3c30a4fb9afa308c1972a13ca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b95b741b9111184b9e816cc46a0b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57368be04a5bf6a4533e9867b1be74f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc2d4f0c1e192408e2e5c97d428c2e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e42fe039c0757e17a03344c41b086593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a2e1b2de9c7ec21e26ca0cd886646594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b97469a98329b36f2af887e2a60df595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a426d9698ef5deeea51f0bcbb890d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3453b8c8c35780bff76b79a38a838597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba2bf157f8fec63189732229b00409598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3b8f1bbf78390eed1359b9246ab79599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348e60050d5fafaa38d9f1c12f5ddc7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76247aec71b213da3d45779bc0ff02601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701a4560ec238ea2e0116a1891a252f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c264d2e58099a851b1e6df729d3d617603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96e38b917d99b6bf3f963aad9704f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719040f64d5d39de8410d9de284d06d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b2450eed4c2a0dd20ab9dde5740c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb8ad15acd7af04077f7d88d677131607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898d1620650c7dcf5781a882440c8d8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea47b890e2d7f02b6d59c26cc6011e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa698fd246bb1a65582a7ece033afe9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fa6df09422654315508b60de818b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b3a049bc63055ce7984356be4fc0c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c2fa300cffd76a96373e373f4bf45613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391658564ac95739b5f4cf592d94614614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed934ce8d26d285d1ce48ddfdcefa91615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbd4394665f912cb23cfc5b9bec168616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa83e157b59f7e512c1fcfaa2dffb5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedadcc4614af760a2ddb77f3f6a699618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b1d5b0a89fe8b06cf685b7f105b81619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7391ed2ed3c5cfce01fab2297c4108620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6649995fdbbd553854b2fdcce4d51621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316be5bfa930ba5d28675fd6bc9d7dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf2842f39b96b0c8df87719f3dafba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff986bac11554e420823feb9fea674624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9880b4e4e67b7ef40e5d0c654181469625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30393f5947f6667a2926ba368ad9b1a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40ea4a94536929f1220995c5750463627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0ced5c573430b31e454c651ed2560628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5f22fca21642de2f2c36a75724f08629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833feb29b0e04ae19816ce318dff76b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fa38b2045d1170b9cf44ffdbf2f25631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c053e86093abf0fffe7da8bc0cdce2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801a16e7253a86571920dcc9caa53bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824df2b2615c0196098c9836c164802634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bb42ab673fd50546df5afc6126188635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed26e5c0ad95a574299405210d9c93f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8c61730483bacfd549d786a83aaac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22660d83429ba4f0be85d8e969d07208638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ba82c2a8f165eb43c9efbeba65e8f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef914c2de74684c6320f2b5576f88a7b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55160b7a53e908c8865d6afb1d815e34641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1994d7219003ab3c72c7164817006642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d9924a2860159ddbb1ee6816a4c82643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401c7f2bd3e1158cc85414013b4f1bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83e3d6d25c96823cc9d22270efdd73645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399902faee0651429f76b257d1019bff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bfd535c1bb8d463cb81d237c881ce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258fc977504ff2cd29e73be95553b18648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd404f898188bcb97ca6ee156697a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329c7a67154620a8747fe5304a45c25650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622e44238a36cd66a3bd038111d3b5a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c91123129067a6eb86920e48461b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947249018c04ce8db8db448f2a6e57f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af43b316158d3b5f97032cd09e560b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793711af0e0906e48d914568922e568655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc65eec561fc67298798f72ab052cf8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563f37e2f8227dc89d39a277bf31446657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e7e1b481ab46aaa2f5ef2a05522ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7a50b23edcf43c977d95f4190d215659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab963eae6261e1e25c8c6883a6516002660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeca334057bcbb3dd88f4de655e609e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322e3e64fb0a5a5155bc4e518bedf8c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a68eaf9a3c338908c14aa0b211dd21663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710acb5ebd275ca2b8843da7c6be9ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0b4ab42a37fb90fb616121fb4a66d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36a5b9a66bea430a327e4c65c83df7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7973a8e80626920a5caf212be3825667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06129da011426e0f544b93ac55c811668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470fceb466d09d227671cc8b6b1f969669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4b9d3d6691eabf046aadd1a3e534e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f518869a1f17958b044200b7a4aa801671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d406934defe58f3a4084c1ffe17fa70672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be6b0a4fbfae85eedb2ad54c10f0a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018f4707b69a03cb71e14ad76a55b3d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf560e0a7f13377ddc562c1ad6a511675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e05981828fb14ab14201b0e77bbdb6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9849210a9623a318d32a200ff63fa7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73192036d4314ed9b51b0e0eab9515db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d9d436a70d4fb0be944b9199f307d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2182866618ceac3682e2b1649f4d6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530feb230a2d97e49d51d662b320a1f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba18d028a2de2701c1294e2e0402791682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15e93e93728e73101bbd6c1eaa6ff7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5720075537733f81e504caac4510b0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefb19fed06cc82d9fd827990edbe04685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43d2c430baefb458b8a6fa5ceef355686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7fb9d129771cb9dc37f48c69d0b30687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6ed4a49a6d67089cac4781a46adc4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd1e1981800824cd84b277dc892a85689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc4142b062c94bee085739a1ab6a57690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9598e2bd011cdf63da041e608569b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32076a37dc7ad67ad9ced308601571f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121e434bcbd506f46c2e822847c5bc4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49fdd4971808bbfc2e3ff3728247b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4443dd8173bdf74f02ef502ded18112695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8d2e2bb5a0825b3d576659fb00e66696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e37121e025a464a03dff47bdd7bdb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bec2bc3ac57bc8b7884fbc5719897698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147434c2f20228b8a22cec46c1672c01699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dd58f542df883d4c1e0f9e25b1304700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8615f9e5241d7241966b722fb51222701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d616849d29295a62309777a1983a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92644d11f55dba0a8b7326460a20f069703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b568f305ccb067410922aca21ff80e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0960eba5c3dc8ea7087462cf32966a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f346690723fb6ec89c1b734f611b16a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0008dab13b546f7f57f2ef9f3dfb5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115f9f7f3ee45515a4b14f5484be3e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7404c738a41644db7c2db3c3b255eda709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fc9b40b7655f3e6592901dbd120d7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2adfa73fe750d39bc2d4d80210b33b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77c637477b598b8b26e62feb6b45ab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b064565ce2d17f1d5885ec08aaa77713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4a032d995e82fd40ae5e37273235e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8d50f625aec061a9aa9fd0efd6cd2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3c7c1875a3d39714dc3e9f4b80f41716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b626339cf4d28cbf3c50ddb5555d703717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91446b7c8b5858c2eb07c9e007a26ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e011af6fd8a919592779fde0b61c91f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bea9730e36dacef4be3ca62a695ec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef50bae2444d83b5ca7f5c28313ca9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd988849cb2117ebd24a65377f2cd9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc281964e6f0b999132003eb30e84ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe340911a033e72b1ea59ba2fd06731724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e496d36f044795d4a93181dc8d3ac3b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d034abae26da395b6a755986d12bc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5002596787f434da4a879002cb4e1f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff700bb8e19deb2c3c6b4eedb49f2e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ee357b577ca48f222e937d4e70940729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7312cba93f59de1ea035f3ede0f01730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e6594445d2096c59f6ac935737900731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2caf85e58d4b3f7c3725e55eb25760732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4a389694d6661cb983e64d0c2296e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5baff3ee16d9b1d5bfabaf7fd57dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f976f47c0893d22e1b01acf0f9d918735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00bd3343ea7202fd55ec492160fed0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f6c0a79cdecd42a7ff6ba3bcba53e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c054c38f9fe35ced6482513510346738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723fa4d80c46ae68d4dd2931c1a2229739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecca6ec337c668e1afa3614d05f07b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee901ecd3dbc02cec91862694587c8cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a057731c2e3710dde9c7785dda278742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbbb60c0fb135026b6fbf580562ce2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa647d5259c1baed6325e55dd5d954e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367ed73050e82d4a9d8dce508357a30745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f447795eec4460569882e780507ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d31e61f6fde4d6c81e13caf524e46747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa728d120dbca4838758cf89d309e4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e37882532fdf682fbbf119b443c6ec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bd2c24e4da07fceb2c85563465699750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb56284ed0783e6b4078339b0b17205751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe486c71e5604aaa103ff5f108e15c3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96ed8f7c122b195a7a326e2fc3eb14753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea133bdca7afda9332e68c626f8216754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b75d19a8b8fd408363c8f6242ea191755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7fda90386a035ff2ed0b857198b6c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b85fa199ccb00b11a3c981daf3f14757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba608939e4aa5ab6fcc7b7914a8c71b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ae0643d346d52a2072db2bc9ab006759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14b171114f1dbf23ef932f42f96d03760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe10510566bfe680bce6719f379aee1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af0b40cb0275903bf944e83857f653762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04fd2eb6d88d12cfd22875f32ba126763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd49b679263ae8c8c3ccdcc35470cb4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45b5df811be436ef7de0c61ecbf662765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9939da3bdddaa624865c4fa5c82a799766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211509dbe0f943daf4ea46921a300e3c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>