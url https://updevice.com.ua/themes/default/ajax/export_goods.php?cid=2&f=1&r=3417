--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f73bc18d528509a7a023336aff8f041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c2934903b9a2649b875d2fafe386c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1abdc6fac53d78bf69c49cdd605f3b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6528b3cf1df59d7b82c3c1bf5c9ff0b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d14ce7f92c8884507b38944a1fbc535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf6a5007c201b04a1e6af2660d72b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e90ccd1c3bd27efa0d2935cdf2cd87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d262fbecffbbaa164b74220994e81d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825c5ce3db2e51b953cf8bc53bf1c6a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3837b9c737ff0fe4cc6c977c491a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909189e77a983060434f1b2a96d116ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fafb724eed1ea7ccde6ce1b91043212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67ead878d4a9c83aa620e83e1f4ab013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937459ef1a23eeae19483fe32fec93b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cc33504c59c5987780a5c8ba07b5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8ee5b2fb4af1139e1929d9d15a60d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46184cc68892d7b499a3f4681e20cd0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7ae67ad9269fc1fcbe654f395882418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03a7887c49202b959fb2dd39c75b8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d014527b63e227c7f3d0c42f7e5a0620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d111cd047dda823b1fa2ee059134b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f4d2ca76b971343f126d269f318d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697133d97206d2b6a4b053a15a530f3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04883104f12faa041c7defb452bc498024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c63913e9dfc3fbf4ee3b34656e22d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6542fcd4dd54b45abfcd4519913dda626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3377452a6349f7035d7b3c6f32efde227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace2f050bbaa028b48ddefb92ffa1bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ea2829c0a70519a8ee800a9a0e54029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875ee91daa17a06b67908a588f900b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266ae5937f686e41062d7369bfd02c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7671c63997a70d0e2d50474729323632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409e69619a33a6184c72b73a26c7b6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e760d40013634217cdcf052649138b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df346799f242579c5e695abbf7b4e44035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7550f24db4b496593af6eb376c6aca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b753330018882984ac90a8c5e673b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17311e550b511ec39bf7b06d83bbe24a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52180f48a2f757cea682d5664d167039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448697e714fecc4a3d67e0db91ba4b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dd116e4e43adcbcf6ab2276f7d6fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380f620f26d1dab5c5f98484f3ae5e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b6c1d05f1027be7b41c4df801816743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bd3b09c7ed82f2078edd32862bc0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfadf43844eb50847b371c445fcbee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35799bf5a6de6140fc4b78b5e4e507346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081b3fd035308e7d6d79f7216498cd147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedb446bc1dacbecc5b6191e58c371f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9121b508d81227548444ec2d0a31ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3eef63df056c575f12f445c753362f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7251a99553b3d5f018711864dedaf1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0354fdface5e412db7fc7459dbbe452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa652ebd8aa5e929d3f8459c3b2ada1b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0d0955abe9a294fddc349a347e86954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3fc4583466dcab6cdb62e63cd3f2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49aa20f5a962da165a0b3a9bad221056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6656530592a84ca76caa8aa13d753f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8c103e7fa90dcd7fbf0a81ccaef9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f1bbd5e061e1e7b0a819d3d86920f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ccb74c8d07b9178f38cb4b47633fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934c1dc5f9763d6af9f67b82184b2f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35163596c43070af7abab944fe2988fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75572164ed78f8d2d1708c60898acae963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc4ab953c75a3cd21d65324c724e0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb563cd481c6c338ff345775f7218065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a83672ab3be40538bd56b86e3b3d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd084df2afd7fdb9ffa534e14ced6b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801aedee7eb5fd1ca4dff7a03e7e00de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6a93a670444c9324b5361575ad38e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e52f16e93e23d427467d425be562b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16399c5e48b9b40cea89c559207c521771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a787f8ccbbf1648a684019b4a31fc572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7a95a6fda2760a8862b182f878c9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af290a62f6b9e1eadf7ba495553b368e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfd5537da8fcc9c540565403a97fd275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747524f4b827f1ff16d186501df240476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f00bd47dc9f747cd6cd3ef26198da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64179459b0e94a44045b5c17a3224a7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb37949f96fcdd569d1224a33bd85c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2e5e75287c52a17e5bb0dfb48a7f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d2e6fb2873028165737559b1512cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b08154d86f42bd172374c7400d1bd482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3f1b3ccd83b336fe882682721845683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c602c6f002909707c463d0e7ca2ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0db590a8298a1ff95445414dc037c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9263a35f90650b53f80da9358320486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f618b3e2a74013a0c15f29856ec867d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f7c52c998be96fac64d766c634abb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4e9e0adf4041dd6848c20745e7b8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25395261918011c398312cbef9d2f4d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e92f4bb69c94e0e61d31563a7196b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e1ff4269b4668b42f55d1b0e000b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3f81ecfeb35e39d4fd36ffd30bac493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229002ccf2e039f0328a1478dd32fc9a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffa4aaf7f66551cdf13934632c245f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b713907f031f32ff90dfff62b519d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f464ad0959f7276b3e026a4c7faae897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc53db3197a2331be81d70411c782ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b48e9a2193419b707aaa546131bf799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bea6559de22c853d097043c7592959100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a135f9af1d8d377711653c6d177b3b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e7214e3336f666e64d98f6bc61ea6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3270d47bed49a478a2328d9c535733103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d49e819177d4ca6856280928f344b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdfb36f8feeaa292972bb6faa412f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5483657a71c72f4dde86af84d27a1b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263f9d186776839a1a736e52df27f92107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d3a3d9716e222c8d732e908918a3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f40101d2fa0f82dc0fd125181b4a60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c47836bf97d762b8b98afedfe074e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9eb654609169fd5734556ef649fcb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d1ab24d27ab08711d6f8b00b2b57b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4588b61d5b4f4ddbf7eb79355bfec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acabc001c123e55c9d75a4fce4e7a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dde396d7069d3ee6c7e69fc0d99d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b3f53a3e4f9cb913ad0a072560426116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb74793171bd607b89e7a2e984124f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc762129138743485f26834de3311f05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3863330d65313163f6d92688d580a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0ec118dcc4c89748d453e4d1bc17f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea59b4c48fc127e728c3e6229a897d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f299c0f11e60ab9e9057f2ba6f22b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8ca2b00c604140721ab7253bf6b04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf72896f0a4d701b595b76b3a92ac8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd495d41da6ecae6ece2fa65450bdeef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336606a3d3f6049faf5e4eee131bc830126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba1ee4d2dafd0791225b2d0a0154ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648ac863cac05b1151395950ccfe5ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd348dd8c095eb288230d03bd6ae5d50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965a3404eb71eab5897cb6ed64a001e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342e90204bb23f249c0d9e72e3f41a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd8fc5f3b0ad4f0f8e9cc41c42c88b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776c670c7b066089e14abfdcf32ef50133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aaa17d9b567b1b4e0b0df31a7f0c7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4df98d036b83aefd3f9dee170365ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192e2305f86ae0a0cf0bc425f745cd7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9402ec4ba81b1e0abdb531c8c2d7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02228603206336e656548d79a02f2d08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa2a92dcb74020b4f6e5267c63789f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0126fe03ad86d3a9f02218cef6f63a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44cb66a971bc8e8a0e26eeea5ff3ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af8e9fb788e60d3852580624128c60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27270f839c3bb6cb0ad81deca23052143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89573ff42264cfe78c79d49f241eb13144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61831e272f2b8c10625af200682e78e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46187625015760543502d8cf865d27f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e387eb4ce7efa3375654929f6a4a6d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e38c8db9d4b723d52e0279811dff3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e9d5efd828157c56cb102a24d0bea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fed1f8f81443e47dbb04b0770001c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a395c6e358c6f3a0a057d43c9f73c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5f5da4beddc8e8db36f943c61bb1d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2793e9dab74dcde4f7eb5ee80952f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48445eacff8154fb5acddd38458d78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144dfea1ebfe82b258df53562e6b3bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9856ee664288467dd4b30675c7702156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc37715fa1bd08b380449cd525d9d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b98b1317d9c33d98819fde27225307158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3845c0736d3e72df9014025c4c5be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560d593eb77bc817ba37595d7a642a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6186be949cbe8b8a373e3ebb4de493b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a9194dd1b2a03fbbe69f414fceff3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0af77e45dff518429a2f58cdd69f7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b539dd1d36e6f202a7dfe43c53827164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df70ad58888e169d0257312a0bdd57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc112095df2f85f9c74c336f6dcb23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ead3c1ab13e93c72c4e4003350fc4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f68be24b8554f47260680f1f3e3f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366d23907b9e0c3962f91dd85a63b89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642632af8c7a3246732710a44f7b11c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588618f85f5f2efa16dfffbe9eff2578171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd072e811184e2c1ee99930432212a7c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042cb5b3bc74cbff45e588e63994b7d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0aa6b11ff36f0a93ba9c77cf68c32174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d425b820a73488c0d65790a026621d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60c3645438e411e2b63e3af45318d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2394364293e9345b7a8ef3dee17e4be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45125f046dcf30d8b7523ea72e1de810178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d2d3f6c3ed150b7a5b1f17776246a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af098b2c41ecaabae4dafe5f16eaa8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16506eb20403cf21c3b46ddf255a0ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe53bdf3f25a501a461d75fb12ae97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d17ef2e689e444ae95666c04d1b1ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf22c589d634e6c431c19695ade007f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7aca5eb863919275309eabd4d680bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccb756c2d6e26f7796199107188875186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30544afdd30310b8d7d1a8e1476b9c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f70253579c6f402bfc721c1b55d9ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e245bd6aa249a838f9f526d6311a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a17018ec8626770b263c0b2a6c7be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be77577a5bd89204a55b0349955296191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35cc010419dafd00940853ad982ffe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fee886c7f2c03e3b7e6249f2e3b1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cee639f4b88753ccfa0b97e70ba0c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2afa39f8c37f5793b2b43de444c74a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63d0133fbc33cab7c64cace05454e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00191e177915accd690dfb7d87c7499197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf15c378fcd02f3a150eeb74c24dac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d07fc83a0eea94d3aa38c7340eb67199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9f7f62c6055b014b270d9af54a70a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3814ab780d7a93babfc414f2676e34201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b22c1a7638c262ae7ddd82be3c9e1d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5e04a80ecc00073915f3b32ca5669203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b418da7c556e1e842cad1a85025d93204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35e6e5416ca9915df32c31477a5428205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f130e2dcbb812f0fbbfaa23b2a593e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9c25ab668729ca9d5d09cf68f56e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6be0e709bb20c8b506d16803520cdd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91960a592557807a0a4920b73af2394a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496efe5fe54aa6d2442af3afb4837f40210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ead2b705ed8105e71dfd992a86be05211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b767d59c4bcc73873eeb12fe4b3d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927db607a8ba14889911142a37f7da6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77076de842fb90a346c928d22972d61a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba600a515e815714e090544ae782fd28215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc9440254cf4308ecff26c35f0dddc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e3477bb48233dbd5decb4d5433012217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc67d0c7384aadca8ec4bc967617c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c40798f80dc1441955c1fae59a8045219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd7c1ef801f1a58c53b2230d7b64cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d415254ac249f2fd18f9cabafa510221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375afbc7556bd0704701b125ad7b6e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc285d96560bb89529b0ab1826d0f9ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222609ace430abb49dc94387b74b949224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a976098b3ddb57efc6ad1b5009f7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccd3b476d6ddd97ebd393ca7c2e04a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c82968ed0055b9350ad161ad3b1df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3f893038f8bdb792f562fd62be4de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c003e58a90fbddfddf5a6dbab43a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f574151b332a1163b96b40d3b2b62cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80887eaaee08c611212eaf4f766ee34231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e786bd2432b187d80e9a5221228658232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e8d9d03ca204bcb6d9ecbbc4e0f26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fed9638410295e098cfa4df90fc70234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a3ac130077f1ea36c160d88cea673235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86e8c19028248f17601daaf731b317236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adfeb99e8f1b6b8a2bff8e59baa6e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d0d9c03e842048758f46cefeb1683238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a72b4f20e84ea1afb27ba1025c3220239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8880212c1ffc3ee07c0e39c6ee1ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065d7a1b8eb2c2a3cd8ba1135d23e13241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed637e94e5d34aab0da18a448b78f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccd00082c2321e75a34c6c0b0be1cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978d30662fd4b322f9d07c5d84d05ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66425c5fcc22ec5b5f5b1375c03ff4f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5f3ce3c49097e7ae64f3353784400246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970cb597abc339fa2c6641ea26ac179247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3b6f82ae51b6379b46a1861d948f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf3f7315413b793714f5ca9d3f12b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2a46bf66d601bd0c4ace1d1d304aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6188b2574967a1b497dbe2171d4b453251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f71d80a18e81ea5e16dc8cc2bee2b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e047c3cbdcd859df024ca01c426a2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5918b7a0bc657574494d27aed1cc8fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6874149085000fcbe90d8912f8823255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc47c2b8881c8587d2c09078787be5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9717a3dfe84ec13c64728c7e9881d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0210592c5688dbc63b46dabb0b5b8fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1a3780cd3cac46f230f4bb199a846259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2650968c18413a7aca92029abee25ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712ca42e669bcf008f2605078a5a6b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a9305d56a602387153424646b0a36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c419b36fde42c062ef68b7b3bfa53b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6970ae4e67e4e082eecb5a8088265264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a149b796cee22344e80412e62ad23265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9102b6615f7631b172f537518bfb4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1553d76917e40c96cae6db49884c843267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ccf1d02d977c8c8d4dd68b9d292ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d59892d1f1fe3ca91dcd4f059c242269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22099171e22b7afe141e919cfa551a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b70b92882e2b7e86967a85d6d54574271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c15158ca51d29306b1d1230e3b37d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b73df1670a6c7ff1e3e7003df56872273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffd61685758734da6d4c6050f27b74274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6342b2b8022ac6e2ab8c59d3bc83a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbb56596ae553659ee3da920f7d396276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00601593ab897935733acf9ff86f23e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d90cfdd9a9bff6c086ffcbc4c9301e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a611bebb16e606b941e50275508fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ca267696a649c67a995ab706b5589280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1ee863740a7e804f4149fc81c487f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e32b63d3ad05759c9c0e7b9888458282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0001e2c9bb043caae577867fbc9c7b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4044653841b71e680ef511c45ac88fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccd02c99653cda388c8099d4bb4bdd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc59177f41e1eb2f7e9d08dc2c546f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad32b0d4cdc0e2ddabbdd6aa874ad2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c85f1dada3c77979e91a65d654670288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ddddca0720d320ae6ee00762e413b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbee86c25c1910d731ddf1bc2220cba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59c3ce46f4edef51f16da9b58ac727291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbef0c2c0c2fe7d65d5a55391a0601292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d83ecd56e14829db7617496528a83f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424857de12450be39d807508f346394294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb892b77429d433188e75bb1efee1db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ac9a85b699be6e00b0fce1e0e4c75296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f58ec74bc69091195a024394e983e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fb11a22460e6e479c3faf06c96f4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5533b302cd442f5911d1babe9c1f9c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c687ee4d9c2edeac8b1dfbea913d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92128fb02c16355e064af1a686f3e6f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65e0c7b391dfd1c3de9e62a3552468302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd63d6da348bbce01ac1f52f76e020303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1c7d4dc086100c2a808cae8aa27c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46190e33fb0e366d2080e56b448650cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e20bc830aab27071cb3988422f8cf8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e28f0220358266bef8e2ddd7f62062307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26589bc18c0b76dab95cd392c93f4f73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317524b6b083a59e671fe83222985321309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ced046fd81ed631eac40d8a9b8775e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c9f8ecae7bb641a336fa24e2b021c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a35ba004e63742c7355f33b3d154e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d7b1ba7e2465386efaeefcdfd896a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21c551cd9988c1917ffe17cfcbd6fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90386a16c4e4e051f173b74cebb88482315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5eedf3ab825d0ea03068b323e5c984316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aab4605aeadfaf9796eb389fc9ea01317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11880070ff1e4c63dd5ea66e630ee9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e18429f8820db0c9aeec2913c47cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2a989b30dba251aa144ce26c116a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c3a61247ac1a60be886d2b859411d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb3bea60fab60632bfcd8fc44b65d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6df089b2e9286c02076a2cb83f821c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902603ffc01265e3f35fa1cf2a3d65a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f92dddc00e4cb63bc97066b63a445a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45a3b5ca509f50a019a5de9e91e918326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ab68aad371080b064472c0f73a2c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fba948cf89ff743bb8a235a65447c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630dc0105ad7247340a5ec771d2e47f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0616782c6f208bd518cbd622ffded330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d509d144af854fe8cec02963f8b62331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01febcdbd88fb692930b3dd58b7e0e4f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9004535143cfd129504e8eefdd60584333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c194fc43f97cd94272ed8cb3c50fb1e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a082ce2c61af493e619786a54476bdc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9438351c5100cc4ac07ca7686dbb7b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf589400f0df7630b0d49a4f778b7fe8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154cc851fc4198fe83526d9de6d699c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7c0685f3a1b231280e05c89cafe5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adfbdeb03445c6f7cb60dfe4615388340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199eebb71f31d81dac0b32c8d6793e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb2cda73746857eecab59f70b7452a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ce30dbf13c580efe25c5e291b76f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52467699e55711540e96366243c436b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc960e0f1c2ab1be8de1d3bc8418fb03345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceceda5eab88580eea1f7a270f786700346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28b1d6fdd7f37576b58235ff2a8b19347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8b4fd2f677dd4a2e32f34405f1d37348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36e20625b746d47b353345f14c5329349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f413a43929810d06492dd2e4cea58c8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fb7da9829cb18f35c2dea621b8200351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bbaabd460f92cae70a20524fb2e0d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723e98e1affc1fae93497ce213c4ee0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812689215b5a13eeeabf08f3727eabd5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95342817fd733f5310fe88fa67deef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf652670d58a2ad6374d18a794d31a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2a6c04ccaeefb40e56957226cf9b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295425d0fae6b52a1456b6b5a3836f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b40025531f5f567dea6a02374bfb6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9f4bd0f5da39129659d7ffd571155360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87471ac79809c7dc45fecddeab6db65b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3144f33bbcd9f9df5bf45fefd2a8bd3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a24a26ade2deb5ace7fe6b0bf28107363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e5eb5bfcf25d766e9e89b688533ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3610bd19f2341c5d8679ad96b1d08c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671cf7ea7b08d6dea52b9e8090d24b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b5363cb1aa72d8dd29e1e0991013c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8119dcdcdf79a67806b39e81911954368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd4c741963fc2cd3eb080988aade33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22253cab95199a2128c8bea56cfafe9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3fb320aaf09862c4980ac8b1a1350371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8dc2cc7ffe531e17c778f138a4e36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975b5c72e6d2f963e5f240783341ba6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6058cb672a07b0049cacbd3804b3fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e600fb61f22013872291988899b42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146daa48e36727c3057299bd6d2bcb82376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8757bca770b6fa189b80d83ca8d4eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc7790454d2211b6d3f325d4f6695c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b3dfed262085bb44a60ab921c7838379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d930a99be5221b0d5f6cf7cd55a38380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ae91d263716f7d5d07b7eef691ffd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dd9fbbe917a1b072f9749009adc2a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203cde04c78e7e050516e3eede83a5f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33b4494817b99d4ca9cc35638b6859384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6576f71b6818e44bb89336c6b684c85385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfd7a3462426348a44ec29199c1645386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29a50d4f271fcf54408bd431c30091387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801a8cc5daaefd28ea07d91ed233114388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c358085e0047ac82ed263354d71da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c75a0b936ac16aa818589abf18582f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efcd06116d59aca3f1b39a999d7dd0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0d757657997541299fcd2f87c363c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83631f744b0693fcaafb0943fef1268f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be65b856ed373906b7f71a5f6e2cb8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d744258e3ca8d9f3979c330e499751395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f14a0823e7d2e4c79eb96abdd31285396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480c834c4cc39c34f8aaad96a0ab352397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ba2b55102ef6672c43bce3f4ae48d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae3d650dd3db78270f398665cc202d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351276bd4a37494bd660723cccba2a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5639c6c9445764a4d0e28a8813ddc0b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbdc1862154dd3bc95cb82f1cdaa58402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a07f405b3bc56fe0165c171482d39403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8987a2f4c4c34465cb3af2ab71c2d1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0a6dbc5b0db75a7a15d9691a751e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0775b97d6a381fb9865f2c178d6d1dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0db162145fde4fba28260cb468dac1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14745d9a333658d8e2b24ba01e3e6e0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76449d5fdedb6632d9fe90d945443a89409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769517c432ddc47e77b3faf997068247410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560d1d5eefa06797badc7aab4b5380a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a77311cbea06cb6e7975390bbd8d5d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96425b5677017a66d68a97d8c6aee6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1ca75f2ea243509996b830f194279414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ff08328d03ce467aa3ed36f4efc54415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21d409eeba12866ac48842168412b2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc89d3bc0958340a7464e7a148d451417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cb0c1350d16d02fe1c69a40101cb8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687613b30bac09e677ac60a4d30f3a83419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64614f5c5c8b8d62f3e86740de756426420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f268073bded97c0c540d444cf28fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744905a35c9e3ef7621e177d8263e87422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865918d7b486efca85022bd3358bd8c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98344b21dd64f90869e5840ee7ab8298424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb3aab6430c382222c83dd9b49512f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5710045caa101865a17785b9cb0ca2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c534b4ca9674539a91ab86dff89b1ca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c02b63d243521bcfddcdcd366e4d3a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5aaaa6877c714bf3d5b3fddabc5204429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37593667586672abbaa5e352a34b3d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecf296feeee6643843e932ab665061431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a542aa37ff9bdc0cd7c9507e34cb6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748c06c3487dbd910d870be7abb2a2f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d183db8baee27fa895bf6d2fc4af3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea9f84dbc22d4ee6039099827ab7e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3362598f16cd7b9db5288010655f40d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a1740d62a10a1b83dd854a1ad9973437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13808294841a291a0ae1385923ab547438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56379c495fbb3c2065347035d17cc075439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce795d19984b815cb95775eca89d863f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a86b620e2e26033c2ef03c70d85377441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438992540468d6142bad1bda5301c09a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73d90d4c6101010b3c4ad015f25829443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8ef601cd13737fe02a49061068024444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956067fdb3a06ee26f5b61f9f7f0a9f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f55ed318d015d70db0f5056c5c23d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf829a654ab8e1f027a32819492952447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc1cad809288dacad7d39524ff504f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf548079526d7a3b483705084a049b50449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502f992318c8d6a9e6e9fa453c21a89450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7da55435937266060445a7fbd5db27451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95284f17d6dd5b742116c3a317468f16452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3ec22d0ada7e3eb52c95b99a1deeb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9f53d7ae07d8d8176f54c7fe28af6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b4f487c0d11f2e19d20f07dcf4627455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003e749aa6ea7a459a9cb0c1d03f61b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dacb4f572f814ccccbe83a7ab525a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3147143d9f6140bcd8674cca5fd9b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857f94ebf9b84f66749ef01095f47d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07eebeb5d3008bdc09c9dc1b4af1cc6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a2ee28cf3a14a814a7e0cf2384698461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769645c8fbacbeca1040a95521139a8a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4c5f57a8231bc91e55f83085dd70a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd2b71422f6011795e1056aaf209a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40fe63989a71bc387d144b7d5a9f31465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be902bc404be8f136e8683626b7e28a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d480c8b719cd427921fa7c28e772ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601923156d03cb614860f8e85dc8a3b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcf3eb2ea5d3885c510ad22593f7a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91958096e20867b905b720ec92d267bc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9f5016bc10b6955ce0e8ad6c8233c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f0985073bcadc63e8d906dee49cd0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20f8b7951372ac08b203d5b91ceed7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1348694e2dc524d39771d74860b7262474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc097a393f45cd10326b3ba6e4097ec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04950a3f2bfc652bf1fb54daa7b948476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4b548141fec2fdbab0cf71163b1ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243fb2305215ba1ec641051d2255993478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c036b51026fe6c8d2dfb07fbb386255479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25ad038f92255db68193fd31a84661480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384a63fbfec5fac4524d04f0b1301dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1adfaf3c65249814e09e2ae110531482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddba35ce48c5aeb278d6be31166844d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab2ab65f1b89fbc555955f55764f82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea9d7cefeeea0669070f9e389619c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c9ec9d91d297db2b9e262ec09c8c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add2260d71672715a6553bcb6ac39da487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500865e18418957cd440ad83d387472488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea671d5004e898565d55a66a7b27e6d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206561f8709b6cf8c97d335ac28d42a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72415416645b21563eafa3de2de529d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daf5c9f3bf3367040526edc4b2e9ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a5c9da70eef19d16b9569c1bf3496493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee39febd1d1b63352424114a1078b8a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a2e3426deb7f41576b7596b87ff94495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f994e9ea4441ff0e0e579c42f8e40496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720ba2aedf9097dfa4282ec020d78ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3decac62fcc39e7b6df8f186cad71498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231074e4fb6f082e12add823cd233916499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fedb747b54d542b8da8363038a3ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e1788f3dd5ae6433ea22118c24f71501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07b8fa2a54d057893e9d6159dac224502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175536876365c9170e1590047db3787503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd3fca36904da546714cbd91eebe27504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed46f55460db1074149e790d4014d2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202eea0cf1a71fe40ad659a93ae7225506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b26a6ae0e05cb68afee2ec560ff7e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6d1558ed6ebefba03b8898b18e24f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf45e5905b2f205c7248a486bb528a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4e7b3f9df7a0483fee2ef56ca4147510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349254029bcc61d587e929275496ac2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25d68bea70ed5f1ac7fea55574c5ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e180826064fb86e844a778bd7e9048513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d4ca580e13db772fbb42376018b48514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2eac3d17694df9f24aed2cf961585515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7838ef0361f5457ce043c3694c2d81f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7b25d45f354bda4f571750d6019e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a178e0e9baeab5e04d4c846aa67e31518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191d68f2cf910d6440d364f75362975519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8695751e68dc71d788af0ae5a62ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778cb459503da0b5f35bc8848305af6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b6eff8c30648dd92c8da8e403740d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01f4287e91452d99d0fe053d1e6797523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6288b1001c4a8141c925ed299068d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa980eab899c4ceb26a746261394ad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dfd9db92369bd09e1d5fa4e716713526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9dcf08723620bdbafe7889a8c9a23527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0c84b6d2ea5d57606605518a609fc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98793803910200c9cecfd8f81bdcad9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b3aa888203170269d5e1bf53fbfcd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bd049f61122b35c455709bd2e073c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978aee59e7812c8d9492f8f343808e3d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1d8aae8fa6e0a36df284433934ff0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dbd3314c792f4cfde18db83d5a508534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c3a8a6cc074a49c45e06aee85ab85535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f382f59a5631246a8c7838c3a47fcb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dd4ae91ee99ae5fcaa024aaba32b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416f9ea77b006debe2cedf80df4d560538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104959671e4c6a78c5d769c5fd6d508539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702e8bcbf68582cd791a484bf5544f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5a1dd1a3372e7d9a45bcc142ee584541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aceb91de968ef7ebae8dd66c58b151542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8354ab6511420a6fd43f30279c05a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729305963c041cf62413f42c355179f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c328e0015f9410ec17dcd11ca7a46b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3428281f8d6f85e8ef6361827b29f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dee5b2e2de6413ab7e54fb83e0b74d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f58aed14a24e6bf8b4d69d2a73f742548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe11c1f53d53f177ff9c161b8117f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a05a8774daaf3ba38645a097a1afdb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8e0a54be27023f9869586810ef9d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689b452204f80f17eb59b94193ea49c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0122e19c54553e834ee53d728c7e9c0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ca9197ed6c89bb3f22ac6004cf9c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971cec24b9db81eaa1c7b10555b280e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a632e2d7cb23ca2c721f9c37c05ba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b99a7184c8266a1c1c219f3891763c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912ed42a6a64c70bc7297fc125f4d89558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43817c85e193454832218346c645c13e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85131fdf541688100dc38ebabcdf53a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee313548c6670624aba585c29eff07561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc219542b32afe231c90e6c7c256b943562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aa8cef6cd6541924a3284c45dc898563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b3cf02ba7f14c96fe8017446fd385564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b88b03e0d174b4fcb88ca5df4aaa7f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716143401e15908186228f9c4f15d7e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2309e1980a619be69b13e42b8306e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720f2c8ac4b6c5c2f9daf4716b3881e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3dc24ca3e394f7a2c13ff3291339d4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef8a6352a92d3da4e934ebde067871570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e252c6ad23fc1aad809a5a535ab3c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b69f8dfc4892bff35d10d49e9ea5bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b7c5aa00abf1c4645c8716b4d6dba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04be71e94bcaccfb0aa37b1f10562e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d31b833edc50d043d023a1a1e4d70575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32244e09992f0703f01da3985643fe44576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efeec9c7f0c53963d89dd4d9a6f9f3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104f70282a0809c7a694499113ab4fd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111feaaa6fce227a04a969115f2bee5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f209b3f66559395727e4c9648912a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8d911166f212f36318f8dfb2c8397581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a89a5d44997679dbb6ff20213bb3f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530aa109210eccf743bc3d2482a9a8d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372dc02cc34683645834c98a7ec6b8b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce8a469eea943f73397a0792e6c05d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80582fea33e306ba29f94d9dfb406c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832993ba2da1932a5929afdf8a5ec30587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343868440c6efe5e89fb0dbcc0a691f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972698e4c87382d1d062d55e58d7610589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d64d31f326fda79c261a846c2834b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f0d8955caeedb1c05836747e49bb1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cc09cb56f0533db2ca77f5d959dbf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20570e3fa7f332eaa7e43ecb1d0baa6a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9455b4edc0ef7a1eeb9df53f3ea70594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309095d6849d63613e3a5f368b798204595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b89661a895cc27d9d1bbd52cc44c44596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608876350c567d8d77ee8880937ba2e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db57ba91b9843db011836ce887ad80598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61cf29cb72ee533d8ff68db1d9c6d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec79e184a0cc927045cba8033b65a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2707bc32a690e6c22af4e0d3071693601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ca53ff0f163b0de55566f91e8e646602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b3ad3ebdbeb5bf24738d6104e3ea5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4bc4824eff9f13b405063de148fe2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e95f314be7582a2028d3e3fd51768605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe64d9a59dfeef98cb4683daea3d5ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ad1937b631003b783eac08e41b8ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f68b3703522f8f28508daf13d620d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad89fd306dbeeac4488ff76281cb4e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90c8c68ae966e92af0bfacd94130da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dde22d3a3259c212487b007b1b9266611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba3b71b4e9670517a92e54cf6455ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9450071b3c9de8575b14ee3240ecbcc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157f9db2bcd8a50e821afc0ed1d75ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30eeb1da739301f4690e27726ccdda615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2bb21914c4875468b243f46691d22616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddae2afec7753921a1fb176c9a42bf7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986344e0ea3c0cad85a05ff7b39ad5cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcefb9c545bb4f0b84162c23483aae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b416ed851aea5a53e8f37809aabce79620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dab4b9ff115b45e55acdb28ab6231621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb59e876b87361dd7bba9f9e8dcb84622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617af139a518d796996729c0f0941711623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5479b8ac9acd79134b29624f34bf7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa436678b07dddfd38739ae0eee580e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd046e638a4b5feb5b8f24c10e7ee35f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a0e1ad89629986db4f2bce15a254c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b50d29dcaef6952c8b8f3de13ff03a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0710f328c413868e7304061cdd1e4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff719d21c16e6ad8ab0520502466e0e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f12e948899102614cb3ac1a5ce4285631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1852398d62882d1f04d1f4f92719260632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f95c011fd658aec4402eddffb74b50633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d77009472e86bd8aaf5c51bf6c918634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988ba953c4e340df32e96b63e2e0fd9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab8ef69cad5838a415be1129845e43636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2404d41fe3afd8a0cad581c99dae7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46980751d48ea8c1c70599ead0384c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69659a56d29379a1bbc79f236fad6c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd317571919d48c31d45903e9be9aec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516523a156eed47fdef0241af7784ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52baef3cc04430657d421d4eae7551bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89ae97cd201083a8b9efa4d2e64f34643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99702cc2ae303975c6c8b940648746d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c62f5387f3a490760132cd39c2db2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0062417a733b617feaed9d03f6e3e0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f357f045d3fc3c93609e276ac4f755f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb290222cb27b4d6881ed3b607123320648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba2568a619aae3c6da3e7f0f960fea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9542226781e00e8dee758b17c4b69c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24d37077941cfd6271f251a65b36e7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc1fcc2d64b2a57df8de096f87fd5d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d61d63756f2877b92cb310de96d49653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a855a965af6addbd52bd955432ea76654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4709939e7534cf6a5d3ff2634547a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365b7496af03b45f13c6615c3f7bceb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39916317d456d24aa5d3c74cf85a92dc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fde197d7758c5bfd787badc0547409658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc543fe51605dceacbb30bbe56add2ed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69add4915c67b27023b79ae6891ad35c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0ebd1da78280a2f9f4de1e6bdf96b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3c462cc2f851ee5a096d3d80ac8c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674bc3f1dc4cff6f724fc80068c5193663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb567ed58303a0bc7cf0521dd97ae4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47dea74f53012093287348258dc42d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ccd0ae049d5a2d88f5be06a6f5d8c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709886b2c5af4450f1e0ecf3a1d1533667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbec8a30d4fe84fd685bb50039da27f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec605aab9859332546883ba3e0436ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43aa85d51f61c1453830979b3f5b28670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169aea4bddc73eca5699d7accc4106a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6f7126c9cff8189c4292a82838d5e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cad41c004a31c8edf609e347207c6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374df3a8e8d9df8268c1ded9d0547e7a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876feac546d625e6badb51061d59731675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e030a8c269b16ab64f516ea38d7a1f3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f7ce7c49b4182530334c426a44012677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf115464f7b0f226429f22447700c1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a39b5add19c5321ea3ec08076d2f6b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc8696ccf432f238e68f6d1e2ca94e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b9de5463173c089a2e1c8bf482e58681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd958da98046301b1e9e1301e0b744a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a393d381f2ed239cdbe8f2ffcab16d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb56a142aae6aa579c992815bd3920f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371da4f4d9684fd7a46e4d1151844ab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341da40eadd8a2b0cb15190c43a4940686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270e9f859bfc941fc1c505d6d74bdb6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec53aa934f4c45271248c7733f9d328688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8777e8c8305063b9e1cff1579c7c547689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602788aab6a343d0a561e7a62ff6d30f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8457e80da00d68a49071573aa6653691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd6dfd0476619b2ce437525ee26134692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cacd3ad7397018232eb2c29a86a09693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75f7ac76763c13a2646f30305660a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d74a06a9e70e6115f2e43225631695695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385716101381be4e43be031d07984fb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffe89b4ed4ad8cdddec98e04fcaeca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb5d266cd635222b1b381172abbe6f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b96841de12c08b50cdfb8bd4c918a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7372dd4e9cf4096f01fcc7cf2904283700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee922455b8a4dba66858d02c6ee70d2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc371c757b2395e9caf62b403dda11702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ad7de09a34b77454c5d17dbe928e6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049862e7b71d68b86252cd0cc7399dae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e00a7651b366fe5b4b67cf4c42b3a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc4049533e7116183167ef057a8f54706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa2c75633076f096b680309a092186707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd15b0ae19d1c51bea79df5b2501fb1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2ee0448293c176c08399860a1d23e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b12ef0a1ec656b8ba55c15bab1ccac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4847e10101c317875edc0ca0d71a84711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9231c798389887332d8281242f759712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bff9e449aef612c7f80a410112687b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad981b255a8beff4eab7e0ea1cd551e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a40bedc833e6f6770a5a7bcf322b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8ad81800cd3b0a9c5dd1901df7215716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a68a4b805d33fbba7b365d54309f2d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052c403ba676602bb65f29141e3d5d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798c7329257b0ebb8d27bfc262be742719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdc36e1918b8d148c89252dbda6c5c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451235fc04fbe51e2a109c395c6d78fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c745944f6a641f4d0ce0a99fad2e2e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f31abcc981bf62ef0add13580bd85723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b45312db65b04b8cd789e438c01d13724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315aad00720448390e59958b0aec5289725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41ee1ff390030fd1936ae6a26b6407726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06703a2dd464142d115473a83dcb5569727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77661acc03afa8dece8b26cb1068560b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef45d4cae7f9f8b5816333775e36939729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1b721e1f6410edc7c8b40276bc003730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5727c6dd24daf418a965b79d56420731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0e8d55e0b479f1b16fe4ffb6f3f80732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3875e11e05fc69ad237ab56bbac5b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7874679e4f3dc9e58dff2ac93c187e7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec2cdc8c8bcbbe615056bfda868fae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f548e13a64ebb06d9bb685378148d7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2add902c6f4f55c81d9814eaf7c762737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da43c89d021bee7800613e36e97033738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b693c06393f2b73380822bed5cd66c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac21b705c1a20f75f16a644e72d211740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036025fc24002c69cddb23a8722b61e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8d337137434cb6d8d484a0501887c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2af3e4dd80207b7a4d9e2427093041743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efc07e9dedc0f48337478cf6fbb8af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a883c897d7a1871b9a33248e3473327745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc070b74b76012648c3f0f6bb930fe68746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf1c2635c6f42402e2f5f1fc1bbe43747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846443244349b327b28eb8361567257d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c05130d40c3d6515aaf52f961de6f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25173d88a83f5e1eae425a711d18b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8d7b0bda36134e8283509fda29ea5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3a7c8803effd722f58b6b5c8afcc9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb8d6beace87757b56c5d0e27f07b4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98ee1e83a69154a624397653672d2a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30e592c02f9e312c22e8c6ebae5a6b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da30f1e578e94645267364fed296b8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562b08053b1386709398e0500988cd9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65916b6f58f200db470c4d918e9323758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74e9e2b16bc08a870b7d10e6cc7461759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499b3f8a6657468df1a570d0f04ca8d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b2066f20e83e7b698bed32d083678761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a1bc621f03572757bdb1faa9f5f13762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94d3ae5607281de5f75162b60850bf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9121b3e353a6860e5855d4ad345ab7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f72c8879f7ee100f123f6df184f41a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e5c0eba9b2abd41fc6dd60de83fdf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd71e3bd6f02f68c320f22eb821357767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2729f2396dfb2171eead434fbfb9cb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c4ec146277983285214a05188fab2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b492265aeb4b0e166dbbaab2d64f9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acf232d7631345265644cc1ef76898771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1814b7e330860f1db1dd8bd5a8a42ca772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1158d3e90c1b85f125929bf0188d2b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677869c8366231893dd373c9eb3233c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe556e465836f2a993a46dc50d5ebce775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7187c85bbc766c3f9899d4873489a8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b890a8541f7026bb37ce44b0cc8f35777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fad3cfca6db7b65fd9955584652dba778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7bcc093954ff40ef4b225098d4b3c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5449edb67ea00c4a8de488cf351c6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f684e280385623eb2d95e752b7ef8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7156ee997299171f136f51f99e28b5b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d7a091b4d28e35bbb94bfad1dbeed783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d92f8bf5b4aff1c5c1e4fa60d4b6a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995506dca7810ba62b7abccd7cc84039785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861ee31f3946ce578e60b681dfd5f4c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af473ba48be35c09397d67e4043f8cc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78517052516da517000974642c84336788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2882be94077401f230c515944f57f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786aa412f93035b87aaa97bc6ea4551790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ff8c255003d3a6a7dd21bea928cc8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa67dd7a54ed49e409d6af1c64766e2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad39cd0b2f1e8e7a497f298c42435fe793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a6dadb69d6380028f91daa75f7062794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca35766bb1873c3620b4c9f45d293e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4bc4919a4620e589e74a95471889f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154c13762279b5dace2cd695b4ccc6b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9795c69b73676085ad99425566a123798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c88d244c0230ad5d6a876e8a3d607799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ebe80d45f133aaa71d4eeea7ae5e2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f01326fef71a710e4ab403b9e6d0c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02a5ef9e2a4680676da41245f88de8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97de6d8ce8f87d58da1c3268c331658803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caf6f3dd7f1760b39b14487e8554ad804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2eb1046ea3ac2ec96197290d94d63805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ee8245d0fb8f5a2c1dec6ec2d392e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956b6204b9eb3c8a49cdbe4b3c4c959807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6d6a06bb827d71868bcf8110beb22808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f416f341f88b017d286677c6c9df9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5715899ca10f0b2b08ee4a69a26cdd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3377a6c5cce094ba08d785ce812e3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3451c7bd04ab75d7e907386e188fbd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705daf495b7c4b234eafc2da0f7e2dc6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c388232ff6816e549cc504f1f4a17814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5424343f5ff351610c18beb28b5ec1b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa06b47be0f398306214dff04de0e6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3355d05601e87bac660b79bc7c6140817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8275557fa9e921d3c7944e576029b76818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb921d0b3d787275954b91ea8c1f8093819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a42029c2818620074e006558da01a8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa342613c10627b392a12319fe7ee289821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ad9762994defa3cbe4da0494374e3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b351b8b110d512549618d74fa82fae1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb1d4bc6c0a6d6443b5e44054b65b9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410faeaaddf4d1d0ed63f72f5871a422825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114f3cb55c631178cde8a766753569e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2bd820e807d37f73179fd83615b3b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6709600bae95eaa4a670b725305fc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c101ccb8823c52a1b0f637fcd34af88829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd53d173263150cc02f707d4c0d7b2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60df88abf13337dcc21627e161f7aa831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef81c0fa2c4478bc1f04de8d2f35ff0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e461def4cbc85a3d38468be02f133833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4ac5fe7c5293014ccd9b5df72eb9a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709019f5c24a3ad5122adbdea48f1d24835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367ef114108514cdecb13ad811d2397836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb51c448d9b2eb1702292d4ac64a7e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422039b1740033efb695353f3a1c2c4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89ca3a18693aa0ae84155cead1f2c2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d737008f63e3634bb08b28d1b8a4d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e6b7f2bdd0b6a514a031378642745841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa10fdecbe2189d202ceda9adce553842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043a4206d8a342f6baf5d03cfa259d3843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a556ec6de456c7bafccee22a5831c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048303665f3d49a707ce129b2f53aa8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46421187cd1882edc01dc5c85b10c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43caa85afef57a987a4c5c7f7938e7634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d93f8c5f531f94ecbd1e87c8567795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93ff5b3ac371acf3a3257f3114374c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ca2dc45bfa7b1b2161ae580d39f007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14102cdbf3fe7b1cfe6240100e62ca98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd39e0d297fb3e7df0dd6e2cb7f35e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f8395563010b64a9cdfa1dcf082df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35623e6990dd384637d2a4a81578e13711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73b4153add6e1b687c90d77d4ad50012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9053ff14462946ea91ae49406e9482513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ddabdc8c51d95c03f8e111bd37c3914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876185170391b73857f3c18dc823a3b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac5d311e5e3d277a784d748ca86a8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3a1e6273a2f84772acb9bfab0d92317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be3e85593d08e73ada2ee18e5ec92818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780e280f7f63a010553b8b3ceefe23a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001d0ee34c5ea75f2fe1c9d1f844fad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df361d06d42e2b3afa2d8c432f23c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a75efd6941f17c7303a44b7b866ab922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5480e8eaf0b7bc7d74d8781ad80c25e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a90b44873e6ed2a382c398ec1d6a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f3f5fca6b80581cb05939fd9130b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf5a4e911d6ccede59e147e2a3916226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaedfb371f17a3c739d6ab2a8c47cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfb97131425b8f089a85190a2f152a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245792e0cd05bb3a0c7152de3e9888a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d520e87ca7448aa2aea4461b3d97f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225627cc963273294c882d93e3e83d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72141a1c48ec3db7d71da00a2febea0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc92d843eee78d00abdc833dd331afa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9e1861625f4f694d86c126ce9155834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823ca72e431fdc3a10cc5fa2b65517835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bfc8e32ee5387fcd94b94ed1d430536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8daa8c51a4fac77bf0b12f5fe8af237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe19ce612b0193d1efa0e84b51ee7c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dba3860cc36a86320bc184bd6d59f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2c7e97af622b51ea14196fe1017f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e390565d30c4b83640f35ca31aca941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86e02e68ac46bde0d24a1494ff002b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bf37d20b4d5211103a5497d0caf8143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920efea1c1d51ae2fe6a47356441f2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61727ba8fd3ca171b9b5554de142d53e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53539e5a97069527046e2198aa2a6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2a21ae57d82dc1efa7cf7c75d5a5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b45375ba90bde08679b9fd54bd2e7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021c59b78b5d616917e09805d9001f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4297f4a93e4d19a83520fbcd613f1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e6d0c5eee9ee04dafd4c9c837cba751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1aaf363a2493dca52d6701f2cfef952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84131e6a1139cdd4e9aa172b66755553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256c6be91d58194ef138115bc44a88854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a555a91a48499ba6a4000128aed6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78209eb06f878378dfa9e7a5eb55b0aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fb6c3866f049723ed971292d2494f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9958ecba01f70e8989f69f90d909658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b523cd521eb150f4e70c92910c6e9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f91e9d374a2f54be3d1ebc184fb98060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353edad83dfae6f0e550ed6a4bcf3f4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6412f1b8a882c9108291a7599734162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56552617fd793f50aeb11e6b77461c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decdcd63b78118f62089c662826cdc464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd2177170baa41ea36cc5f77981e6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc7ab75ab203f8fbcc7f7caab8638266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621e9fb3480d2dc5e2d805003141eb267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa76e1e23c2187977f562855e76c1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a740fa9e1d67356870b42fe41170da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825875e85ba51f01c302148a2260fc770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5810faf1e5b0aeb476641beab66cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705789d2c82c5386d7b0440c4054f2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f073a4fcdd775ee4b5ae0cc2f6db573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a28adf94c32cbcd9e8863dde81a4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e5a38b5de55b3981d1436462562db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3eb368cfdbe7e10e1402ea9964592176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf546ade9824bb7bba63b9ced2a5c6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe81647246064621955e299b80524578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88c4cd38031479748cfcfc6bbeefd579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e27ac0c99a6dae1cda498e9ce42d5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f5be49c99ab87e95aca09c97537b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446bf73096268ff2ba748764285d53c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34489d35446d0fb603065a620758f03083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf955449c7a5a4be534b9071492795f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4977f68fe5e070ae5d93a8a6cc5c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded7008abe1d740b8d2ec496dfa068486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a57ac3fb88c008fdc1953f25225a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90c49e4777b085aab7592e27c6360e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563796bd18a7f5f98a97ce5779fbb9a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01840e3da270f4b683395d1d693e6c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54ffe233ab56a79765f19a15021d4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7476e8a5f07da4b8f40aada5b5f0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0b613cf60d1c0caa724aa793283be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb409fdff526a5652b58fd1806c325594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb7cfdff18173b2a10ffc758d9071895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95a870b362fe4703bd67754dc852e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909135643f7429289d4475420975ed5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0397379834b03afff04a1da7e94e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568a57fdaf9db79a90a7430df0a79db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c154b5faffef7c766762b5db01509da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85ec95bf5795625f4a69c787ae04e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9d34bc9585c4ae644d9d3b90d5ea2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677d0b8b5bebdb5a1317ab56a5af605103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb16817a8c4a8f0ffe893c3218cb802104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720365effba86b4c65c4a8b9b49681e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f577ecd75f88e4523d7427ac88af8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3eb384fe6d4072ab30b5d776bd1dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c04164e92388fb01030ad9a565d91c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6510c06003198459d6dac0da938e238109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01853e7cbb682063eb2c149e9a253f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd611f1cdb7aa0c22c0061dc77c019111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186494c92cbc987295c00fd0b15345f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1219fef687aeadc85501b5a40deb8b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee518e81cf16252e497d790dcba985114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180b5341f466f9f33d77a5d5345161e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91af23946ea567813660c7002857a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb4887e9c268529fbc464d86d6f4ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b48ebee51ec4a7833c11115dc3b45c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7513e2bb47fa647927fbeb3c40fa087119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268b58729b22f86eb8b6419e0e322cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceed57aa78323d5f9b60479b40fcdc4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64accbf205319fd64b3e46b0fdb121e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020087ac1076c59d8cf55d271187d35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444581fc27bdbfbfadec08f1c114b638124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f37cdc6f0f386db8c4f23d0c6522d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecbcd7c84f40b5146e6c348e743776126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0ee1571bd5e66d048751343ee3d33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39176aa254808fc7b29efc4b1b11ac9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3304d6d1f67835d3b1fe3206870eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf011b1651b7a6119234356e7784e34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d04849572becb667613a17a31c54dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bd27230fbaa8ba9942522438b8a5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f14458c3bb2dccd5483bab55a54646133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc95a8b167a050c2adaa0000e3af4b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee07ebccc31167c31ca410f36f22cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e075cd17098e278f3a662cb0f52ab1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9c9f332ed1455f04de9a3c8f39ad0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897570d4c6153e7df8206c1aca428be7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c19076deb0b18dbd61442dc4d93bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fc0f72fd6f027d4112fe1227d009c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42224162daf2a331653f6e464e176962141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77615756d9abce804a372e237c84c5bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404452108c77356dd35d62e83ba67945143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08543250bcbf502c1427b6b6e73cff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff089c89af8d62185648df098cf7dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a948cf833f4d2c8c4fa913a3eff79146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9076e4be233fbe32d41647731b0016147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfb16967c178c734079cf4d3eb9ccd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a06843f87d0b4ab70e93d859e670d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86701d2e3bc590866eeff73d70122ef6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53da632c8ab453d8cb740fea0f6327151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa46f5f325c691dbcccb4bd82d786a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148fe94e47a363a780146ba10559a62153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49711e3426aba51f3dc7fe168a14d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8cd32b4da5401c433292d4fd09d3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d08bc82f11268148d614067f82820a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f116457f3cfd2166a7000042d197a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223b795ca71bf974f9eae06e6625d3b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4d34cb94a79713d78148aab5868c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395a943be507f789aaff5ab1bbd9e42160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f32872dbba9b76b5b8eea5deba27f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5eac042e87fbf32130d7cfb0efe3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152dff504819cfb734507ecd26f78ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b406ae11c94493d4bb5f0f2d2d37a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3b24c51180821625c708492c1e3a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a08af6cd466f2812b65ce6ca767e00166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c4490cad7485b1dfa23d0836066fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453f4efd695c7b25ab886b65caafb92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef60b62de988550c70586559239b0a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b37868e894c83f294cf9f2c5a7d6fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc491ffaaa82867b52769441df589e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea011c4bf1e07e1dd061e1105428e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717658871d5cb3d0fc16a380e051dca4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664311231ca4b74ecc5f1deb47b3fc2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad09d6223466f9b2ab177bf43b5747175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece717cebca8e5481543a307f8c2901176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1383aaae24170068124a78d64b431b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f428b5693459449cb45323a1cfc376178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ec3eb172c31ba22176419ff61a180179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a442c2901ab9c260b22603d1584f318180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb9dd3a79f90b4b73bfa2deda27f51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46885d3da3d0d5bb2b658976f89930d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63854034e30cb27790bd8828d1a049e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670021ba4c93f8ede9d78a4edcf1bf9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c7c5f30e00d3688196d534b88660a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9072a7211b8212163152e783aaace4d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3d275e3ee11707a477cb0e3256301187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031965dabea4642d4fcd1a3347d9fb6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3baccad0850e21de16eeaf71347027189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12684078d36edbd8bcc048f30e39ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4624cdca74efa0739df54aadaf34bb2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a2e91741ec850bafa70e1537836b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ea7fd2ad81c422b36d81c779f7f00193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e2c50f0f23fff4d357fe97abdf042194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993f1d86533874682ff7cfac0940912195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb2fc5d428042b4078116ad83c0d9d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e10455db8948506e7604bcbbeac4a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ed9ace691e19ce0f7f60385df0d26198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd6a0c2d8d905666ca043402897950199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eac80b81dd3bb0c3bceffcea55b12d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21d05065d219f3c7da297c47ddebbb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce55a303796b64c7110c9f02fd94042202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020331afcf795c8e455a09350b9a3b6a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45c04de6410e18e225932037433ba7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d6fb6745145fe8f2ab3fa5d505f8a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35110ead2c174874d1d78e639eb248206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bf94e83eca9b40139cd4e2ded6314207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d83039a5fe1b602ded193fa8b89d4c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e998f8def34478fd85b8a0a975de9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf0ca3dd8bf9b309e627f530ed186b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4e5a77592f897219a98eb8791a4d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887ad146112aa0d84d977ff813c576a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3aa72b38c87724fe1b5d696e2c061213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efab15e78923451e1edc0c9a87c07c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b0eb62ee6d3b671810993556efcc8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bd55618a06c7189ba313cb1322aef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc55978dd0d96c8f7e48e285dd2a8b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aedba0c5c9ea0d1935603b1f48a1d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46b4304f34c5d55253d209cae1103a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc874a11a2987b252396fa9e9b4971220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd2ac1dfc71ae4972e884327404973221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98794bbbd4a057e2808469b188008068222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67499909e63c8a6521da0c86af189d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b828c31eef426bed81c97cceca153224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff86992094cddc73f42948410b571c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb0469697e9bdbb262009c26d09be5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c36fe2ea632fc72b9f5094794115f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d799ab669724cadf1c1b45b99f241cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a58f5683946fc0bdefdba237d42fdc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2009d2fc4745309125ee626825e1c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b6dbdab9857c23bb9cb81b6e22ac0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae06d3c8d9a8ae67e3f72612fe1fd4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b04116f6d99cb6892b00b946f554b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfcdcf10946dbf2d929da02786e674234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f27fd3a4514ff9557ae0e8435bd73235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0621f32121738ddfe34a3a35a99cd9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb7460210395db5933c4bfb965dc34237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53040fda7761ab59614a2f9fb6144b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9672add1828360bbce5d42a555150c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398adf8ccc7f76d12324370da4a0c406240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640eec92859235d0f53dd2099eb19363241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440ab0a64c1723a0a93a850944df0f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6880bd112cdf409c57245a8be6211e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6af1021cd2554ef6e7f889a51277cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b676b476180614e1525c2c2fd20758245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eaa8623c5df277cf350c166fcf5124246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e9342d6c97c6c109cb6f65053ddf4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832b486bbf72d872a1d0063a5b88102248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ab2baf13703658e87c0be4356891a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb134f8d6bb00c398db2d179b13ed93250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05f0304449ffbb00b3a547ad312523251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68da949ecd36baa216b710c52c2080252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd20fc65d17e6fcec010746d1ad1e40253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a47c6dee4e5beaa3a6c5bc29f4985e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda03158a21c6c9dd12e82a6186cb68e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ed098f3c4b108286ebf48faff2ebc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e625d3f6857110355cb811e709749e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf388306b6d150e6f75f9510d374358258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19549e6af86726ff8be286ae803735be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabfa762e70718a4456efefe3a45b59260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d4b53c4844c0b20d03e9776e3ab56261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725001429d10e0af84f65c782efeed7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da33b83919bf4a180689c43fd7db90e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842dc005bcda803ded9ba752ef2dedf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930d6a9b1cc1cac899a8b5d7488f639265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38924537f69162d865f328d4df8eac89266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba38cb59603554f012adfd7748d832267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53ba3054a2265a3a72a471d8e38bbb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264fe9f3d933204703d9d979dd2a69f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7ace612032edbf6fa46459f1eb0e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69085006b0a9b1fe090b50ef2d445e9a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f124f89bc6e158030b7d6fbb97752a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20627ce7b604a0a430d3d8ef631149bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc55fc67caa58a40679951f5b7eb78d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5626e171e13678469253704c15d738e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e766c17696cec30804b434aee4ebb3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418092897d7ff0c6f281becf70d70f77277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324487934d2d2c2a322e7b0749df6085278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99e07f7cb11e4cedf894e5112a658e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff605143106363a949ea66f7d078ab28280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a078badc307489a154056d5846dcf00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01685c304ca75772193bbba0bbc674ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d592d1836b34105fba6212ab7af7b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001266bcdce50c424391f689880db83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68220be81a22e350333cc17af17f16d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe56bdd98669f403f1778b7629423d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9148018c083afd8129f1f50c9f35e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f20d39b3ec6e2c1d5271bfe0e224e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02549f67c60b2d20ab98439bdeda62289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd523152a7ef1b0a15bf68c5924282290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e594897f391055f04b38de2a1cd9756291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb086a20ee7febf49df97432876c67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5732e0f156c81367819469a9164800293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62626b4575efbfa2301d6b5939317e26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909771f6a10b3db332453842196934b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061b07259463dd98724c1f67786f759296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd947a0d04adb800d131336a960ac39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b4cc66403e55ff20e18f9ef92a395298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc964aa01a99e61ce7554d8e684a682299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7c2e118ee9de608d2da70a21f6e60300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1152beaaaa5ad42d51f191b83dd5a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98fef38d2eae36d091ba8c0a39952a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5d2fddcaa9769b160036a3fd2b51c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034f8ec2ef75346370e3d14576bc0a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c69dc2759d5b0a26d431a24b6b4d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a7493326eed9cd5c12979cc16129a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1b7556cc44202cc293def8a39eb62307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfabea1c38b538aade7bfb15331d8a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89ed00f603b44c04d4011649198c85309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e87230f59d70be7437ec13e6bd502310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08836016a40c4681ff2eae2178d296311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2913e7839528078a271638449f0a3a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6adf7b69ba1eaf4fe88f71ed26b4f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c899a2001adcc5b0a4cc647c93f78314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefe62faef6efae591418a8390087c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8e4909e71a0ff704c6a56c03c2e29316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c7c8e282b89d4d0019e16bb74ef61317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65167d04390b31cc1f43d4d1d39b878318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a78723012afaf3bd05abd752c98c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aed5fbf61c2a44fc2dafc867c2019a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f4fd7160cb827d9af837633533211321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34764b1dce6132a1c58ae662f104edbe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b76253af2ab5f7206d5e5c4aa41bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a51ee7bde127f0188b98971d71c2d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc28afe91f8936ffadb5ef94dc5b9d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505900ec97db0cde312e52956877f8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013a1f25e445abe3d0c76c42d5b9ea9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c195563a21c98bfbcc9fbf0b9bbc10328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366a68f1ae1ab1a1905fe21caf2005a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399d438f451c6823a2bc8c8aa8efcc5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1cef7c7f4075c7f0c6bdcaede9a64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d749df623340ff889edce0ff0099dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88814759ed3b99e481cd153052cb3c0f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c1952c973745873f3f879db7cf7d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57efb6824eb8ef38761601835d7880335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271be75c6c026076d4951e8262e063a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10d5f61aa37b59fcda542f26b715ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cb7203d379d008072e20fdb24965f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbc3210aedf551b338b4c1e408c91b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24c99404875a230e252929c03093ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9c8ec27d0ec72fcb256b36f0fceca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe385214d59db4001940fdcf30a02404342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a100ab20c94002caee0a0a41fbc8240343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c244ab11fef2321b4c34937db3ce5c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccc3d4f02e0a30e6728acdbd236b4e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6a20ac160e9171bd0bb57c8eabc6f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d721f6d1a879ebe13d23af32780021347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12c0a6ea90e2d69f59bca35920d2cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc93d4d6341ce990710e66cac908729349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f026d1914e5526fc65dbe63f60238e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137d4d219450ed011948c16fbe3e648351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f0ccf3b5cc7a1a19555d48f361a7b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163258b553acb2aec9034b8e35b3a19a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef42ed06628724a2327c6128d5b8b07354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956913c6427c6c63631452f2c28eb295355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1429688f21ac5540f1d005882ad2d3b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75a67fa32f97c45334f3219fe9bd59357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea80707e8724a130105591ca6b6b21358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d92ba2c3f30c90ea54ad648caf4a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93a32583f58ef33043afa7b453d4d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991931692ed140ddf7b82b91ee6e423b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e0afc876db76a5b27d8c37c8360c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250dc5b8bba8c1dd1acf44ba2e36056363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57370bb8be48362c98a6cbb106de8870364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162268de10be494f0a096aff2778d966365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a11060663bebede4c738300ddbd59366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a2bc6b94bacfdf3d895de1b30a7f1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330f1f86e3a89fd71233dfbe353446e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7e77ebada2415480e4b734ed19bb5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbaa1aaae0b507c25c4a78c73ed551370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bdced91c9898defaccb1494bfe203371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d5066d68dcd572da4d2f8c8878c83372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ea0e2b0a4517e027abd020c7a89e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9283564d655cdf120d1a06cea7f9180374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b448b3c45459c20fce29724354cbc2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cc5fac7d11839839b25e88f47dc57376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5b35d8cc191e4659d24b6cb98df45377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c79660a26bec09580b860f71978fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef46dae84425b62ff98c3e9a938660379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e172e5e509ceb682184049aeef8bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6c0a2cc98a91666c327bce9c74931381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b223590fc96a2151b993f31e01788d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4741ea425441b2ef9b6566bca193c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7104961ecb2c7cf3aa980e1049a1b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8994d73d23de018cef4eaba6b9050385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667343265799376b9e22e1112ede5d81386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef24dfe5e1e1fcc194388ab73955e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3151967dde6f081a99d5049ce47560f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c85da5751d3ca914c7ab7d54f98d5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f354240372d8951b26d8ecf317f51390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bea3bda34f2c255bde468d16a97260391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccd563bea811c2db05ca83236397c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47523ae0aebbdbb5e53e26679eb05dbb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797af84181b039efee7dd16b8eab9fca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac438e1861a46ab9d614a1fd2f413d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a76edc1a5b75693bc404ffe46f41c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18dcef30a99fabf5b0aff7c7def18a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018743bfa463af3d5aed9e4d01437ff9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b475c2cb663355d6eb7754fda1ac7a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2b7b078089e8143383eb97f9a2021400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90594eb79fac20c670fdeb8a5df1ae79401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc82296a424b2f4ea14434df90e1a21402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accc34e0014b24727bf5b11b27fc3af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4245bc724c94886b56e5a51882b6f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5f2dbd1c482e8d2943eb3f81f0b35405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da09782d23ad58a798c3c569a5463a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8f2c334c5e4cda5e7368adb4016ea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bb7867060cc051d2255426556b321408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ede2c78f76648d27d674d60929a02409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f0276eba5c54cfc35091a07029e9d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138157c41715c16f1f737ad15df0c4a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e8cb68b98985f2f8149a3fa5dd75b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55d08389099966b8df32e11082af6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda35ad80bfef2218ad056f46215539414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d82d99d5c157471c1c242c22e1e27d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56904e4abec7a6752a7839cc520027a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a7a736e6a1321767cc7a92031b07d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b1371018c93bfabe85b0ba86c8721418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c20acbc0f66a109092689dfd5ea9d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a884944f5b5e0b3833793c8916cff7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e3e4d60cf644b5f8cb566a182d79c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f4c6b2147655734b3a896c455b8bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20360461afd615cbe0bbcab476b3a3d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951fd2b51c2dfebc250c45c31029036424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6dcee773a5d21746216015aaea146425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6aed03268c5d1d426094ae4c39654426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe7cf4238bcdf7f826c5cec0b4dc69427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67436784a636d497474695281d602465428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44581c2f96a56b93e3d35e4f24849f63429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f2e7e292b8418628225633ca03316430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27be06359f746abeb16d013cdd9dede431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b121967d297eb0999acd88335d0e3d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b170b6725d043f6c6c41727793ceb7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab445f0729d558ed349ff8e5dd9e86c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae41efd7c82a79ca976b77aecbe4f64435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16405a2f56c1aec27d7065ddd601866436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835223b2ac70090111679b7257e851d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d281060c68349190312f6226a136e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82693dbb90cfcf79e16d95f7962166439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53cf866ad639b170297ca539bcf861440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35e9f96d2d1a058c825c045df7a7a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60e198ed5074d47a9f959e9184a549442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e70f1e088d9e4de62e43d1e727334443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a79d1be952781fc199c82d9b61e9e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae57dea99d3f50b3a4dded27280afe5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cf11745530dec80b7a7b5c6e511a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96799d2bc2d87d8efc09314fd33fa37d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480b5cb5001800e987d9bdcc134e490448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdacc6684204561b1b2e5877b824c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541a9f0a8ef0b8778d98204cbb2e8ff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994746b951a01c5cd87af7e1978bc6e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052198dceae1b85d300d671db747fd6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa11aad8943a5578bf7ba2d82578c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985b7fc6de5e6d9d3b85538c2e513c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1afe56790e1a70a6cee97dfbc182d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c136b56b2f66a303273a0a0b8045e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556e4e8aab7d7e95c5c3279f35806e8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4bc5905a29411d6d96381cd009a08458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac900ed285efa8dd628af0f4198b34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd4bc3bfa0e129fa5466721494f42f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8c1bd8062d5b4f414b41140318b82461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ddda162801d8b5e6f5cbc2ce1c661462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f21dee264a27fce9f75ebaa0b50bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f04c9542b1815621b0dcb6f03d8f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2369021f158d261bceebf0d521591465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a244c8f5e1641e1fadb49b7055c40466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0372f66f0bcdd51867ec413fe442a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4349c657009d044e62d259caa66ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e755f8a2118772a7e467e2a63322be0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dd416d548c2f73d4f476e97af4107470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fb069ce50eac57a412b3d422fec39471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc56d21e6468491b0889b2a10f8e885472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c73b98da6b59b829a583e23c26ab55473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d00ae1839af7076dfb8cf9bfd55eff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbc3a9cbaba824179c4a309fac3d56475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8851f872d02e4fc14acb0202cbc94476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caf111cac9d086a99b8a804a24c0eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099def430ee9dcce568567c9c903412478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74950ff802bebcf0d6f04f34c84bf4e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4150a661ef67cdbf28facd25dc95e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82707e2990beeebf1b31129b4ce4ee17481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486ac3265125fd6352c878a75a89fdb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4f8f57d97754203b59ce7b047824e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e84e73277b0a6eaa146be05fa16c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f461b6cbeb2fe8f9b8d81fccbd79d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7f3667b2ccb794c4864ea9cac52dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5bf9edf7d33bd732632c2d4487587487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb131cc7ba5ad22419409a31728cfba4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68490d3e25524631bde8251f810b2de489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080abec1e963572c2be0f06b3ba922a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051cf9c5dad6d459a2b6440435089a2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb533854aa60d60441948705a3572e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb1585d871fb96fe0d7dd638e3e7a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d0f9def5bf157c91969765200120f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd770a20b46a43b6417fd31f195922495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518edb8620a871df3d925afb5a97b058496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f83b9bfdb854270079b4e3d84fdd9b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3707a3f2c313a8c7f7330331275e5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3fcfc53eff268b3e1400bc43a1c14499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26772d5b2ce9ed74a0291394c535a560500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b77b68328887e521a9f10e03394d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be06ea9121e6081071eedcb962d34d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d224105fa19b4a8124708118b46a1a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47df05b69ccb3c4169f01fc31bc34a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a5a4b39104f984eeae6f9f117d86a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f3e13876d0faf7c744f633ae41f2f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb333a82d80766e3e8d546993e85d833507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082ddaffcddd057b5fae4384b9891ed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cd085b165a3c64c78f0da4655e838509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc681600ecfbede9592490b7a6a56456510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a41e02c1928396f897e1980d2d1d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8851b84bb9f2da2d9273688c867364512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55eeb463cf9b9a2807889638289eb76513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311669591096bb77b83ad375b1f64972514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b1ec83741d098ee59b7a52f816bf7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7cc4c0af3c082492bf06c4c2a7075516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174505b2aeb2ef12a0c9e155376e93f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcab912ab8cb6e5f7a9afa70135f17518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee0bcf9b59d4be8c22a68fd77fd38f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa110449eff1bbca1f533f7f6b7b93a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1831080c92e6386af0f3965b0fec68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599449aa89624b87e4a15ca6799ecd1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53687ee084caef2236ae93242a037d30523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9fd8e91db7b798180f8e245d2f37c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2be3c5ccb9543a648285d5cc94b86525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853bd37f1b8869665c9033dfab057f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0495822695ed3ecdb2b215a5e07aa1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6888acc0d487be43451bdb6a66092f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f65590ef1cdc30dcb0b06846675bd2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66aaec4c436b35c81078ebbb7cae801530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d391527caf12302ebf9722caf128a9c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5a1da43ba47f92fdc61bbebd03238532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b639ab19732b517afe31d04b51d84533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5b71a549b2296488f552a0a887526534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1477deac5e2004b8b884859ed99bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104e3a0f476cdcc239c995a6e1de6e1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491756587a2cd02f52e3fdb29d7de90c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961078b1829902402432ec9ed3f4df9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0151428330f2fcc758227912c7f02539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc298ea05f7ec60ce30a0581928b25540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d1ef043dd7ec4cc704e54afea9c96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f09ccefae61c6f0533a1b325f67ef1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47525e255ead2481ae8411bb37931614543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c2fb7a638863eac1301cdeb820804544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffd2d5e9bea537d7d89263feb544e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9662eb388b9e4fd81f81ec1359e15e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41399a5835e82929fe994bb0061d46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f36ed8cf394806d9d53869811adf66548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeca2db376caa6f76e53860633eef5a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5988b41c8a4a1193e038e9308f83e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2578c3ec9ab8b281e83ef2f14f4694d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34480bd94d2fd736365eedbcf8f257a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce18109c9d2d30e4239ce85beb64bbe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c64f2b3790c970452da2712c17fc9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4370257d778a1d9ed7a9db0cb5a734555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc50700980c834beae7be1250943439556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e96a058071dea3c0cfd1e0b908c73557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e230f109e937ff770e2ce2191b21e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19acff675805a232742721d7079a8b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02daccaa65ddbdaa70159dc8a0713739560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78f0ef806cf92962afa5617dc42dea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13baa48577ede74d3e387747096969562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37877ad10a07e4ee83e5171ea6b6e9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25432db72c1c83fcbf0fbf4fdf9f0bdd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb080e92e0e884b9bbdf7cf5b48779565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac2f7b55d492465f9810afb7f41de3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65649f3836f46251430cec7667c9e5b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81709f69a5588b1b531a39ad19d43c68568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f0e175fdfde8a03f24b40fc7802d5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1378fc654ad31a024d29f7e264334e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ed22e62f8211324d8eafa5f912593571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785e95e931f31771af197f32e197fa3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c247c342fc3aa676529daf7fafdf7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd304790ebc7ae370638f1c772568bbe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76466895c619ac0d8daefbb80e43b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38f1ad7b58505a99c313fcca4f3df5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336a16156082d4ddc10a11ea9fcf83e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1f204ecc6bb92e29fd7bfc238aad0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963a6e1719adb01c1306bf765485a4c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea279028db05978136c22eba0412ce41580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b1c8152912894d143bd2a6f3d35fc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161117fcdeea5ba024f3b32a75fb373a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff747e8550c557fe83329246359bca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d708e7402e2f4986da29954180f56e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61256223f055989d6bff406aad8df829585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c689559a392149739e5dc529c6a2785586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859f5d5c78cbc6534f2dcb8e0865c60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81f4063a77a20355e750f0d7270d0f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5972fee7c58e0cf049f00f0ce62a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec67be0dfaaeb75dd38960d12cd646590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483be7ae820be11d00f5f068149d5d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9277827a6015e59c0bfffe40eaa7f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4db76f3541008708e7c1c8a86f9ccf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f984a0402c370fd0e5ee737b610c1f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f73b65dc2e880be943b8a67022ae0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9024ab3e85f42ba28d7e5d1e467ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c620caf5c8b7740a379e7d697ec3d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a30aad4476801a74060ca46463beb8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199753a11be10e2e1e935cca4809806599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ceb47f7c9911e25b383caa916a8b06600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea595b50e17ce44ee017d0d2cdba37601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e13d325880582b4cf7648b267d8d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc53c6cbe2c78aa4b66d2cdbecf5e42603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc836ec53230edad7f4d23d268d918604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0fd07e45f86d69bb93b0a24990ac1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2f011db9054d4ddacfa4b0c7668d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293b8a1e984f3f4a7bda8fe914ba92f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b457dfe0feb0b0b54393d0a34926b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515171bac4fd315aa7e840e2703b787609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5924c1aaff99cf790e120f03a8fd00610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df27afa739bc6a04dc1b1c923e0894a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf4bf0cbf9a1f77653da2fca1a35bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54ffd5ea2c4734e47b94eb61af871d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d2ed3e53110ae6fdc62521b6f5b7f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04422c9ed3f2c53d157aefdc77220009615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3900790946b34b1f5160f79da0b31616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb526d399350e900cad9310ba14e2baa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede15294f8f519930145aa4db5c9a72c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f410f10fec45ed0bd1f9162205ccd8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff57a7405847297b4d5bbb0fbdbc81620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bb7dfd0ef6bb631d74c68bca8df88621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf286b25ca7e16521dbe113c1131a52622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406796103efe8297228fcff7710f0c7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9b26a06f84b9127835185e56655c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ba5eb25d6c3d8a9e351854b7ab320625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e0ec7a325345f2f00db39121313fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e4652d0460a57ca2cfc9a3bf731c6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986ef7f3eac7df69f459c3ebe8e952c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e068efe9996784308d16a14090232d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc846501edce01d85887873a0fc9527c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266a1898bbb41afa99a91956de60cf4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c720efdeecfb8ecf34cf44cb1ee1e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab823591033d8d86c9e4e7a580df658c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841af81f1815acdbdc2e85b5b18ecf9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64595dbe8b053bfd93244b1f3e54a37d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a70cfa1d4f86a9f37dc432349723a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba059baa6a4b494d83fa072cdb38840637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5231444c4be226019ad25bb07c7e56e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea72f7e227fa34a7417f6ccedb7e37639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ca8addde795f99b379db38985dbe4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5762eaa2d6cc311b515f14e114991f7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066f129e9273017a61026627f6b7a2f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c382ddca89b5ee006c1d09109a2124643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94242190bf024f274408c83d15d396a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7fd007892265334c368890c298d8a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01519ae9e2b98167ef0994877f294400646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10760e43ea5303c8a759271f26525108647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cef83d6a2db686ff73e426afe78b59648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17693449b0d418ea83b007c61970d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e99a56d32622321121200161911ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f5bce9c31ef7ef64fb58a2b2696c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14f94462e5bc529bdcdc856186e1f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca2e8fab2dffd8e656e8e44581f67f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c601d59db10e6fd90221a74f207eb3a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729e05838040ff531623340c027a418655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07058fd847af88259e71e83154614ebb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea26f3736649bcc54394321ffe1872657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982d25d3264e16644a927ff99971b62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e898965a3bcc76fbbe1b6097c7a515659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff5ad251195c74b8d9f6837ca71625660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa227932c29b193c47824cf626810d83661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0f40e9bb8edce834328f949a913d1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7656190ac8fb8e4e80b6356b9d76013663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b784324dc1cb9fc460ec1b3e01e2a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2663503199f12148b0b683f2b6fb4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adf77b7e067c3e58c6b3300a122d57666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac6e1ecee90ada127df56a30045179667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92802bef07888e84cc4a332c47e37e66668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74251574cf4be48cea755f7103857bd8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4e834c8c1e63b404a4eca2a48ac23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc82106fd21147412221d28c879c7f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82c775154af8c98c4ea1ddb49760e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b41dabd6ba0a56d08492eca40ca099673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ed15229ad7e2597380945c2c589c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a298fa91329057ece8f7b13420f10675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33338de77350bc4d7bcb634eb57194676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00794aaccd1941a0ff6832634ceeb627677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a57c079c70e3ebc99b38b73b8afd0d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09be3f2537ef4c80d51904abf5d95cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f27a1e4cbf2c9664d59f76ca259c06680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645864319eb1db96297cd157b906936f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7e8ad92357876ce6b13da7235135e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f080472c14aa0bc45ca869766f413683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85b630f1608a9f0d810b3e26a1039b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d21839ad0a0c23af336230311c17ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f802304a76d5bfe799f39236cbe8e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309d0496e811730fe3a960240cc65c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6896a9451f84ed5afa7b44342f0ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc83e14a334223fc685b4b290987208689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c0de252e24d26047e3baba9a5b827690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d7e1060a1b550261a146b35f922e1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8a9f0a84bc9af1210bd0930e718ad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a932b0b1fd01a3982bd79730102a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b44cc027145c4f09124d67f95e6791694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148476237b7f0df207e7750e42890d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766ccba260d85bcd68db3c0989ad19e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b50b9e9128524cbbf05c856bb8a2f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169212134c01635738f057804d8e88cc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e411a1dfe8c09c561809d90e1803e49699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f43f727c00a2b56e2e5965b45cb20700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfee25af859b9bf6cda9a204a62618701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da72b7f200cf03e81bc53d38ae0186702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2b2b4dd311237e599e681b1edac92703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0208bfe9a1fe16f73868ff357f4a7a3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb44c3d411bf04a0f44c40e730f2398705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d118b27fce73eebb04404522dec42c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b26bd9b8713d4a158968ed0e999f3e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a1f221da961c29caef906e0286cd7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cfe27ed6509d05d6f97c3ec4e3b04709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd28e2a7eb2c4bfb1387a3c1ac0fe6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803ede8e052ad9af2c06a8684f4bb6c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82195c312ba555999bbeeebd463acc0b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1155639d1ab11197041e90547dc97713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaffb84217e161cf2e3d3d190a3beb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d077e90867668bbc9a917751a09ff5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1eeeb4c865e34d6a87ebc874d822b7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676098d0694c2cc4c7acd044eeb986b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623ef3e30dba41a9e80d0a2e30ee6e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18f07b3df5734c3c9a90235f319da6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f885a9ce98106c4cb7abab7e5f53873720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05476920395a11fa03580f4b308b6892721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0d14450b03f3d2157b6b15287bc66722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09c3db705480b5bc4040d5805fd935723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92e53404f366c75d3e7f604b38310a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f0b9913f82799346c275c001f8d65725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760f656b93c5e50b06c92f312b5fd0d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe679dc8d1c2ac0c42570d43e47b787a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf3fa8c777a94d2c33cec47904c92d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fc6cff7f81ec61c1eeb5d5191abc9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a974ff6d51fb1a4942ef778e97df37f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639f32c41ad9c1f81c49172f0d5b703731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94860ca8df296e952cc5b31a53125af6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bfeb45bd9eabe45b652d8485cc759733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b21d3602080c895e891315a8f28ead734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e86cd4a75f287504f1622f23fc77c6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85172a4c0657d1568b910d43a53070736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6105c61e0534e0abfb24c3b5122dc6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68f4f2a807c94e01d217f1786da57e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af27d086c941b229a6056e3a4d7cf2c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76902bcd0dab5d5e0c37a7e9cc76085740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc74c10945b7f9161649d9f92a13bdc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427b10247ba120f4a31536a4d958917742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc4f1adb8525bb3c5c939d3dc9000f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d490c886d7409bf461e4cb435f4309744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c4c96175c15dfe62654b4d551d291745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b368abcc316e869a5b9ca82e4a8ad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429b8da1da90b747b0a611a2b32e864747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d163204d6c2790e786393249a3fbc7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4af49158633cde582d54098eb45c4c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8cb9066e46361d6adafb4d368f151750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a82ac26323519c62c412832300840751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941f14aee0e3b787de714e28edce9c0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02819e01d23e89e015ddcea3e4458563753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e177620aafc7d1d0ef4eb656269ed4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82941b65e70d81b5895cf33b14192ec1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd960722997bee41bb93787d306f5fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a249a0794ebcce03226c83a3483f68d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28401f0d4c3a4a33c04bc355a8b8f966758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073d0314aa83b43a8bc08bb9224f520759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263fdcdb975d854b8ac91082cf5832b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee9430f172b1af886decf56655253f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d1957e0d0e19e875908aa37bfab7d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd72acec3f7dd73b7cc0e8c3d399824763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc4e88fd695e04480f7c40ef6a56c9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe44434c34bf37404cbc1a1d1458d22765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5104fd22ebedb60b82c9d98b0dd31a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391db2c64af3056ab8415f2034b06e00767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>