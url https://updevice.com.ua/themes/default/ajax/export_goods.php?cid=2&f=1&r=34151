--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944af57c04a147c818019efea3793be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a40c12a10f6d453e03e61da5102bf62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a9b8f9c13ee755403c7e2faee84673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb6b62e845e795cfa654bf7775ecc24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e298a4e902d92d608695e55c886a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a77203938bced2613896dc4bc28a6a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cd47d5c054e631a238168cf0c35e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f588c755919807683d57c2405bc868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353a3b3b8bafdbe35126cd9a7013dc09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da2fef02a0dd84a913a3e3c315f65910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54f0a9188bfcb80e82f6ed38f8760f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e7ff580992815073aa06e3b50ec5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392797cd087599d04144c17d6005e3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7dbadcca0604fa30d0006ac6eee3814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3141af17f7b8e9d9cf253695970e34f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fb5e30a14080a9e1128c29f4d4f6916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c87c08d78023d985753acb6c60aae517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b1846ad80da3d72c65077ea0e283518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f317709b91bcd47e779f49226981b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb41b9736e028d49b228d088dffffa020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c172d6efb6e93708780d62a771657221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5db375976994985967aaf2ca8eac4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffa33e67f87cde7b60feececd912de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4529cd34ea8e4b8cf20f2c7d6431ed524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a7e1a378ee1c6cc96557c05549ace25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b7063b2f0c523e176d75ecfd7bc9b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38dc5fe0c59623e827891f1d22f1d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9e020398b451b82c1fd2863dda1d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76864653f7677c5efa0de3d36fd8b2c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ec5d46353320a319517d1f35db8ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbaa8fe144af8f09f4b461b0d9878f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a97dc6a2ca16bf931671d413b83c7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66daa22286c8983ddb0f3573c65a636f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95645ad52acd31556a511afd6f5b6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcf391400a3d22ff8d5544b6e1f1a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bc24c43145f205d3e30ebde90b21136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60090c743dc7ebfb7d4b7982428358137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401a2cc0e6c054f36a6597b455476d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921b6a87640d0bf329f16993c2a6b9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2cd6e88cd12ed1dbf5110b4f7822a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857db318930e46e9bfcbd823d871ac041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba237eb63cc5e52b6f4c1571e80fc1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8dcf54c451283a389875e05dc24a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9984570a2be2b71236b50675b7c58a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817827f1697ee63ffcb7425b576a199945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dd558ead66fd849fd243fdd925ffe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51241fdfe17f5b1e578a37b31d6e5347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e1c4f494cfee7e16aec6da5204fe648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c976864ccd5f83a6d697ae32aba5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e65189668a8406f066666d3aadedd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d5a53d3563f1eea92beed020def0651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0efc722a1b1447158f0d9a16eecddb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798e0c63ee8128a6440d1320d8701cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24e4a8f8a7759ef5bf8b35d1c2a65554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151ede78748499c19ffa35002a2675655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556962286fe9225348918697d394782c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22e4422e3444e3f0507ccdea5806bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852405869b3f6e62ce043a39da8b926f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aaa34773deec804e32c900a9992bfb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd49af6dcf0e60df19e9359b4dc8fa560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bc0864bb0e25e39f621380f51cc3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1a7dae143459843bf481a532a6dbc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2fb8582a05f463b58dc5d416af11263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd885d248899fe9498358419b7f8e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d434fb3a4979e7886cd970a6bbb955265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c77b3869dc1f45450bda9c36579be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162548345d0840b7cd7dd3a2269e222667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae7bddbfc9db44b29ee0f86044436e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844550672152c66b7ba7f5f6167ba4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8804c395a7a720c7e458eaacbbaa22b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7787f276dd0180cf1401f35979949271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af8a3ea31223369969b721d51dd40472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83a9bd91b224ab59be55e08ca978c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fc2bfc5fdb7e7eca5c835e38ac2db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3906b053ef625384d3ff084bd4611d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d12ab47f2b37118bbc02b60d9c613676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61637168f936ed4a87a15f3c52ff8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744877cd50540332cf58d3694809b80178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb968df6ffbf8492d0f6f380f3b4ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1e070c786474a98ec71df8456ef1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1d27646c644c24643ba7b5ef0340081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7a05e31c51cf71a984c5213cabc9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940e044d156b70b002e1eb1982e892883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2446db1920c63fc6b9f9a4b8ea9d93e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b74a18f7e294465dcf9d7535b6d2a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d2805711a2ce726c9d8f3d027aad686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be067b54624542b6e75be157b8b58f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab77ec274f81899d8f1d906b8c59ee188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826242ae95bc87ee7c49bc0cb788d92b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dda5ec397328f55338cb4cc69ed7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b2ba6df46789201bf0d2f4ca1179491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a119dbd90c513ef94f23aa099040092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fef979efea1475b5e4d5ab76948bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af56934d99f56cb40841970dbc4a0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06793386174c80cb711777ec8924654e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafd7fd3731dc96b3d8a5be55cd243e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fa60b9d320608ae1d0a3ec0a6878d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec7ae806a241502f14ef9ff9bc99f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08360dd73e481d2ae3a8be7376764d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff6ddbcf129df0bf8192729541528c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf536462d06a919d45ea8dfc9b7719b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84635ede0c0ff71f6a902c9db4a36dd2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c947e4b37623b0a799c6a90474fda103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365ff3c7f6abd35648d5569f7470ed3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b7e65514ed251c1077dddbc9314e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d2296268a5ddf3faa89f9ae0d202a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806eb66ef894734e916687357b3b7be0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25eced83cca7f1a538842b3552cd2ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66205d6c97e81e38c08b9b7b9754cb2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ddf31d47b26398fe6ac6a35e60276110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ac2b65c957ff6b7a4824751c08693111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976659ab72d7484c67088df3dbf939a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1069c7a381c5306e3bd9d6102014af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3c6dca95ef318598e01e9fbcfb573114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32210eadac45e5e2af4c6b410a34c86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b81affa897a12bff786a8a5dfbe2a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ff2c726e02882d412a1b690de1a9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d411dedd8cebaee4e3a7b283397a41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70341f16f028301a06a4ba9fd46c42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7876fd5d95679b78ad8fe822297b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ee950056f38a0e0c061d84a452e2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5c9f44b3086be79617c8d3d3e10ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dea45f45042220be1346318c2114d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ea9655a90757cd80f0e0d8f6cfcf5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158e8d8aa705bd7144c59af7063a488125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754beee11ae0e184781f246f7c7afccf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0ef17f877d582d8e7366569866182127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e4e2f561749d1c2348495a726b127128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86be209a9d7607b98fb9346adc0577129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce21341185850e021a2a33b37c7948d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3733b046f56f06d7ef0a42433c723131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998bbef6493a601dc742e64ccebc3ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943bd648f38591dc189921cbfeabb21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1a2467e57b5f2c18f55d883c84b16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616deb05c009b14d470d93f0b55e6d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436719d119ff55541ebfa695f57652b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248154ab6eab2d3432448916f87ff2a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78b1273f989c7749f832499ae9ef7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5db5a10d860c4ee6946cf26ed46f45139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4aa258b98c496ec39d4c21969c5142140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ff2a5476f0da28031761358fd0bff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80582bc23cbf9400c82353642bc8e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a23c0dcc2165cc3779fa7d8f378b02143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878efb51bc7ed44ad903e7a54afc05f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213ba97f8f15616b7f2acfe3f6cd246145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b791cce34b2e9f1e06903df0eb0c7e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e893d40ee235a58d6376cac439cd0ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57721c0f30eaf461fd01925f555f318b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd00a258b0a96f208e2abc33ef89ebd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8937cb6a57d00b14256a90d05ea71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fde93312eafa69b337b00e8ab30ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b18a4d480c22f913305c49482bf23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4a018f36d1f8c9a74641bd7fbcf12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fa132918e3b6bf61dae6fdff535a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c928151ce43fc1fbf080689e0a7f8e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dee03a81980230905a91ae38b349a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e313d0ad02789d8656c9ec129eec5a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b13328ebef1bc1a1be39be0f3c1882158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e8919616a73908cd43abb87a73e95159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f13e5319b4f14a3644b2264447d2c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea89124aed5bf3e5539212421bbbf1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22710de35be6ba7d736621296673847162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b0d08a94b21057bf74f9dc8e3f7c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a7494b6210f9a05f67cadcfe12b23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffcb9c23a70254862dc086773b0205165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edefdfdfaadfafd8e52dbb3b8f9def166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99bbde89222fc3a909a2d84f7a749b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33aac6cf5ceee7140a3ef599d7aceb8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69271c5a451aa8ee8955bade59b55c9c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158bc30f30f438a35f6700a668e4364170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726176c3ba04b564a984c2c5e5ca9e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f659cfdc9bf7a828d1232a840b787172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f189a309a5264ba394f24ca26b78c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213cecc59532571a4d920da2635540a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aea823db657c961a373909e7bb5d30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0505bc0b47421855f8efa3f0fb80ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd3fc4e35f840bf08f1c578dd7eee5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b919719bbe4becaca3b5f304f5f40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b8df124cf828941f32d66551520d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b53c963a703bd586a25dbddcf79286180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d016ddba41a76de8edf7c90a3dc7e15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72b64d9be68f76e8e7f5fd86c7023a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e1887c6c21ca2792e229a5b949574183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2e75aa2a4eb38e9e63f0873591573184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87852227ae4eb54374d1ee68d6fb9fe2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df432b0d6ae6299dca409d1ee08c019186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9827f22a2429ef4922a7a160e87a4bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b0f47f4292b84389a647d6cdc601f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a185a6df3e14dc856803956f99fe47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22ace640ca8f8958a1cd4c051b6c0c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb545824eef7e40ca01c4f439557b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7a90d0540fe9d85d7db3f44ea5b6e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e2973450d11b21d650448a1541599193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f836fce3b56a741babd921ff8d31d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79f86458ffa05f91ca3fd1ccbdc83a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bae255d4d73af2b056e7ed9dc4966c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ab918d3682db7c7ed8e7e7cffeea5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee69269a0b8452465cc37425d3dc3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28189b195df8c20bdadfdaee3fa8ff56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf4e11c0f4f65fce26c4c38fb7f232200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c13c8a065f0d8a69b4eeb6b530f6c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64d246bc925af7c4b02b78010b0f86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a7c02e167a2b286978d15e7ed45be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35074f3d20118afab7437ed53396a41c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31ceee4429078e9dbd927790eb28a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0b48a7a600e9754c3b41b1c0e90c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f850809996c75fb148ea012017813207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb8b15e1629e7fad299c14cb9e8d22208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f97864e6e3a430cb45539b4d6f0983209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771aa84416e034473187aad847cce3b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe2fc749b51465f8d8e53380e9ec26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8a7b6911b0d52adbbfb13d1e2dca4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e55c3ce89f7e38f370faba752e13a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef684caf2ce87dd2c1c038d5565aaca9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53842d92782d5255fb0996146fa98a91215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c114c2f4cf98daf11b97f5938bbfc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fc8752f4816bb4efa5d57d6863d03217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f53a4e5b951ab840cbb79acfd3d474218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7967eb3f90c48ad378e5c43c36782219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c10e0f0d14565ac963bbc1a384cea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138d14e0cbdea95e958df853dfdc8c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc600ea30f31046904665319c3c430e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399e35233b72e65d040294313e95a5e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d71bab89e1760454505388719b002e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384372475f2225e97447f1ec087b40b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922eabc4476487a06278636c6bf67a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926df77408eb415ae962d43ddd109436227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775300ee15b1a6b46fa1b95a3b06033228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff11dfe968be269ec576c9cd9290866229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7cdd89a2466a14c2a4109ef7ddf01230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0ee4df8b2ad640162542408410943231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef6ca27ce7533e593e85cd97e7ab62232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf504b20315466f15566a3f12a17b708233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ffab26eeba1b6f3c608bc7a304f00234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfcfab6c1359520db2b6e7e62a6f63235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399d3c0d5a197df38468166794d55a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a607045a541e8e9d8ee5431034e1af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805d9ee8878f8e859aa361ab31d9960238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40433f1970b639a8771c4b8afb9af1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1bb7386100a14350be0d7da6042a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5a6cc5952987dd20f917d1f699755241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad55ef97f3265f188e825a64c081c3a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe6456022ed6fbd06ab426fefb5290243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504096da944dcc7aac613a4064ef1cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf28f6827a3380f6e03526459ee7c3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab672a8011702c067e9990bd559fcb4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370dc67fdf3f111d85f96b51d6d3573247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41264935136add9397915033e2a21928248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e30531b7a8240a7205ce1e7af69e65249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065564284de25d86f05e6c0c339b789e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665586ea13c1cb115ca34095e520d31251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6c9e261557429c71c8f355ad85d45252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4f3bb8e7ca0dd84bb5d6e56fd7918253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a670ca17c6b2529c4a5d2d9901f047254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a2e3052473bd3f24e62f6169c9184255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738272beb028b45600ce94a9d146d81256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86dce018889588c94c088b6e4793c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea539e0f20a3e17808b911c18d2fbfef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2426a9b93f4b58d813955240d612584259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0f51f489724091d1b29bbb0b505fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def6146db328a731163edbf13f195eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155006b86bf027b95b11e595051ced12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c96c797525ca2801fdf0496fd63613263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b768879a62aab403d5d04eca4dabe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b159561f7a4568919142cc8b520c89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939eaf705118cfa65dd877ef527f7ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35235cae407e8531b78a16a2b05d045267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83a855009f1bb6397caa1d656b8254268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174218ece3ce7fca5c4d398f6e957ad2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e62d01ec86b82ce5b85bde4e9f81c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43483fe311fe2391fa23dd612aa54e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44892fa0d3cb2cee3f5e24701b8ad833272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648eb6a31402e6aa670b033fc41aefaf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da2dad115371e09c4b11630af6ddbb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20754edd07eb2a37175872de59f117275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a19d930e879e703d8b7862866e777a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e32f816980bfdc65bacf0e5d25cbe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a3fdb4f430d46ca0e0a43affd4439278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bfc10eafc85652feffd6072fd63b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cf4962788e447838ab642588388e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c3640c3d0039ca947db4990c248d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c9e56f36db8d2161602799ad2e8c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678bc82a1419087dcb0e11871fbe77b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f96cdd8305d435c762cb25f97251fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ac45ed5335f431592aeef32b1e6f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaad5db1fa1d9cfbaf585459f43e4b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de57bd3e89d7a8f50b9047c896fd9b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112540ecabbd1252dc59fcb73a501d13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c4fed0c655167792dd4d206ba1af0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb1162029cd9e9e33ae3d2f5e1f250290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988ff10907290393b82f9ef3a0c0e4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e93ad2fd998491585f63735833354292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78207cca4e3bc8d92f52cc29785a6929293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b958278a9a7567a603f48bd314f2c9b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310400e4ada1bedb8be74c450c7c8813295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7da29042efe7794fc308a129a8e59d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b0835a389e79315c498351e8d2eaa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10f0f790927e122a0672e88b8b1204298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb82a92fc8a910fe57d11ec3b3dca0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73951e5ab28380e7c3f9a35fc76e890e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb600d6d4f80060eed8e0e175110eae5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dddd6b5ec00689ddbb5330dc092c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29ff0b98103cab0130c6925bc7cb8f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2359534c9e8696b698b49004b3123304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d728e66113303b7388e50fe0ab3b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266444ec83bbbe0448ccff4876dc42ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fccae751f73693afbd19cccfb2f063307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef8217c7a028e44c59693925628923308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fd9148a8c8bf2ef488edfe7e51a44309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fa0fe7b39f1ec4acf7ebe19eb7162310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b937a67e6b5871ce69cee298f09084311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482ba7f29cc5010319775511c68c301312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf51cc20ee4f337a960bdb4c344c355313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e1685ae6a0e2d57bed3ef3d86c37f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286cb652da61892387f81b145eda771315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077c400ee416f041aeb3f2d1fad6c2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d296bebee8a33e1d0bff665e8b45f2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3314c0f8d9bea462b2514db054a05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec4cdf0882c8b08ef79b6c0a6adf4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d542832b27ab8c931b20f96b413e0f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3ac2e7652e13eca320a9c9d4bc0a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8e71ce3ff0a3b60a53a4a947dba89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fedd64f45d80d8568c63b412172db1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a4bdcdc139c16c914c3f28cfd5347324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74e5b77800e45ad6e8626b5e371bee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c2862430495d2c5ca971bd0e7f894326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3079a1ac5bacd85b5789e67971c70327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ac1464d17f942f3a19ef20a048690328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad085696f978e71b272df6f8fdab2dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32336b56d68b38b0e08a66b433bc17330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a98683f05e55735cffd2b0b95ed550331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8e1f9d49bf6c3876ae872f634bfc4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541c3d84183f225a966ab6cabbd8609333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f583e5593748395b378734c672cb1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffa938a0e39e31c2bbce84880277da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10232cb62083d7be8da2403e5d8cc7b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643bf1d706801603217fac4c7fa51fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbacc4545310e8a136c82d00b156ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79bdae16d0a3e94c26066bf3247824339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520c5367710c6f038425546c09bd12d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b31ac56fd401b5f21016f5caf6662341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746841417c570b548202703b284374b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249be8ee1983e0331a2d05cf7104b5f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8491bcbb6aa03c6ef89ac6c785af879344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653824c96228a67778bb8875153c563f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fd42b3757069502e6eeb55caca60f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0328bf5a2c70a1610bd37457a1e2b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae4892e9349271c47b17653faa182a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6244c3ae99f8f823d345e4679e8300d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7557f7edc671c81abf82b9254bc0c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293c9cd529e4937d4f9f921028e6f1a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad93bdeda535cbe4b24d316f162d9b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffa697454fb48f20c089b3fbcdaa57353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71970f296c63160d3a6105ab2fad23f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa93f56edf0f3e5480f33892aa3f46d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed6b822fcae2f465272af6495afd5b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb057365d5f1698a7e949789b6c81b81357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fc865a7f8368ef9b9f8c3d38f2ac1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99cf50aa02d6f2342f32d13434382c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1441cdbdc90e38bf15d2a76977abef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867da990b2285b4559f7b77b32bc8b0b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a2b1ed0c439a8753b00f16b8d76a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801b2832b6a1bc4424b91e2817404dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234234978a2846ecd64a807479dbe7f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f6d2d8553f08d942513194b46fc03365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2eb32b62218ab4539bf157681861b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5e65144893fac645b930126fbc69c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855fbed9cf2e3876afd0d58ccd99f74368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed69342c9e350a0d4d353c06be5ec2d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eccffded7f695b89c0d427bcf81b8b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87330c90301bb13ffd46e7345e9481f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33866344f21c20d0c0d28fa05f7865fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2bb3806a33ecb8753eaee918d7294373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fd95a43d11511a90595ac45a8777a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969083a193c0a028ff43f6c7bfd8728375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e99739d329c4c06dcdf247a51ebf1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8675884571a2a1ffe0fa22e8931b6de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676630fe192a78b1d9dddac9adf55786378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f93f28d723c3cd873597830f4adc61379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338830608457fa0a35a45a23aee4a4ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78212d8a765d7740103d96c4be9e2eb4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b166892b24948323cfcf769622749382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd1695691f3607d5dae855786cb8c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b91e8dcdb9aee3534da3f6b931cdf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e335717fb62d3aab79c9d1187de354385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ebac3588a4b2a3e439421f4b11d58386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6284b05bdecbcb9bfb9cc2580a7dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00216b2f47d154a2e5da79a2837a5e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34485d8b4aaf17bc97d8e3210b7f1a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a97c327de259bc35d0e32e970d5e6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14399d71ad2577b31b12cda38d6f69e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1d8d8d848a2f5fcb9d4e5595fd30e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13c92373d90addd7534ebc5fa9f0a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a7a7a1bb8b9bfe44f5d382f6f8942394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3e2a6f28b5f05e11fa2340832cd13395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe302c01c94df0bb273823f740743e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30bead619e1506a15456018340082b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93880e92cd4d73f0e77a56490fc524398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14f2ee518fb076df36dc2b944df50f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10229ebc70eae2a37f51cb835b49a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf56b88ee133eb07021672de0e12d12401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88176a72255b1e6a20d0971f17ced8f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f835152921958d7a4aa04b935dceb56403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a14e26c14486ecb6ac379e39de87f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d34faccab62ffaaae4c6cb850e1f0d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2de2a5abf5fc3b2a98c304d575f89406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9512d4406f71c1d7cfe6df5efd1adcc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919da44d44b0e18c45e3d1d1c3916eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e02843712b2639bb1429eaf2af72b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f28cb92b2144ad961c90349ef12c55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab399e17f062c849f659402f12c86428411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e08ba5fa857a74227a9d43f77a1107412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e44756a210985cbf865dfc5ca6cc4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb93c777375618baceb1c0a7bdef4a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacc9bd5c94361e1f3e67c8ea7a8703415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6d64ebbd439891ee066809aba6835416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a7ce8759be7258105c893e1d0da07417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997413dec39d2ae1751ab3c433b2b138418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0578b154daba08689a25d223b0ff0d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6d3c7ce49cd3283a9912c0d2f2f0a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14ee1233b32521d46e8578cf14ba1c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7746a7d4a10fb939d7a98eba3474cf0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a93289b06d8faeaf8bb3bf6bdfe5da423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6079229c80751f954ffd95bd5bb4782424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b7231cbaeda569afa4a034e89308b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021b532dfe0b9109a44d154a60b7230426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c755759e923e266c6551ee82f349d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4afe3541d10d541fbb102e6bab473428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b7339e23749f4d75a674bfd97f8e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc07c354d5aa3fac28f6cdbecacfc8b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb87e2a844a5fe2bd1a9a49b0a1b2d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbde26b03df12108f235df312c7ad0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d00eb8e8003576f270dcfad3370fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed69da432af2f21cf84c572bbe6875434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a33f8a6d9b32090750fbece6a4811435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7c51ef04ef7a2c7e12b4b217c6958436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1142152f3647472b08fc71171c870d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41d2cf6cf2042b33aca83473ee9911438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38538999c4bee3a070c3c653d7c77cc1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb29e96fdbb5091e549110d896fa0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2b138f8db3ec90c683dd2da2b8f19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063b36a2133c780ea076e064008d65e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd86ff63a1a22d29f578e94510ada40443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d357351eb15a9dc188325a5c14dce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364b9e2e9da623f375c166e63ef1d74445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaae72c4f7ec88c654b17dd66ded305446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7888738c9e946d29bd2cac0003fd7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6309415779e3b51ebce8b90b9ffb4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3291ffc18f46e81241a67cd77482ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469e24f280c00e8d3ab78bdc5619dbf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df147f705fe3c120fe429eb6defe2d61451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3ecff892b3591a681e79b187b4400452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84cbf4f5ab91732d4eef15766c01b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25b617cfd367f0eedd57ced3a26a70454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bcfeca083054255442ab598e6fcde455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a4fe2fd35cbd160c30c0c52733717456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76202c3750f53ddd19dd08673d445303457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238e43b38f0193be741b430c3ab2536458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351bc2cd7f14ea26a0b61fab8e3b0cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d02450acb7bc296763324a1fc83ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4eab150d7a70d81af4f6023fdd5f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4087dc3c1ff17952375d0d31e3744f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae342b7251ed49a7eb8bd331b887dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5389d2d3464c2956d9cf6127d3eef41464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b1c96b45109dc75f9529a9c0191dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f4f3fe4e4fb36ea4342c28b63c4e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d6887f6e97ffb94ff669b2bed2891467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59224d525e56699a3fdadd5def4c830468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec2d88d20e092a9a9ae02f11dedeb3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888595ba3fa15f0fe80bf84b4cb95f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09e6aafd3867c1d619456f02f4b98e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c64a24bf1cdf4ed64e44ffe056913472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a04db5b849009a1713a34379b0cbae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90441724ae27e6f60d417516fea52c95474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29ff5879b41d3da5dd31212f9f94f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc55e8c0efb1b0f74dc1554f0cabf4c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37938e4a3a526acec0e68030fcf19ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a2f593151abeb61eb89bdf4e90ea5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88224ed5a1849cb11276a5fec20f4a3d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbe50c58d0d6439b83892b9a131ee3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b462fe201b3237af35a2cca576c600481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9871402dad796c9e8a1468d53217a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72823d45972f63c7c6fde777c196d619483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c621a886e77f1809f6ce453cc1c151484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ccaedbff31e9c857d94926ee09019485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739bfbcb1c9b5ea46baa91d3e4b8002486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186435a9a1d262c1d9d68671002db74487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92497c2d696f4f7687381c1abeec1f49488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6a18a0713ca04e4e4537b8935cb68489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06080435ace956e06713f555ec69840b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a24685ad61d83d0c1485333781070491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4a7342bfbb6733b7d8fe539abb701492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f721c5efdcf01d3be8b3bed02733b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0c91213d8520899228ab650daae3f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf6c54012c0e3b9df3d3d83f58c7f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400364d6042dfb537070602c661d349f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d98e02d0b50d383d10b938e7f76583497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec40459d4f69ad3c77f87e861a2768498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cce95b53312b91085369d60d26c066499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663de789a0792ca2560f4f76ea3d3a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd9e71880f0c0241e03a8125482cbd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6516685b6ad3cb166118482a15452502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8770f828a3dc3ab5d3f22a0c73d452503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0405e1c82064f8ee83b70af093c5c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1beb2a2e40da8fecf22a51af75844e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce26890089a05caa21fac46d549e53b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2e58acef8e30fc51ddfbbc434b252507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70587b129780cd7f76f1babeb84698d2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d79ba7ad26ada0d81dcaf9da5d9ddb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92275ca7424a58c6d6ceb410986d9bfe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ac0cf45b0740bf562e38f07dcca03511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb86cbf77ed378ffdd50a2c515675b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6639c048d5d7c094526b8b4863b1c93513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4c9833a00fbefb0ad0175ac460e8a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ecbdc17da6e208e21706396390df1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9ee1150d0bcc6b2a02fcd2c55a95b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7afb36d0a65209da4c203b4c081995517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16df6bd8472b49c3123307726a1846518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f3898e4e1ab29bb7d11ff641dad57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a752da2d5a630f35e8ed9d7d360da51520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ba1b336f346e1dd3e5e7fc10f7ee5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0e6f5a38bee621ff0be9c4e6db32e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274608ac9df4d574c905ea778e797b1c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680807ac252c8dc13155f70642f6bc3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1d00ec7170eb2ccba8a21ed2d8ef6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594370946f59393e12d47e71868e5489526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a592af96fda56482fecf3168951633527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ee1c971fee188c77dbb729a00f55b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68d0c9cf1fc57cedb80fa89ad7fa0e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22589ed6fb6e42582578ed534c363b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfbbcae6eb8abffd75756c2d5ffadc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2482fec8303fad314d8f77a700e96532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44243e9a8bb83f3cc7de3a9c87e687533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933859ac69a5fd5119126faa61cffbd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e8cac3f9ed94847bb7318dc1e7c05535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bab6a41d37710c90dd9db78265a1f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16753f9a77d25db9fd9fe3efbf2e1c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc9d6a26419793fc897baaa85e22b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8121563b7c30838360e5838fc8903539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaedb87e3a34a466a1b9cae15d944fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2cb3adafc0d26e7f07951d3039dcb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04e008ae5e3cdbe9a23cd892a9e771542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb120d5f5c7eca8b60476e1da02a3774543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740927f5297620c5090b6fe433ae120544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ee2e105ca65e3a1e00bf2800ebb7c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbbde144ec454fd49ccd4c0257f5c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fe58d504815472b0b50472b94df30547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005d6aabf45007d0f5c6e733c3f8340548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560bd4e9c809652ac84a5f588068c96549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b0a5cd5dce995e1f64ba7607bd901550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf77c7bd47033f7c34a0dced7121961551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670499d5bf59e934fef1bd9299d8cf82552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a1402c00e0179dda222a87c844461553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518118edbf00bb1eefa280952249e86554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd11223c195d0139829cbbfd8750fcb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b6467ddcf8f1d1c2aa8e960b63d61556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0f7594bf66a6e162c6c904dd90a99557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec28cd39c23bd7e066499e58748ae9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce75e10923fb5be600032d97908c23b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba2802a620ff2953165c7eba631ad5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14cca582f6ec22147af36ce23e0d6f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1a43c09b4157643e9528a9c93adec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971287369c48efe6334199c88c98bda563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cedb97ab94f50ff74604d14df2ca43564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb5e36e018a9929cd8a56074afe178565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09341dbc5777b6ddea524aa91a60431566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce254ea9ff250f05cf7362f887ebe9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369b164cca88e7e8f253f538bd3a126568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87a234d1c3d7821fac7124bb37a4e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4b57a6b8b151871c431ebebd2cd01570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c19281fe056dfc277c7301bb4bc06571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5681c474c3aacfa39672e5858ed2ca9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da63f18ed2aa9102c7beef68a8ef88573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db658ba1e5cbb5278b21221d607a9ceb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571002cdc0a5f9028f7dd70437b179b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4650c225356e06d83b339d1a980a3de576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501505dc640549223dc1f2431760a8ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd998aa6e1c9d6a43b52337a3caa49578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30772bbb88f5e2917ce246c2bb24cfca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e90c9c516d049c04c6f734bedd1c29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360512840a8810812bfde98f0c374b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4202badf747fff548ef2b74fc69de0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a793652efe0cb4ed214264dd907087583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf40ae7fc818075e00955f473756be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36491e4481e08c1485065dc57bfa5167585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de7923e0d24c51d954a0a40832d052586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447aab87133ef3daaac4d2a60b445ea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38edf790fb858653de9a96541fa485588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93e25f34102658b81f71c9d4290970589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ac7a953def2b20fa170a2682f2aee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26edc419cb3601266b8c8e1c22c8266591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d589b5c74afad8650c43a8e30328e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8bca0cea7df616ef8797599f3a342593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6029b1202729a8c33fb5811cfccc844594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95669ee9b958347ba4918ffad9d65a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399178d22d4c172b58396bfd801c8256596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d4f99b0675ec56fcdb20a0832ecac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819142af25afba41a02976f64d5e596598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98914370767e4022cc47ca11281df739599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9d7c31432c604e5ea6b67af4c8742600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee48d12217c8b194cdaa69a1149aea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35eef0f9cf631d12ff8b528d8a83d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a34ee2e443890958d6629404df40d6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1964ddecd6e872a0a3324aaa695d9bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb4cbc75d5ed6956e123c5ad9b2e34605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ecf80dd641f3e9c85a4ea0d3fb4b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c882da37494ea57353eb74e794d06607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ab92d5c7a63324d83dd9588df2ee5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec7938107dd14ec857cac1d51dab3c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e437d1168eb074c52f03e3b037d1f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6534f9a05564f0554ba2220cafc0e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30ae0172c56dbe325c07fb94a916dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21721b790f984ad8b0b7e1b45c64f608613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2c862246e1ae259d0729cace220f5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbf4b37e9837a389f99bd31ddc0b17615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f914930d22c92b08482a2d48ac3c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579d8ea79ab415eb8a6dc2b4e2a196a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087037ef11e4b8e4616db556daf1704b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb76bb5aa497d141f0a3a44534318e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc851c57e94aebe52fafe8f281ff485620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5e292bce08bdbabd25db7b6254ebb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65ae54ed46a19a29b3ce56462b7367622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3057672b19c3946a31cf33d11799561623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0836fe539a4902effa609d84912942624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbb9544be00c954e66147156c3283b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfe0ef7d1313b6bc9c78dd0b136fa5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcd3dbf6729bcbdf5874f01d81025d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2a1ea3afa3df873aed8ef3ccf7d0d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736402b999d784446ff6d5f94b9e92c7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ba1435884703f514977077da54fad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f808b31b36425f826d233e99b528b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d096a9d98bdd15db3876a4cb0c814632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139a1e58135b15e52d0a71d1cc70a55633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe0a29b5c4c3541c26be5f9d917009634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce673180a4cab313d809ce149382c9c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9f04474dddc8c4a2be185da1d916f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98bd0da9a416e6618073d1f674001f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44058ba2dc003f696611d92f84321ce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0398bdadd45c651697236bdfe36fd31639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41550376236c433310fc5878a96e24aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b43af5b61fef7c68c6f11b7da47366641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df5e29572c2901534892c368f5b79c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238363dafbd7fccfefdc9f1a52fd9c07643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14dd293dcaf6d59245f7aea32d89c2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e47eaa0c7c65eb47c089c4f81d4370645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fe3e21e2e1f804fe2a318bce80877646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbc1cdb1281f1eafaa715dad4e7dce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4828e725d95b6f4608a01bc601dc98a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f99a5b6e32a5da447e901eb0f2d8d3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec64645eedf3e93546ea4854b056eb5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c758c1ed2ba82eff350ec518946eec7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46407cb1e137dd1637530926ea9de4fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323a3a791ddccc1f0ce990afff413a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb7a2f4f2b37ed428b31fdb23dd165654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d0eeba1ccd7299c9f59a216a5a8f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86918811e642188922ce2807426556d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d5d15f8b3a250060f94017487141f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c5809cd53f3724c4c1a804b062463658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6394466d7d767345140f3435bcec44659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b012bfef25822ef9cd3798b1095ccb5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a37f9591a2b371a4d53ce8f56b60d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91437492c619d5f640bbdf10ce00d5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab1b96e3dcfe10c7884fe8ecbdc4af663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb292385598f793f50fbd84dbd598cdc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12df368a192199a5af4978f8aa9847665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5d25c10fae5a283846f5eec398248666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f55306c739192ccdb02e6bbcbe280c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdec09ba38101b171148c93f649063b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17039989cdbf4b6a8475b6c685ae609669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ae3d6a0083e89d6ffdc8b95201a70670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0f1911a9f1ad334968dc353607337671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9aba9d9944ffd81a3f5192f32de99672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c090966c746268e050f9e4bbc78163673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464c5e6ac635e76786410cd224543dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc6da4f770e18af1e48e5c750ae9b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a51a9d8be4e0eb7f1e075b3174e19676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21f994fab67af8372b312602181ce3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc5b4a40da923085530b39eded9c5f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dbcf330453d3b0424fcd45dd2537c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f83fff54c3ac478f17da7211d038a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e640b33c1bbc1dd29fc8d90ba08f9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc530ff9a48ad7285f5869cd01061755682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb33c4fc30b5729a8909d44b3f320d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fced4663232df4bd1b9b7ab1db5e7c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c349415a18c929dec13b37da56113685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963af93fe05037ca5d17847f8167449b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6bf6e3eb8987b4b0c8d9734a69491687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a31b6088c8b1bab730cddc509b7f18688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2241dab05c24c6b5415bcf6daf3db8c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa1f9a862e40e79534955328d96aa1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2595082c3a6c50419107e5505285e87691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63268213fd7294a25eb2b285ee108b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b279ff350aba30df4f6301af261f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119366f27ed89afc93d8d1552735ad0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d2dbc37550c9e72d1383804d6f2f2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a067a9cd7bc2478070c4f5dcdf7bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d44cd52242c5796ced43da36bca18f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fffea8f893340ae0b46c906b2d7a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc26d86e9747d42fca659c039f2e6b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418e74f0b140d1a0b8bdd6f5bdc92cf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701561961c3a13ba3dd47992f63f6a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841baeae5f3611dd94242647c7abc6f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b777a563f14bbdee54d46ab93686e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df5dbe53fb850acbadaa811cbe31dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a828a0e511e227ce1d25c4bdf46e55b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101043b4fb55edaf70ee3a032b39bbbd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02720c422bc210019b79c18394198d5c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e3c024dbd47fd570d80a23965d59d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3e3bbac56b37c0a82af60d461ddc3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30011958b11a86bb5d7298d7dd5e922710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e987ead9340529e6854da446221a27711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44868cf9b97d2646c9a0f7aef4fcb546712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dfc41febd04bdf0c019f10d131bd0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235c268439cc177636ef6da04431566714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e5b1521e41a8589a3f49b4116dd67715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f23b230688a5f8313e2149503a7dd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee856f96e373b8791a09df95112326c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66ccc7d8b32318149f180dd74a864f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db2f0db70b312ad603cf511aa72c99719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b050552aaa2b7455749c4af92809c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff47cdbdfb6c575ce6333b24961c65721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c68adeb9acd418ee7e4d84287a6aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbe631f24b23ef7f481d39e124c28c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba37c66788c92e5363baab992e9423724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac128ef53dcdd38a34dec8a611456356725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ad4ecc09d1129fb492fb3bbb877fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339ce12376ce52b5da6db2d8903b26c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad1bd543bce384941af9cb45187272728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6eefcffff87a7a603cac1c0170cd3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ff21db5c966d6388b59305f4adf47730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c38e42a9186a3023d3c6d0b921093731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391f3c5266982390175a6ffb1f1fc9a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884025c7fa5c9df70b8afbca99175b63733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3fa1591d80016b710aa7b30e07629734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5945a22139ea77ebf38585272470b4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42957c76c6c9320495de4691488dfe3b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128ca2e63642f4cef3da1dd7f4def9e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a25b6d306e70656678d96b1a32c71c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a48877654660a0dad5060cc5ec49e1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b63c22836675eb1d232dafbc9ee17e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf28af7a95c80c0c7b1356b65c0766f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc04d11de22e5c3c5f89b1903b23be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67114ca059f6de78c6519340b928c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de42cf28941d676f49de5f749684a59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd8dacfead2e899197a9d7bf8f439f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c9155e309a974b954aeca8aa54bd6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ff8f361b28966da021141fc2a78d2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308048aa7f8807d0abff411274822e6c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d7c781e8ec458b6e6d8501cd93dd4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340ff047685047a8974baa5e703bf67750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5064990c93dcd4c119a315288696c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f01b3a9f8d9024374058bcff70297752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7564dcb6a26d29d4ee29c2128063b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d92d0e46f14bdbaa0b45953928e42754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14f0e30f6c71fbf7793fc4934364d2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dee1d93db17d00fd4dedc3fb5cb65a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a4eeaa81685b3085327aa33892e51757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8452644f28c809d77c130cc6a553668758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a615b08639591bc91dc2dadb3cc059d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261d2cda3967be95411b2e183b47b83760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444ac4e7f885dda50f0ec826f4ef936761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b34758ea4fe26bf8aaec5d9d99d2ca762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544873e4287ed5e60baf87cf30ac2e5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7445aed57c3afb1cc0b9085c5034df764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54c2301b6c5046877b5a7a8e50e142765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fffa72541bf48047816b0858cff65766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d0d319edc03ad422e77b157a9e226767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593912f3b072866065395810add11d8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd99db12f4916e7ce4101647e84132769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65799d4eaa01ec84fbb3df418576390770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3699d262c202accfb9cf69b27a04e4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caad3574c618312d74e68b7f2ab3788772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d66c4c20d3e80a23ee3f197b454ad5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5962a80eaa5be32ced324ca1f5429e3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b39fd1cf80b52561388efe5ec1ed8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f881e8dd4a02f71bf6ae22886bfd787776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734c6425c1dd8658d02983f281027a2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec7706ddcbacf7f08a6795485243af778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6eb5e63e80f62613d5161f7aeac7d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08eff2ab48c9e8e3b2e29cb8867be5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c73102d4a3533b0cad131032c4464781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef89f478f9bd3d31ef3bbf1a79239b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31412a97cd4b2db095110c5dfdbe9f61783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9121b0a296804fd519c5ac586c9d6ef784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14558def66aea9a57da4880bdc400ba7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dda19a4ca8b3979c3d713248c73c8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419622cd26ebc5da615dbce8167ffed787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8896a5362cb9747c6cd689d492c373788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedcea12a92bdd407f8a91f33208aba789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6a386e5a6a584e7a108cc904c087d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7bd73bcdb7d5e3e04b00a1258ae8d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4491c4e23ac2b6a3f81fe44b98d6da792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a88fda9f1e23c62fe12df536467bc7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce535cd6572d83db6a8ad7f494955c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dc32e2bb96d844d2d95d80e715094795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19736138ef2f5c38f23b36152b83c4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a4dd0496c9d2d1de4c24234f3078a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0d2c14f1e9f2937c08c935849583e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544ffc69b72b21d79f5bd35e59392a0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c09b5f3711dc325e5411a70b1f029800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01ad3cf21d00dfa30482e8a19670c5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f77df45ddd7d52cca667729a9ac12802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44398346a79691b95868aef782210000803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee78a69457b995bced1086c429fa11804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe0c62d70c97e15432638fb05bdcdc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bead803368714560f0dfecc4ba1cfe1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d70352b23482c02226ec3c1706979807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c594d286c65c9e214a10cecdc10a423808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c834d3259f6d741a5422516dbbc2f02809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48becf2bceaf8847a7bc601e9da92af810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d9676027abfda04884d5f5929caba811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae45688a4470d5cc1cff482d183c70812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec60323ae0a454031dc5b818561e153813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4a46d051901e870f8ecf8f82b9cc0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ef8b4fe2157dc6fefc40ee0516111815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d503d2e7ffd210f7ad22d418de54b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd72a7b1c986c85935b4c2222fbc512817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34392cd63b1081d313f2c82fff39251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483706ebad50145aaa07fd3531eb2b732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790be2fba711e8e727a08a2964a38883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee97236b984378656098bc40d411f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692c9f8474db1262a65b62912de55b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac39d69057d9e18910f9e11a8bcca26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13281f0fdaba1e691bec9fe011b84e2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc53f5d3d7c57e4dd66ea86bf281628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb033e19039a904566f53e81e7b3559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff5f385b637380be235dd9e5fdbbf210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb29f982520054c688a185fcad6015b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8e69e6397e1c4f1b6f8c9f239c32912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7ac6a064f86bf3e4a6c7bd116e0ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50a3b8807f970a248456099b2d4b0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9659c573597c8c581d79491654a47a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81e95bd3c3da743e7e0a2e82596a8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8508616bc19e68a67ae3e17c829c8917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a02845437257be3e82f1185ad6a0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd5728a18e1ef20f4c77bc8f32e99719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707799dce4c389dfcecdb77b6e9bb5cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecd2071b11e8202f337b9576bf79ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ea511f59e71ee0b3209c9793d656d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b8852e63c244cddd7e56435c4fcbe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961ad50aa319938ff60bec43109d5e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138d7d3679906799fcf5521f66e3b4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182cffb45088ad3420328ef0b0431dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7c03006c10a259a0fb5c7c9fe6cce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd47f2e0a76dbf3266a4523fbe7b99a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d413b18e6404b9758538ce5e9d95f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c14b3a061b9216e599ce3ec7141d0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042cc86ef9baf29209c9f39193b845331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c028a4ce8f080716909f7ac4abd3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18bb0ff1c15bd0a37c9798c349e9ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f31827e290388aa9962e2e359a3e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1038cbe4c6e03958c2b6de3d991990e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4591e65b896b2241277fd4d42f9cf0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6e9450e455d5427c8b79086f2cfac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f9a34fb3553faf0eaff9bf1ca98f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32c609ea8b9b6aa0702df5ce1a9f3739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92306ffdec74f74b1157c2f02de383e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1b2a437f70ef62b46d541a8dacb6b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5211cb974904301fd2a46d52ec562442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72060fb54244cd43ec6275ffd2cdf88f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754a49674d603970ca61602da4db66344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ed7a136fea1e19ff8f01f51c38c9945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d5f3f4dbef5ec6ef35f225a9d379746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004cf1e24e76a40ec38b7634fe7759947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338b61bedf2e1ee13bda5680131f42748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c606ee7d04b437d48d079763f33a3549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea455ae07922fb69a319ce4ed8e8698450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0a70a69cdeef6404ceab64de0356f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fde9dcc9101488ef93078ab3f152c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dd3989d704fe36dbf7bddbba9568653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb983c674f50ee296b071eb21d1f7b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fa44941d3ff8835077b65092f812b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fa3e5b19fcd686e56517387dc483456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549092286fb67b8047c9ea0c951440157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17e67d71541125d289fc10f565224258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96653ab90ddba63d1ea9f7c0c9bd6ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22815cd966b7f99aeda78756f526a14660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae8f7b481efca17a097fc263709fcb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875e1e9e8628acc3a6fbb71e6c1f74062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701aa1cfd35fdfd0893c09469184179b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569f8162a86893326979bf8de31b3b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd431c9450335278734c8895f7e322965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618d30929bc1d1d02dd763bf640420366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ff9e550b60c96e259a29d85307c8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fded11fd92af19487519e0568043fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d6cd8041167067dc8ee87e0765b4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58682acc4f229d3f202546ffde276e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6849dc489fa5a4ad74556ed6a8f9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f750736d2772e18d1776cce1fd017e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521baaee140984ee434a8c97fb83d03373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876f74deca98412fa774d3efbd8a41274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6ccf1e176db9d50139fe2cb3c8acf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ec0b9688081477a75082caccf8ffc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558763e3fe5f15fb1b0f0f925aee610377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8593be3d22575d396344730f791df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf30d0aff38bbf156271e99c107386c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080802cfc994dd744f1c7740e10faf7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a598dd7ef6b8d766aa0dd0630fab5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f520319796a90fe288ad222f2c7f4d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba289203d92b19b53484eefc82dfbefa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccb39df7e669997230abd2b57cbee684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02d70e2d107fb2af6fa2d528169f8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49915f505e13fef70a5c32f32ff069f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b1233d3eb85c35df2ab2dea18e1d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805092ff84b793423a46849c2499b9a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5df5129fbdfe3d6b4fd42b7dc65ca589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1451fee170bb8e5172d3cc116e1ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcc6243cea2459cf04e512936665d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d01165782186c7d386fb24e00748892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852940e18a75a1afb751f833d17172d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f739c0b7cf4a7d7c49c96c08c64ab994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ab882b3dcbe4a1425e670070b206a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afa686f9eaf83a76e9a1d2fc971c0796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2079727049d37f4d339bb8005b7c2f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755ea57a260aafdb721be9e737947e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4d3647fee244f5608c523dd17e97899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906636f31c13324bbc53a728b644722100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b43757aac9ed1734ee046fd6f8e4b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c7978dd5d7875b9544345ff66fd0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e608b859f3ec6f21611a29b41e1dd8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3ac0597358a62675d5e7c74bd7898104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2f8079877bce993f6311ee9739b27105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e8375246102849c5c37f42d75cc03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf11794477fa4f91a98e31470178725107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c254eb827b6abf82c687ec14ad50e8a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16cc1a5b2d9d0d606c785be9ee479f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bc2518cb862fc27a92c43aae37fcc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379b6fda0bc976e4e331ca8c37ea113111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbe38715e97d671910f08ec7ab1f33112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e305d915f09886aa00b29dd4dc12d2e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f8d660df173ac9fb877de78f100f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377bd8362c2df5b45d6f1222ebed196115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b5fe26120c128ecb36f0fe44d59b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a077189a9e6cdd4627f5f349a252b96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467c82f6560d1e7343a3fad85c690b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d76b3806a3924d9c13d5e0c843a8a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e65e19ed2d6013b0f7f73d8eeb3810120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb6e80d7ff4059f69923ab42be727d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483150e4c045637c5a026dfc9ee8d367122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96a5a93b79db9313330e9f0d6a2a8e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027738f6d6f17a4f966e21fe6486ed4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a8284e1b3f8d331dd51832d41d93c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32d5c977a7ced41b1b1d1d888ca06d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b26c127530f2042642fd77f5ee9656127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e3bdbfc0af2e3a0c37d3005054127128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5522436f4faf3c32ecf8488dfec96e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c8cb6baf51852335c334ea0bf9972130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72093bfa0a41ffc70454c7ab0156bdec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f542b0b1c373ed906d5d76b183670ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295ccec0b5e227edcee4232cfaf527a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f8e8c13760c79b737ac56a907c8fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cc3c67bd7598f87f8523663880e51135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072acde4794169a1dc59d4ac86f76a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36b8097bd7d16228740d8c5748be49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ca3618643924e0a59d900b18ab401138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b027200315659b11d55ced355617715139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29d153cad1328f51c106825c50ca63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d294bae39376d0ea4282d29d09b82141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f3d53f483e0a671519e8710ac9748142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f239eac8ea8b31f3afdb4852cbd7f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf12a69b7df3cba01de8110bb6afd4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e3ac10daa0c054ba26afb5eb5c1b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1c89ce8a4152f84e8129912169ba4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b776e6b455a6146db34f78f9a78c367147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f86bdd8dbef88c6e54487f866bc87148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa12defbba24283104de7d95cde83fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657eaee3b3f47367fdfb812a3a922dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50efe23d1d258a31ab312fe123da64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0513c1e703cce0ce73b2408776012152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587e5383810889075ad678b2d48d98e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fdd196803972d628a2635024c5755154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9b74d2afc123ca4ffd33a605bc913155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc119b5b0a598b68fb267aff209ef8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fbfc97af8302ca41966caae9aaebf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557f3a7656d2cab7e06821cba2b4320158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397893a4465f7dcd8f741be8f56717a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0411fcfa1092ff7645ede64077b722160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186e479b1e94cf8d4f4054b27fcaeaa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103c86fcdcb00c7d6ab1fe86d6c3162162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4babaf646d6f1bfff65d9246cd1d66d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea35101859318cfc2f43c391b945f4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25864b5f5d663b11e30e64ecfff2269165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb03dc07e75e0819bbc1670a6a0c1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682f99f4b2a874cfec15aa41f8d203d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46dee584ac09d42323eeb18f4ab48f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8082eb0d33c0f47d9f65f3aba0ae79e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5c3ccfe8cd665eb693dc0e1313a1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de70d572f5dae69db21f9751ead901171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da45de3f8a255c8f6c433c0a8f38e4a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e661e00b1111a714a30e46a2ade3b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb494d384ea368fb10be3b145dd00d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c8699a8d39653f35afcbc87acb00c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f36ae2db88720710d5d5395e4e3c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea874c468b9a4076bf02bb32f2f3a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ff580f301017ddde23e0190ddcb3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537bab2d250b17829e4d33378982cec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33913ac1e877537f56528d78e27704a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6feb04b510bba4eccca915bff9e0b92181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf86e4c275f2e398dd48e063a7c448d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abfc53a4b2847b9bbed1011f4f06e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d005fdd9cb60673eded53a2d96785184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf5a372c050ccf7739ac7f268dd985185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dee97f1c8270e7d20cb3edec5fe30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c98b43885e8a090d62d78060c16159187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a2b83b6f2c3dd6ceb984579dc8034188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6743baea6e44984b0edff31b99d76189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170b56f14d63ba7934b3a38bb7d87a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0221dad6ec73950d1d55a50903b28f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0cabf2fa41b7706a38c2da4115e57192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc941bc6f697590a660b5cce6ecc991f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feed971491cd24f3feb714ff9f8c1b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab01d00fc7758eb5bcf596c360e6e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72543cae78bd9f0b0dd447217e337cb8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fa31ba17619be1f14720ce07b5a14197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabebb0c8b10758a58bcb05ed8ae62e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269841d4ea0ec47838b0cbcfbc37dd98199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0703231da699c0d1169917ce66c81200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20272b2781a82a857534f2b59332092a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e44043842a366d98d51337a54bafc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a49e58c354fc3885b4f875a9299f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d3897fee7e822bb2d2ad45eec0750204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbfbb3c6123127605b5dfffc7a996a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92220196e77342d7adb5e1e4f13a6f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b1629f256d443f58975ed8b9dd3e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a3e2c1938971bb64ac384163bd644208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a0813610f300edd253b61e6a584b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b6886c5bb69388102fc5495c132c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fda23e9a68d43c6a10573e29ba79aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac555c7e6db28c126776b0b5c049f190212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43bb6724d3da41f1b289e7cdcaa6d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c870be79f7989198322a86e1dba8f07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdba75e55f52b21d0734608542f03c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dae2b3189eb54ac82ae4b6309978e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064edf39fc502fa43cce31e9d9cb1f3a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff430142a389150cad8d10b2499a83218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b320912e2a4d434890af9e21caa5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9ad80220e079425db4fd1f25eea19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc3a342be6d9ba9b0bfe72840d3b0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df192ca26e86b9dc7dadb088506a9f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6f3e8b5ff8249dcf254a9f57940e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1786c777fff28261d79a1ba69d549d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ca53fc641b40650ba57d8f81e84db225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35888143da2dde95c4cb4ad5bb4740f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9f5895ca8330ac665e4c189a1ba55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9526ee62ef36b91af2cb3e806cadf1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f4a3c4fe3c819491d27e65309cddf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406cdfa058cee95d3283f80334402c6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232707510659622d258f68171bb5a106231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2858a58827ba61024f4535eb4fe44a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fd70f839a0c89e79815cc16f920f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395556967cd0779b1ea61c60b119a0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258c9275f90d3f07e3602087f45a167235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4989824a2570a02334e03b17b34cd8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b119087e5dc10ea27ff2eb7173004237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41f418b5503b323a074de699abe895238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9f5df2f28c3c78e932d31e91aeb9f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e4ac6f53ea8f9ac72f37c2e83ab61240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b59c443f16b5936c47270de8063c01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b7efad35b3a32c1622e127eaadf9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1b85faebd7d52adac38c467d9fb1d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94803f318b663f404216094865aaf91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d28abe02e598afba376be3a262d7fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c43eb0d7e3d4434c468882e923eb0e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aab7d9d801d0f0318d3feda75da53b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3142f928128e67b3dd302680e3fac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6c7a29b8777d34b20dafab7021e37249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da501910359310d1933fe66007e60f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a22ea7c2e061d246f965616bcca1c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9982cf1f86eeff1a7e47dee6372c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9e8891f696941c479827b9d7f696a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8568275468da80dd4772fb17c7dd99254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e0942c53c6946ef29eb7cbb375714255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12db16537d62fa98eef57a1ce3781d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a302104f0fa32949e72924e06f2e61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75aa7f8cf4cf72aa822c77e7433efd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10fc2b246c304c7ad0d3e86a6855b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd2d38be64381b8a1b3d8d2a41f765260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1928c3426d2bfc6764ce7a1ba38c96261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf1dae0819aaacfe6f27273796aff0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34707ae4b85f0d1b80bfcbab54daab7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecee283f413acbc456f6418651a026264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc145decbb87a43d782786dac01d9fa0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42f42cf6515aac7c08e2965322c305266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8afb3296f5252b4d784c9b3289d107267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a15fda4a92be6f90e25aeae9638e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd7f89245d9727c136fca16f529d42269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6282f24ba0de1f0a7144d19b70b2c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aaaef8640b90dc88d156d79414d7b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70513370dda5d120c6c3c53a13239186272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fbc55f4d2024f3a455d91e62a6178273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0dfa9dcc4a57815c3ce91a104b3c41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9eba7d2172db7a63a233d319e5af58275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca4d217450024a7b925519a5d08c10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdf40bac5f301f1d67d744294f4917277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ad4ca71d4de95143801e075ef59bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2f97cf7450f96d1e29ffa141ad45e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c81d82e3bdca34103068329c79999280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283a8f68c54a40cdcbc68ab2a4830c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae69bb65934e121b887691e39a2a475282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb98505c9ba1ab837bdfed7ba4731f4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf56ea693b931f59a081597dc99fa58284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e290e8b9105c5ceab11e8182d48e1e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48bfc7f8f14cfa6de5ad113cb489c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddb24f7832a3c03933e99024e82f3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097dbc609b3e3d2cba131b496718c9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bd23c0d5f151bff25a182c2c4479d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc1c3e9ff68aa9641e5f8588053c77290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973cf468392eadb0a4b770d7fa4b83b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609d8096d2abd1159cc053c1046a76a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74cbf8d82b00434ca12f0b6296707c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f0972e96c5558fc40cf80d0b0277c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cea2f97e83e9825a53b7aa1aa6c7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2089cbeb225faffa67a83604714404296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea6ea88b02d6f7e702c129f19a51a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83995d77619144230a9342da9d568aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc83ca199260724c6aed7218dc17193299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef979c6b1357cb12a4f109f158aa6998300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b328c6e55a7992df569c1822b29d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a6ab98e4d66647fae42a407d08bc4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e7bd7f43e1899e34a9af8c60fd488303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8ab54a193f796e72c3029d543d367304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab763b210f9549a98a356c6596c65a50305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bcfcc8e5eac4375c37f6c1f183f95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f2e0efcde8a88c76014587d2bb5f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea287336aaee648c758ce02d94634dca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967c94be9cbe520e3d119f522161b30309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77bc0141f140381d895520554e136d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3024a91a7144091524c91e40e341d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dbf2ba5f58a5934dfec31a688ceb9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1531ecf54d6add802444fbd8759ab3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298f190df220e94d2651a693fc80ba4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757b9633584ad37bd5d820fb58c58ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb5801ff17452f393669d8fc179bed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e5b5c7c832ff0062558b3e5a813af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48f965e2ec0d9af76194ea02c2a10d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a9e58d12503683aa361c936c2ad39319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05e1c8011ae8f3f8ec2f17a713ff15320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f063c5846cfb9da5747a86fc25e75d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473faa62b9aeb3cb15436cff329f0c7b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2994f3e7f13bd9cfec6f3b78dccd5f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f39da46e8f5d8bcbdee93d1c865026324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64fe54217e1ce95af0231aa055b38d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535cc5fcd9c588300893f54d00b8da2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765218b7f173b4c6b1a488529d46de3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69016bc17fe7ceb4b0f16346126f648328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31953fa06b9b5ea39713cee40f53b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f40bd1ba37dd3c2f8e442ee8e918cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18268e5acd91f0b03bb32fe1accdfc50331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8363399bf0c0dafe7b854796d7823d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00e03d59176dbefa603e45e0746689333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72838f9d13252e1cd07d870fa2960c63334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878904bd693110e4b36f4a84f4de132f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4af2c75e742d09ea4e7ced1b9fe712336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29fcaf18ff168123a6df7e72581d5a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974a4ac7d54f8dde4197d564cf6f317338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97321078415b3fdf32005669920600eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888359b79684d65e760c50300e42d5a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290733222f15752f5ecd87d25d75140341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9208fa48b2eb751d75ee8e912d17a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25ae5b0bdb210b5650797bc54a92ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d8b1de24f2dd4e0d85f3ad6be590c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5be0f5541b7ba0a28b9007e508cc6b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a83e4f4cc6d0b0aef8b04ac18c580346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b69d9c7e2d1a88229bf6324ffbea0f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75f24f66e66d4ece0226a4d4b4b5e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f5c50795ac88d4abd60ab14a4310d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561689f4bd42ff7f206140f12b07b7d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef15e6ba31ef482a90f7ffb67db81ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2518fbd0b5380caab861f11bb00f84352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04ecbc351cac9cc205c83d93a6df08353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef63e2836b0acd2cada628abac7854354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a4113b9b6ae37bde0a32e3072bb07355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e5169a8581b9505b9aac1b1681911356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399c282ac54da1bd94120e864109341357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e4c7c28060f501100d11e0e025e08358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b538740d6d9960b2e3030f2b6c382359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844389aa868e3622b74826ddc99c855360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf8eaacdfe1e8ac0a729ba339d9e92361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fd8fa4b58adc4722160c41094a2a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4fd1402cc49767505ed8ab8aee36b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed478994eb25bfd8af46a481c2436faa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7b7e05e9a32a81bf8bbe65253f637365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68d04da43d09a51d19302e09cd97c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7596d2195a8633569fa79641bdbd7d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdc22d623ae3e669f9dfa637a890a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3706074960424ca7251925c432161369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b73107dd9b95f112edac6dcae8df9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca2e5183827a8bc3d0ba5295025641371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee135ddbd1aefbcaa6cba78061a923372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18b8c6b04c7d9d5d282b53dee20231373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c939dff27a94b2fbcefc58dbf88ffd8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf728cd9da439e15c552a8e5e695e11e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ddcaf5a1ad91572303e7f0691ca2f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac6f8e4476c92afae9cd8aa796b3d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229e89b8c64c307ad92d2c08d754522378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b757be6d258541deabc052e839053b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f3e5fd69eceb322fd9d3456be4cdb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214dc6a6bf07b3d53c52da252659611381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f5ce029e771a565e9d68a7e77b7a5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5799377394fb638618af678c15deb8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8260f868e5151d21f5b3e15db9db17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6f9cca339fea193aff2cbc90bf6ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488664b096bd6c3d14cc61d3e866d30386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c6c0ef79b02a9848e2e2e319f8ce0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7114e68a73fa7d4d2b5c1cb3350cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea32c8144a33b17485165300c0d5a9e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e709baeb541e543c8d9ca49156836fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2077a8c8a8cacef1a58e4fc0210b4e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d5017c52210776373c3228ad0462c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4eb6bbe29a59b78ddcb9b91db9cad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1f7275d05e5573d6f1e95cfc1a4a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a54873faf20aa777dc7646e70ab592395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47f33a0f7e2366db3be1d80fdce296396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4fdae49ff15cb5671fbad7522d457397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d032ce5d2cb94f1fd104bf2eb48c1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dade220c3f9ec4d2340e8e583b4a67399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c4e44be678665c7b2cbd718f44f7b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d902f3a3ec47260a6add640f1278a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895e1f408c7b2c9569be5581dbdde8c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ec89d125ae07c945b10d15d87c79c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f6c0a4018f33c2fd6ad2df9c45475404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8cbada9cc771fc3a05c61cd040091405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4dc09aada7e3061a216d38029f4c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfb8b1972687156c002ae81cfe1d1b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c77c6c18a24ce68cd7ad89fa40039408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7b44834339b5545f352c23c500f9b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621e28b4bddb8c5d012b018dd809939410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507b2690fa34ea304fbff104ff6c816411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6603e11b61251f6e797df88da5078e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004d45a19cab94652bfc3baad385a6a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2407b64420b3914a848b3606b4a127f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4f1a33c76b4eb6eee95fad0d06be6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de89db073d9e991e3af92389543c23c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202cc65bd391904ed3703b93dbf9a4c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d790384362262adf77eb8564598677418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5ec37c423f416bbdbc186b72758bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b274b3986d57655a318001ffa7113420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d195caaf07a92d823632b1651d1ff35421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa03e5a402f7c166d9af352a4b4b268422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202574aa46aa3a889f54fbcd7a1fc446423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c82920e1cafdfbb487cc17c1864ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae520478206be1b018e7e4a4bbdcd3f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267f0e240c09fad9593798e667b7b0e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad86b465cc0286942186d9cc659cb9a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1877aa843926dae375c098bff28b82428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048c2a600f276e01d0c1e75591d7dcc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a114a397cde761dd390aa6a314bac5e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e5cec170c0898bcfd67edff5b14f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5484d0036ba05912dabbb6c0452475d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699f652bd7e916b61a239b0be199aa2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05c15177495aa2d5d88ee069e44628434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc702ba1a01f40216407999e8fa45b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f1ee96d47b1cd1d28c7165a874a9e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598c76cbc65aea64d9c811122a1699f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a7c44dd067383be61356aa9d0bc1e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efdd66a90d99e326960d3efd622722439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95026f6c3ff05eebbc4385896ee757c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858438251e5b1b190154555d0fab5f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed858a6356f1b1d0b0cc207ec23b0b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91efec51d58c5955c62c7a13e6cf3cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58862cef24f2db3deaade3a3dddb9f29444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697d8468e507452f4de106f3ba05df6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413f8a64d5e67fa5f1eb5f57ce828f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96806590d5768ec61ba8cd8dd03925447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ab1a11e72a5cd8afcb87fcaefeb70448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f3c12cc448ce1c73e5e5c9d3fbdf3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b33e4e32a64065369fee532edfb07450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8211fb4a14ea026ff80842777a89d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05933f4bdfb1217d6665f0f47785c013452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9cff244f7355bf033bf71bda7759b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a28be541f989d47864610e5a7d2cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b022c71d280158b1f8e95e09e8a6a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72272fccb28aa2d39844f283d641811d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0c3f5fb56b4faa5940f0f5f429a44457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b8660b1cbab22c66f7ed79518382a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a694d2bf8a98d726dc8282673b1a6c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d45ed5a2c714a32673cd344e553651460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24390b8d93257fc7ad0f906f6b4dd6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35686837265a9e991b98197697c21422462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ff905ce6bb4d4f7f2f60b8228b571463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5132522bc3f37f218d71ba1d58e3c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c8d9b937eb54379e110c78cacf0fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610741cd10b2e0e4a4be11d2756b8a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb504f834b2501e396546b2cb4cf640467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85b30359f48bb8643f0f5f2312fe7c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b028b15e6d82c784eb67efa9dcc7161469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625ef67dedd4c2a8d20a07109a8d767470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c815112931d9144d3725e205c76ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caf54cf1d2c2db6acfc5aad5981a03472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed3e56305f41166b13c882eb775c70473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be2f7aadb4baf575900c50ae7c35dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45940c162a0b55e99643e329927a19475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d12c9e00494165bc78faab51b9c30476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f022438168073b8192882dffd06930477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cd53a27f238c6094458be79438bc8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17136cd19ab784fad3ea3a90ac12ea55479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacb82ac87bbbc7f4c90b49fcff6d8e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897213fab8b7dd6ce8c1f6a5da93e706481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9a1c1cef20a1f8e146d75caa140d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725c21e85657410d47720835995abf9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217049bdd60489b334115be9ad37f2ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08a760743058cff9e24111a1ecb9d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953211f1666cea582ba67c65d50856d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec132f7dd88e738e581cfb7575c992487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444623c549cba4aa614c626e9d940f51488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac95000000ebfaff2161e1c12305530489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e2bd1eacfe589260e6692a42e2877490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0d98a72daddd1175a6a3ba0c35ce4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2e793aa1b1d9055dc4d79f91fc640492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe88f99e1cb53db737cc4b2e0841dbf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b457b566bbb20f3c84b0f2cc28c3cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19286c787067958d943a6e2c1df9f5a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17274d41656bfdc098c7e8b0dbe1e767496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd4b14b3dc4e5a5f90c81375ede989497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfb32eb76fd7c5cf55819c376ee063498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd02a79aa489684fc028844e3cad20c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881e7664fbd8c7e241d31c0be2cb60b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb476427fc6a295af83fb3f2265b345d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8f29698999d3432fbedaeb7eccfb3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037a88dd9d1b68c74c1cd09a094dd36503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127fb889c1562f3798dd2155148df17504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7c1170d9516b1c6f4ca1c421be8be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec76bdd4b93560379b5b986b412439506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0220b80d62676b4e7a70ef93a97e95507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e40a07ac5711c056c31f93f0f2968508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b051a1a744e4a1a23b7de7feac1294509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063b9dfbb48f897a4dade5547118cfe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf526f2ee2bd106e307ec02000fdc5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539425b217a3e738616fa3f3c4f89c26512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e030ddd81b8906147b32700e562c23513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f41f8e9b6c304b179b030db29db6f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510a95099a165a10a05fb996be81970515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae207c57b6cb10f74a7278f98d72579516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5eb5e71394c1ec454485a94b1aff4e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e2961ecad442e188ee7292e004766518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7cc9af2a53772079a761df889bc88519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230b952fea1ce915912feaa007edd7c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e30401eb2176f947d87885b6d88fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a47a8ae5f83c213ae4e0390c3334b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda57c79e8d2ec0aba3120c486fa77fb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f439cded10dca449bcf8c2e1783a0cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01810ab5c6f2a604491970f95ca77b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0cc5030f90f54280e601fde29dbb2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d28776527346ade2c9ccd56744ca2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b789292b9a085922f8180a71b985930528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7f085cc8998cf2d531127068343cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698d8eb17f1bba3a86e7e05838b0064530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b713b38d3649ad4af440ec00a0358b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190eede90e4f3355179140e1219156d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186d44f6889d149902d4395c6f7c560533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a243bda4937ec5a3336c434e4e54ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef463c64765c0dbc1a2438a88f975d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595f296316a45958b39299c9e34e1cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfb20375e1837eccb68740dd08dd55537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68187bf9049ab0b83ecd644211ce4bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455aa8ed29e4614577db6a77cdf0e96539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a939ea7079685d099e926bd07309585540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0e7d3bfb4b4f3aaa95c99c9b31f4b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0ea825a7fe9d812d4ecffa9364723542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804031c21c04ed178e0e6809f380fc42543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb137062d18fa34b1fcec8b8b94298544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ed8b73491f9b25b6f19665dd13980545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad07b0ab912d9351e9bd3faf509961d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525af7bae0379bd55ce5d965ef6f0cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e479834dd346a05f687e3dad11eeb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad71bcaae310fdf2d8538e6bf8285f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b1cfccb3e48bf8b33a13a97f9b22a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad10ecc62d885f3f734457f53d21d6c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafa9b9fb148cfe1daee196ae59d3ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a0479a5e8c01e71acb2db76f8862f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48afe474dd879156e7cc47762aa2ca8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d73cb619000c5c49be7ac687817c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2132a6755fff26f5a25e85d941051b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314652522e2fd4e972d8373c10e9183557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fa70685ae80b9f358aba504d27543558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c4184dd18825b69d9f6bd24a30458559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d93d575315faa12e743c6a7edfa4c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aad7b114af3f53f7ffbab9a3192346561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30579620ce89a20f87628a7cb82fbad9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b26375ceb3be29be596c5503db1e0b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b2074eea3c13a621de763799467bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908db79fbb9a0a1403a96be47456359565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c77c16c71dd63623d96954a6ad250566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0c872759d709ab9c8049ebd8cd67e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50792822b2170d9a71ce0cf2fe4773aa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92581b2384177008bc4a3dea569de804569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb04615af3de488bc39e1229f9ebe0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d6f38480d261482bfa245665a80dd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd3fbc7ce63ad66cee1f07505eb848572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d2961e2812aa7c118c656013c32a1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bac076eeaf5e20d897d64ba53e137f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d6530b66673be87310955b2113179575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed11be73b2c6fd71fbe969d73a1bae6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41871d47b43675e26f2e03081b0420e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc8ee4415ffcbb85e6ba5cedba2a76578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7026d931a11d6b2b2da075b910a77ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1310f4edaa8e1a4100fa90855b74b15580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd28ebd87b8385ef65ceb2b892821a8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e319ee30356c426e2ab9ea454308c50582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230c51b55c6aede6353fb2aa27f4bf3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0904b6b7e07286d7b6a5c8c7c8e17e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048a393992b85d0f88c893e01e1baa2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b708caf72509b2ee919a3274ea836f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295b4366f193f1d15a0ffa35e63fa74587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7438c1ae9740ab5f3baaac83aeb4595588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be588ddb2733d54533703098ae47aa10589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a627e405eb35ee58ea8b72a6adf971590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbefe7596f07dbafb05d6f63cc99ae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcbccb7069bcca798537f633a8e4dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0546f130cad0b1776a088b9db83a052593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317ef3748c9df6e6ba8b00487900774594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393e5645fdcd59ca8164602544fb8fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4409e7c2bbe9400cfed06766c77c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722b38c8eddfed9a9977e8b15c7e538597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71f2acbaf4e829caa32abb03e0b0e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3ed28c8a8641d2ba00d91c0ee977b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01477f29ed9bade3bec618d2059016600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c86773993c48108c7051b28cea2391601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcae4bd9f6b55f7fd83602f696c176602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d10554a8c38d4ec200b2f865b6837603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a279ba93e582e1b5acfd7f2fef858e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87813f7fd80390a8ea2e5b7ce50004c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8ce03ea2b63b5a085068816c0346d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802b6c92fa54b0f2074fb31ba70c0e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854f5b9b92b21f950d4b8de6452fada608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb5802588bff55176fc50267ee3532609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9216d4d35d1621a16a3383af00990610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a14924c0b9fc4a2d076c8ee699269611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934eaea26cb8c0c622588ce39da2107612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559edd40d033a5bbd7f61ea36e6596b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4bb8d6b5c682201d337a802793141614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e5728547ae98cab853a6b0b5f6aeb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f276b8f7cff9787fe4ce412ef8d721616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcc418a27b5838106d2f1b4422b68b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675ff230fa3ae53f489f3a50f851c88618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450c3bb660cc4ffd3205ee895fc37cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c42e2a31335c98b3a7c508cf93a2a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9564a7664db8016565bff017360d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1443c817867c0fe168ac2452a8e4860622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cedb73d939acd7a9ca86ecdce2d559623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43806facbe3b155e3291072640247294624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df4237d7d7211323d84524dc37a5d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea930a20622206743c307bff140633626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ee1c14dbf21bc92fa5ba68499bd8e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91526a7f120098c6999bf48034135eab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c076cf0d2e180ee62ed1bdb52ebc3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67803591c0b25418d8b2fb93c2f76618630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0e48d0f7cb345a2722fac80b5f885631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e6d5605044137e8f22619c482dfef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a819f26ea8d022ebfffe8d5b3c4a5f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0b61d9e4eb59e2a59f8eee16a4350634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958a766b3405a76015189b029cb77cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1534655d8ed730d8896168f5f340f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf3cdf06763d0b72a5f41eafebab91637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e394955b59ced792e8514b334e5663638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f0cf952dabd82d94de152ebe2e297639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69570a6c4b72eda4f74bd31a4670b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d2b28f9843ea950fd7ac87852cda6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d88a03b97425f140b3984393f50b44642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb755ba60c49b915b45f84cb4a32fdf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a80e37975ab08909def183243fc56c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195fb6bb77d5eeb35fdde01fc6681f7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303dd6bf70f23e58d18d2c8853d4554646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d312d06925c180fce1128c866d2a4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8575454fc2c6b07ba99c9cee23717648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0172d91b97b784b0d08bf8e730e7dde649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c705fc253d05e9193380d8284c991650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c89b71225791154b9bb7ec713f20e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67d8b3e4f89c1a4fc27d634bd90a3a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00644e1bc8b173549a4375bac28303e1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078d6aabfc716eed772824dfa756a5d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e3bba81f0c4802413ad7f236e3f6b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98fdbbc987097d54442bca8e87261b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f696a0cd80189e12d02865f2f536db657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfe47e9ecfb3ac04cbff050d325410658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766a0753cb16a5a15dcec1d8d9192e6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f79e36a0e503e35d88fb3b2941db6b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1554354d380e11d90564c763132f7a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a951aee06cfaeff4fdef70410aad19662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2a308efc15ac1aeece95ba777c385663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0803d43b0b3dd781436ea8e7b43f3e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f1e242920f36648940484f0388fd8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbca85b378627dc7fe3374dc533227666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07652f8d9e110672d4e2276ce1c372bd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474486ad359af7265d9e26192ff07f4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8dc7f11b0f3260b7a18d80981c6a1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d9fd057b0d854c8feb55313d8bca8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a218c519e7273a2fcaf1fb4f48ffa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21439644c2ede1987a12e34fafc0b0c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f08eb38a055cee77a76d82debebcfd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82307de9f4151fd43847fcd86f76072674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2ec9457001d7dcc1a7725086ec9c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29dae7d13f94c1754e60c1619af40f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227499ea1c98d57c47ab68876c5a230677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05cdc0712f3fc865e2f9d7e3144868678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02337a3b4ab204fb9d55f28d9b17106679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc32c610a0e315c1b3d1dc94afb76e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6259494be763828be9c28a3bc3fdab9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fde5eb1d30a3ed3527c3072a4dbf4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9052ee24ba6d81f69f553722460a2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513736e503faa90a381469680aad891684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6dc091b1e7e355583ebba10ae2287685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb6ab53dfaa9ef53b7b3bb0b152173686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea114ba36ba128bbf08ca032c2271b58687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7f9ee0497018e409449512114b7c4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010336ea973e9e147ac89c11157cf791689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ece4dc6d1cabffd43611a405e6d7b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa5dfd4e03b3dec5fb9e36da1e637a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efb3624de75395bdcf4adba9e27de7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878ed5d7c5bdfa835923db238546e70693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2383b8d9d9e0f7b0eebc7a2729784694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1376ea08dea62589c1ff1e9669c239695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a896879caa5278b8e2fbcf2216139a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5c3e7804c3c8d580449949fc76bbf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdee86adc9480f6a422ec695ef41fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be519f1306c34e89d1a3cff4dca67311699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea9dad76b315d7edb4d0a218830ddb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80b6e4e12cd17332733ce7e0720c1c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddb5734fbef28907741b1b48855338702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa526f19c59e03c68cc8d109955e38e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f66695a2113784aaca160ca12a776704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bbde99cc15b3ef7b87d5c7ef7f73e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fac871a963dc5e507773a5a0e630fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627e1904455c5d3190c91728374df3d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72394bd0ecfba6c1e8cf21bda90e43708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a406b92c9ff7d9401f21b7ff10eb3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfcc5c7e2c130afbd7be6b9364952d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9009b92650f1e3de8796450675678a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2e66e6b328a12722a90a7d0129f4d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd2ad302e6ed8401df9592fe63a4ee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082a7086e5c13806082aca3eaefa182714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31309a9ed4960eae5959a311e8b39b1c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8358189ef52ef6dd49f72b2596750716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f772c8c2971c45598456b1b9678c50717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76ae4e864835cbf42f57847a182d85718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4785130b1e24687ac3af08f7323b68e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cc01d5c797c10cbadcea8e3be0d2e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406208b16115b52ae31aa2adf8ecb621721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a7fcc4634425391650ce5cc7b7c40722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ca1c45e157bb873ba4a7f0a34e875723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2352c1f858f01ee64b574373018e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b5d8b65853a4fdcae5eea0efc2274725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b063af28447437f33e284a35b2b6dfa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd9dba850576078d8d26af5fd7bfd4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d35532b3cdee79eaa45a9d2a4f13ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a2d38231398873fd9f48e3a13f905729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579d6192926af916f7a9026c5a133da730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18de248930057332463dfaee201314731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950637057e85d833f39271f27d9d727732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95d1438a71c04462e923186f83583c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a18a4df494d8f31e37c07960580900734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c94f157099f4a6ce6aa2f9354a6ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d532767718068cbdf25d2f080711dd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca073faa816d1d6c5df87a4fc97e43d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2388d781ba5d3edf852029b915400d1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883604e7a4657e601b8a754a1695ea3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b6c48c976f926655d200f41bb2fdc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c68adaa53f0630c5d723522050f46741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1b8412fc837b1a5683c57af87bf69742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f9db85278a0324bff615afc713def743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06800df1a770466023eba4ef004814744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec281e9637ac11d4cbd300f49450afd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317ba01c775f23107ca3eaa60463dfb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c73fba7e83b902a4a9908dd14e1aab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c1048c5712657c00d66e28fbee55e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab99233d107704f38af028c9b23ee2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbad29aac79cd003085dbd6201837a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde9c647c33333b9e7db2b8d53e5882751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466c23dac8d41004a4bad1700d7f958752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ccbfe4903d0a195338c7185502cf5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324ef415fcf906b98c77a3fad084e59754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793cc8a96be01530aebe3ad13a3b4c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781c8423b873f6dc962fdbc60527297756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca46f35213c43f30b139d2860e2eab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25237083a8fddec49266e07d9d5ce367758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac824d3a7d5d7a6877f14531bf6ad10759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce582e37d4e0bef282a197bef928b9c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e497bd4982c9228b861382b161ddc86761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a158cf9ef57dcd4ec1a2b5d3faec1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b27e4ac96e11f940d2562a8ea659a8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21dc8994fea14cca104da0a4dd3f6b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20515e8de8329a07390d43fd97a0e0e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19333eb408dc01a966a522c8edb6794766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d8c4ee8ae26eef9317072f7d9fc15767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>