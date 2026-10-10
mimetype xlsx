--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f35b3c7d0771e00c0b495e3f8f45611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07d864ea3caf886ce3414c65c207852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f070ba7b6eee4a6fbc4db8dc51d84e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877318b1592f4f265d8dffbd1b8e6fb64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3189c380c6c81b081846fc55de3ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bedd84f444bf4177f01a980573e776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17bd5e912fa48167b1c85bc9e1f7ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7669f6866b69952069840c488a1cd578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b97dcd2ab72fa2f8985600a59395e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34d752f82e69c7c8a59c37c0f3fbef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb76bf7c11b0d4cdbdfcc9d4591326511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaa17ed88be9260655e44fc2ae505012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1719d9a5cce7649f3c867565fd3d6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea97ed426373574625a859af05cc8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a56f2a4fd0cd707688a0855eb6e9c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccecacaa9aa5fffb7f4e6fdbbaa984816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99245dce100f90e51d8b7fab2b8f103417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6932fe77b9b16202085b619125b6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ebb83d6ca1fe85ac740529e603f2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdee2fed1638d0c8947d0d001126ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e5c4104f4021160d9c38b945089ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ef105eb92032a69179baf0a00fa9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06e05e3ff5b9a4c07e3ba7154123be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3541083f47aec2046537df31349ff724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87324227c938b47e290979685358ba725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3a1a8e3a6c91b6ff54a25cab1ba2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809c819393626838bafb5ed8765549a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ef7e949e833a340a015419ca4813328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a3fd174c06fcb334ca12d7e2437f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eceb6e7469b68e1e5a569aaa06d0d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb71bc55c2e0b75aa9c6cd34d7d4eda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de065d0beaad5ef10dd5e03422db8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9bc5b5442e6c3c92fe80592c4382333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d51d7b6a5ab7128eb710d8add18cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582f41e34a0d0e1701781b022d1492f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf52b36710d20d762cef0ec58bbc2fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f14b29a1ac3031c1ade6a29ee30fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875a7cf954fdf5f2cb2e87221a42f0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ba4712b7c8a45328e5ba19cd3795839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711653bd33848dda5c3e973ff490428e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55d6f91513361707ce99499958ed5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431ebc18f00fd6cfbc797c55d4e05cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbd6d3976cd0ae90ee88f669a15f1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93baa953384fd0e010a5f6aa539817d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a09ab034ebb68648d8337c2b3a19f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154a315c7284492238b06ec096861d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a7d363b9ce5fb45ae6a98a43ab7f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36989053782cad324c106d4019a2bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c01ae78598780979484a2cf99f01549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cdfb0b3c0da9847c4808eb6e3c1ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997f1a024892fe864c233babe51c5a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69597eafbd6c31738b3de1e66941f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c48891999945f8eeaae705fa1525ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c12d67bd01377c8f9792a5de05cf6254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea4aa72f1bc3e22971d18498453a1e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bd4c76d8bd6ac66431295c79f591e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc6b21a0d298bf8a9854c300e1ce4257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8bafadba3043134616fff82bf92fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26cdebefefa7363a698fa762a968b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f113ed765ca55ff5e669f2587367f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559386ae72be1229c5500bfbaab8b1261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5baea32c0b81af8cfe881285d13ac262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d3f736afb038708744368a3d514e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affc9dfcf26852fbb441b9fb0b6f64f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d25380b223d2702bcd31c40100624065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b84eec0f4da69308d2f0dc0705661966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8adfd25c2bda48cb65b9af431d67a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e372b095adf142e761fe129713b5a7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211dfb15c6673d2a1620b8f63e8f4ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0e7abddcf3a87ec13528d313036f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb7a49c2385613b1ee7fd368331d0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacfde836b4bdfddfcdc539569237c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e92a1740c9756a336ca4c2773b0bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94144fedc32639821a25d8294593f3a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e5ae96f2f03155f454a4920b4995975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a887d00dfe2727f3b817fda7ff5171f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d767941ef1a9a3c43d996dd6e824f4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafff5fe8f006a5d5920e75dcb561f0678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714072bb1c86ecf4cb247bdb4f96d0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f75f51b621a4fca810e84aa87c2c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982172b7b4f5f48e10b961a7a928bb381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac595b9e14654fa8b43e8cdffd564e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cf4a6e7f98eb04e7cc2958f99586883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7ada94f5aef12aaed6c27c4dd928384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3ccafa73170fc413e083a5df1a9ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff657fa646d474bbeab984d5a8103286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91aa6c5ca535f19e05aaac4c07511f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01470f50f6d8faa4de4d0d4150fffbb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0190bb913cdd9911da523c3cfdfdec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbbbae480ec9632846c0a50f66449490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b38c82028c5272a52f4d7022209b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346f7d9fb04d79e9cef6fd12516e91192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7689c45299ffc7015812ef132a9cba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62b4b555ce20c15eb19c4d4856be6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bb3ae0830c24651d3d2fda5a4351895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dc2222a442d00a0cb5330f726f48e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b4ccd98b5c5e2e4d6b098f31b5a5697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31743a7c89e4825258c54a04f35f2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204f31470c2ad9ac9dda96d0045bd9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb95e6bb24bfeea383441311c8b3dc6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb25babad98978a616990936f1160f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac13e9e119aa3a41b16b5abd3c82a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d949c430ea47ff98409b1b41cfd71103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c847b2139c479031971667e38df78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ad01a11577256133b39d5fe71c4d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9e4e5bd9500bfb70ed21a464e4e0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669541bda65d2322e72972e65f1718c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cbf663aa254e73df224f2d2ec29a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7edba63d9e25c6b0f0eefbfffcce61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ced69676057024f8caaac08355026110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db865abf744dc685a7811ea0ea39c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2974f0b6cbcf25f9de8dcd5fc1209c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce0d80dbac98c142a927b9c601ddf4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dd28d5512332e5d9ce9c9144a7c7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9e01054cdabd8154429038d18c963115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fac654e67626e41dfb9d9fc5dc16ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98603190536cf444aea245bde6fb57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6dc373ceef673ef824769ec8810fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587201943f2ed793238c85c2a19b3124119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c06e57f85ca0cd5332ef62f0fd3c0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd37b8895fdc47a6b1928e2318ca63c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b745d630939aed197f24b39d24f49d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864936c80198892ad661d356e070cf6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33dd7d73e93f6e2b1659db9a6d1cef7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbb3d19c990ef57f53fe7a39adeb99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29440778030a8ad20e71cc1658c48ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ca87ca8e5ce7c745529ce2bd18296127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9174236f9aa866d393d472ca18872e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba6e44b2a32f8c4a60ac14f5e0ff3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68058dbed62dcec7d6685801e2a26b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d09033f994868fb3d83a119b6426f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb99f724bd9a7fde4cdce86819c11d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ce06445dc50ff77f08cc79892ef12133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3f98389c116b7d180058e4555463e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461d30d83cd7f03fce47928bcb6d1cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7453a12a9b450c2e32a3db9add929136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63b69bd1c08f915fa41130beafbdc0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f4ebfddf4aa1151d1f708bb41c178138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac01472d2d0ad5f12e20a8e818ac141139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0ea51e95d3c654ce57682501cbc22140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a6e7301034bc4a0780b2b3e145578141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf37c0a9dcbb795bb33b30940191773142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08df5868c795a1817cb0085bcd1c0c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac422fe6b61f466f64c20129687b45c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e68fc06d6d373aad757143f5e0784145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc5cbf9601a8bae36a60c9ce25b5ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e4c5f7121654a8fd388aadf2918e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324279f97c15dbdcb7bf05cff3ad5616148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181174509eef86c286d142c099e54316149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8461f53c8419e79f2b3cbcaf24d4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1d7db3c7f13eb322118bddccfe9d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b95c28a3777352394aa4b562a81889152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d6b62bf73097bc412551195b0392b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8bf547ab5a7a642f50cdd1ff711b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185e51166f6ae4d1041fff4490eed70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055a1837fcc997bb383c8f91adcf819156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a33e252dc4a8667968a1297ef5351157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046cc39de118f9f52a2630833ff6545158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af861f63599eb82799fdffe64dc3fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e75c3bfdc3273b0cb066096ded081160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac075bef4464b33cb1c2360dfea1a324161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e513049cf8ce592977aa7d6c44ec5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a289ac66ad1f76ff0620ae39e88af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b7f1d64964b996b8802f71d866d15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ae98abc88389b3dfd4a744f02615b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4747396d058fffd7dd2fac63c7b2db7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68dfc8ff57e0ebd11330c74a698289167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883c108780a09480ce8a53ca85ac404168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5b7d144babef6153cd2f286a64d19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949e37c50a2d68c539c43b71da969f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b71daab0beec63e44caca604680f32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8ef6896018ad067d0d1fb70e9db6a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e582c85311fe5a44fbaabaabb8926b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08685152586360d30ee0e750789e24b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2048954ff82e9e697fd53aa69c8645e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab95b9d90b78ef094c930572fe141df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdc95fffaceec24ff8bd077df1dd45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6925de34ef8b9b5d29dec461195595178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666340f226c3fbe31f577bef44e4a69b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802304b91483b5960681f9cd11026b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759446cce6a53913f642e763b8bb57c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecf6bf24c2105c1bec07b91f30b205182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471eedb93e2eee0d205d5dcb7a01ba0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e88dac54e86bc3b4b2296a6f434860184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae23b9fd83d7e1da406153f59d0ec9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9343050fd96f57a452e3b7bbe794006186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a894683d8c42522c0dad88cc6bae8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12158e8b12174ebd28f4f66162ca0507188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b938ba6045c405813af586a9546fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ed7fde671ebecbf7a730545b2d29a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9821a40c7b3109952ddc274b3306a09191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afc0014dc91286fb195801695921c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb936734be4eaeb22d44221bf7e1b04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcb8d7c565d1bbded2b5bb151cc81d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563699b993cc2905fda6cb1ccdc5fc0f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35801fc998d0d52ba20854f05a6dd52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee714b1700af4073749a5e59e75a26b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d208b0d87a7a66f462e750dc3ab779198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37454f5fcce7913ec8daed8f230746c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0de03668a279dc98202b23c43f7d77200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc1bd0428fa4afcdb3e9a57a26e7e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f2a4a6a67c2f3e6499b235049cb02202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52532cc0f1888788061d753b8f0facaf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3d989765ab1932928c430ee2ca6e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350ba46f1cc4f3ccfeb3140bec17804205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249b558370c3fd8c9fff3009ea66f76206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111b910ba2a0135c91df86be948af54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465432b521093c77880c5ece99ef094208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d32f77c8a90506b8901c9307d691a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2b6d9a7ca7ec07abbaebe3dde2e74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e78627c43e2860c59e5746d2e9b30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0bf35e58e970b2bf9c9cbb8364cc8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42591f7a5961b55263ef671fc045736213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe29df0d3f6edf9a7739c6049344df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a9ce18e4d550ea5e4c5a75d02242c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d1e1287e2cffaf24ea62d3c3bad61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f542d9897051c578e3c95f06ae5953217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee53c65a89f26c0a1d9c66ba48d1eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7b85264d691e51c2e868decaf83bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3600f4a56d117ef290297435e3ba45d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5771e42285531dc784df47f0e2a5976221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ff24befe59a2465b21a22ee40f3d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c198dbf6e60d153023b853a6b356f21223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c40bc560edf1a874c4ffa54cdd7ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737758474811041b96176b4dcbfaa7f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5f0e6f53809ba5829bd759b52cb87226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91a2bfdb6da6cd1ef2e2da6c04407d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94528c7bab169eaf97f0eeea2494d37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429c5fd196e5319273e48daf57929bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b8c70a9d0014006cc9fb24cdd0ccc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef8d85db29ff35ee591b6620b9bddd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f63b4054b1b9d01b8fbe92d3b0b32b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d0c3276141dfe85bb4102d8f31cc7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a294d4576babf386c00c984ba29a87234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bebc009a73be6ccf7a1973f3b3689235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6eeb300916b939f84df3e9c88c5742236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb8c089eae8c044d979aa2602f63be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad563f7bb811969612b086b1e41c4a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0474e2669232eec2cb30c71dc6d41d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2931b35f5a11cfaca6ce553abdfb92240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343386ef3fb8f5733fc3d4d5655d05c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd904d4da5bffdae854d123af22b55242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3e61fdaaea10bcd8eed08dfec1e17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b92d8080eeedf3c825a81f3f09567c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b211408dfea5d84c0fc4f80ced232e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f940dc51b7b1e3543448102c46878246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e705be4635aa23db0e5a31060e1918d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c19771aaf60fb2dfb83b99fc519b58248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858db10de466532220787324e6823df0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e06cff07ee4ae3cb4006c656222908250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9e471f5a5df76ccf00f882915f5e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d91a00025ad7e39d477461c257a620252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c791ea167a210d2ad21d0c7a0d8bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32eb89d8adba50f8aeaf6e4d18b7d34254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202028534bd90c7b847ed296bc7b26d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069f3719449841011c877cd771830b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5042a3589faaa828df0118ce086555c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0080684a35f7b1d49827590bdce25c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46109c07711163d8a0cc0167121f4da9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6cf7e3ee4c57040079630d15c6575260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7da003e9139aef37e390da6c5966ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5958e63811d1a7b1c6f8578ddfa8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc59255152dfea1845ebe8de9fa9305263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5198dafbb4fff2bb74aafa52f4b28dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d38df6a8a012d788d1c2e3dda9ca0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844b933a58c80220a1f6976e65e9550266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cc58088dd9a354949dafa413ae13e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab381dc220bd82458bb5822600ee05268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c06035b17995ad5eabe8618613bc50269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ee426fd6b0e5b7e41965a2c8238c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3fe8d717b98db887073ccbec12500271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddab007b986146947cb0e99d4d16d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b97d40e296d28eac7d807e2a2050c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ff7f635a361fe8beb047516ad167f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad3ea6ddfe501a23bcb7ccedc5dbe9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051089984ec1ff794465973cf6d993c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1065498eeb2c1297a0cc71912094b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7baad04976de1719e80e8a73c17e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a089bec9cc5fdb883e1c1c998d897d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8173753917c6fd8d5eb07e1755cc7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5acf6bb83216e2c639199243785a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b902376f66ce6597e10b802bd6b427282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c5cac16e741396886b05d852fc133283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4492497c0e892b7a08da7670664848284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700eaf3f24b359094b9d5f423ee014d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047082a4085c5b3da91af4eb5955895286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3f64ec05f0a940d478ecbe61c0c6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532464258c628a34173f39f74e8b296288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3d03382a26cb9ce8d7eea6ddcd50c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbc694af403e03c8bfbf59da8f684e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99cd2a79f4f593be3f77665c2342eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3ee389d9af539a524054525071bb9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137720ce1a20dca5cd4a1c14823b692293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4960f6c0723266496ce48aa5a61552d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb0262c07a599093bbb5b2057a060f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355705cd17cfe6148415346a4aab50d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bab2be9d3cbc8ccf5cf2021479f33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d284015fc3a75420434da335bec01298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55909f167a0f0a0f6c08a0c26cba742b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc69cd80314b41fb23377610eccd14300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c70a02d82eee43f553e88bf03c536d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a02b82b1574f81fb273318312e2131302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a05e3ca3c463f39bb7d8b76ef0a4c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a641dbf482b8d77aa4f8ed13a95e1a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce043f83e82868a3287f687f3b13ad09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54b8b0155868e535af9d16b90afb32306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4711a662d6138fa2d8e433e251012307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7787c9f84476d4326c1e63f513d49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2f9c2c8e11c15d112ba97188295d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96ca41a21c2b2bbd039fd561744667310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b0b4b94fb0aaf0aeff2a907887317311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013527661656ed526dd873c3e7445a70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19068dd7c428e20917026287aececb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501054c413a99b535a14cd737596738314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31218bab5cbc1063355153d0410951af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8db66875e6787b591d6296b6bdd4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8151e3e6b8cc50a3ce94a1788e1a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55b3f346a7ddf1663f716fc7d45d40318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d013fa1191a30e2138f9b1b7e38bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0780c83e6fa28390aa4a3f27e94f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc35d235dd51b9c97d0e37a9f6c2697321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e86e793da1b79b4107b183c8457d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e348412ddc0b3dd2c6f57d57703140b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7f998a177bd86f7bfcdc72e954a71324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f9a83519de0f97fe66f62b86f6c5c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021aeffaed272b495bd81c5f292c5897326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4611dfba25d4b4724d96c1164085afd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce4f5d91d71687c40f9f69e3197110328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec1fcd13a2c60c186a0f2f72738fd5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d138489ba1fa7a6aa612c995ab232cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53e1b22d5f18ed975232826c56d817331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2e87fa64967ba43bbb61f82b60181332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b152ae0aa5d37bbac7f0735454c1b9e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cf08cb36cbf66c91a25f5f1686d4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638474444ad9912280fa2becd110823335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af009c8263da02893740080a058822336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b5a30f9f993d29e3c6e03b8b1cd08337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba13f1a17fedf815e9ac4f8f4eba08338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2fdc3bd4f4226ab75ffafdbc41d15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d241a53056399b20e3f1d4139e9bf8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a81bb4ace56b0d8d278f17abb6f0a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd368a38d4cfb2841eb837a199408b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32ad74a2ac30de331adeb695777a56343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299618658b0d23cca8e53869a5858a34344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ece84fe1b972c5879b63f7d6aed94345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3367c885a190012778c5557856a6c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb85583338f70406a450fbce2625c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae05188c148af27b498901ab79b3e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd12a8a7ca20d51ce64da31c2335c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907eef84097855d9f550669f54c2387350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae00171a3a13e055e20a59204f851d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacfc04ea47560a70a7ee32e7c655ee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7973435714e218f5b6fe057a4097d53353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20643421ff94f457f78dabeb2f90edfe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736bc6da8b1ea60f209032e9c35749b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0c82f875206da0d81f9806f14d2b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0ca23cacbf1edf61b24e36198487d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1f10816b65a1df8f9d8aa1051fbcb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b9d12902e87ad7f888ce5c870743a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5abcc14d23d03d09a59722e35c1551360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67dd9ab2e32334ed84f613a98d1222d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d3a8a8f2ed8389009d2f6bfead84f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e96acc0abb43d4ca20a390f264bfb5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e3bf935b9e929c6e6e2709a328863364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b75c25e2970e4f5651f47322df1694365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73549103846cbcbe01213e8abce5db366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7baef615e2ed4d1d85141adee282334367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8a5b6ad8734b61fc85f0295b39f26368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30839b45a677f5d4b99e74520099769a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfbdce6da5ad5a25c49e7ab33296ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22982f46a2c15a87f29229adc31388b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadc7eaec61ce695f126e591a225c88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302df404cfec8842485ab5263fc3afca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae62f05b49028e3d5676a65d55a012c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2ae6b47a7d47d64f70126c637943b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1687d988f49110881f25c067d78a2f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5c6b089af48c4b2f84b76b4d97c74377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615445f8210783a4d7aa84dc1a016ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acad9c128ac18e9af102509a6e85cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6b30f92354fb88709647d5dfe1327380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db63f180265e2e30544c33bcfcc4278381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bfbc21ad3778d197e5f7801312da3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04da6164622791d39af913ba115d1a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c9939d028afc1e9aec0eb91f73fe5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c48cae0901f0d8c25e440bff837829385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4631e90f7d7c15a20e45ce67f953b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95d10f634047f33e7547b92eb2f29e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a37c0eef080549144907e1fc97eef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beab3b7d2a8f75fe643cc4492266367389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5503d16bd9fe9f84ac59afeec02d6d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b712fda7c60b466ee104abb5fae6d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd777152f849f4d69d95f4c0a2f261e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa250db5cad9cfe547964f61f5f0960393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e0aaf510f4197ba9366f849a06595394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498911d4c46a5cc293b94b6b9c31358395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a1a5c05c91946d046d03318d07ca8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda968c001131c91e3cd66286fca407397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb66eef5d5a8f68e9e4b93d868962e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194789ce46a2251fa65b517a8c2335b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88fbcef93d1ec5f55dc08818ef88d0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f32f92cf70f5b156c66a981a93f56f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737c090fb98f60fe99e2aadf4bad545402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6e846fac7cafc9812e50b7f3ce68c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5307e3bf16f4eb4317a5f56752a3b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe24411005f0fa78cb82f5655eba26405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30982c59b03d5cb75788de5e414e8a57406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a710ab858ce6c1cab3ed85065fe8be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fbf9ce7dce9e468014d7c78a1bcfb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0033b5b6e84ebc9a096d41723f1a5e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fdb17c53002638d298e60d87f878c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359ca89193540930348d9cff0d5be26411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d5ff60608e98d81197f74ddcb1aca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65943724d73d76768be513549bc0e3e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b031c17632f0ca131ad056a08c70e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649053e2aa32f833b256797788805cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5deae0b3479fda4b2d049c57d0a64c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de0cbb2382b770c7cfb4a8523546cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fc551b8a10e07eb44b802ef4a7c0d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241245842fd5f79f74a3532ea8ac0de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151021d053b0deb95e3f9566ff46124420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a7ca0fa930a28e305dd5f8d621678421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a39a4213fb7bc72228cdae5439b979422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82252a6d2b386318e54ddc3d6a6e9cbf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae5797423d48f191acfa42e372d230424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f572623353be8d617e9da32c5a3cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c274549cd2dcbe85caa24370271fbbf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec601d9d6659db17dac9c84ee257271427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38009b48feb2022f64eaa17d3b8bb003428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8cdf8f1040f7cba1071a14b946370429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e46f2720457a0241dc1f4b152be03430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b77498dd731772a1810dab866f881431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002687649ef756eed436b2b4eac5f3fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a30cddc7d5f31202167c5400d0610433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3d2cc584e386c89de43cb8c450c11434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057b59ffa98dfa66a7bc5408ad1c648435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954d52590f6271e9436f774c9572fdf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191ebe0ab5ed966f68ba1b1e50ea23e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8379a4675de95a4a7c0ffc14e610fe6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4e46a5edf472fc0e05587d89e228e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123bc757b9811e9f268c231100221fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b25b7b62dfc5fee83dcc0095b41cb4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ee672e37eaeef64d00cfc278e7d30442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b46db71ddf97267e8d5a766847885443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5659572f3f82717f3cf56b0c05af5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719a7e79f97462ca9b271c789e035cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fbd09d3931982b186d3eb01d525a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace59fa618f87216b5ba78eb75d72c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890b3971581f067980d485b406acda8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26136fa44f2a22c5c82d9c5c3d9ea28d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a3856d926971c62d378e07f5065cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0cdace29fef63f0a37252a0a502d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea55befcfbf24ac4bb96c529b7d1857452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642df1944a5559c0fce466302b52fb21453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ef52c740f3ce7b2df2b472431d995454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4ac7e7392fcd291e29c4f5575828b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901cf897939384ec2058513347794a4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34295f8793a9592a4aa1ae9e2de30d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74188f255533441d2d7ff52e696646cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ba169b7c749a1fc6100e65e9cbc22459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef46f28a0dcf3e3c5f08ff39429dca2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cf92b5249d5d34eb70cd21a1d703d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f514206e8c7a8b1a3eced70f9f0e7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f018afa706ac928e7d227294b9d45463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b00fc62078de57b34d6a5c9a6285f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c35a9dcd3d63c8c605106d1e0e2b4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88034e641551371af292ef3cbe3e9b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82881fe54026b38b340e677f7a43404e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763db8e83111cafaf862b4c48c94f8e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0595b7441f8455acf12659fe369c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047f9c18c2d9a105169517655260976470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78b0aa10bfc0ed7c4a1a692630a418471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aeb0e411ddad6b5c184bd2649c1b6a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57cf6ec97ab188db7ccdfc3d8d4966473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d50fbc1b8fb0095c4895ff68292470474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3718b2aa8f581b089baf8097545066c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257aad9e93ff110a0c616c87e164c02d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166a58d3f6a132bb6f5ae3a5e1b91f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1eebf24bc431c5e3a06b8ec869b5f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0841dac5350b3c99591a418316e7b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8eb0f2112fdf4e21bca68a05a931ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a42853f702d1dc9e167f1b219df46481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea6376c2eeb3921fba3ae051c84cd9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b89551074fa81ee9409c6cb97f5b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffbd4c66210c04514e1604f69b6d61484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cb8f0787f0a99299c63e51ff8c500485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961da8431c9bbd72438525e0626dc7d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2eb66ff5a5f8c810b2ff82388c69b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433855aa49109b4448d4f6a4d8f1d25b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7bb24348b71a4abe7b3c6bf028b14489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1c9d894c375712854986a7ac36d0b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe36ba1d4152c1c70bc7b23900e1722491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178620642370064374eae06892cdbb6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4eaa47bdf2c74adb0de823ae7482fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b35a09c4b4784572f40f389a7ce24494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd93e68a8908e3ec4f51715eb5f9d5d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f015dfa1324312e18ce428339be39496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e890c07441ef658844732ae0bd656b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cdbba3841a45d3b3eddf9df7cec7f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf010f60e040196692d30cca3af21d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b985c15217420b763d1a8a8a9d516f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4eeadfd2be0e91dc284c4d5624898501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0ea2de99500df44dbcb6c50afe6b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df04a2a4af126fafee3ef1a7c85859503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59707a06a3e484e8d1cc8bf134cab2e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58e56ca4b3caff47032008943fae6f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f780aa29d652b9c50e8329dce131a64506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122570b4ff2570861c69ca432a495e07507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668be8bef006044acc71ef88ea07ec3e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddd53749a707599c3e39ae04d83e0c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523015d7f0959f8c33666f51e994c62510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae2587efc318f4117ab6da378e728d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38356121ad40d1c40d1932a5e6e397512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b1cb3c5432dd1ede4b86d01922f9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65c7dfc698f4bcce54712498114c0e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428f65386ad4cd22e1dc476041397fc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647856406f214b1c935b166d47ed748516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9d456eb20493c89b94dc6db3c9973517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e88b6316a8578bab9d88a035cf326518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7568b4f4e5d57206daec52bb812b09519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9fbe8596c3c3e14bb46a236c7514e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fdc4b38ae095f470b2c4a4d374d64521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505ebcbdc86857c95588da24fac93ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19695e6b19c950e8d816aa3191ca491523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03545f1049459a8e9f5bae2d3bcf42524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c44424a73f60570b07eed49c5b739525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82b56ffc240e12523667c29a7e72b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469984e9ecb8f12df9c6cea23a895d8a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d32f2012354dd10ed51f2afe0a363528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf02dbd6a873941739c18933ecde9c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b93636df6807053ec69dfcc684055530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279794cb0bc57d0911d0f335a7986815531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22fa04e99c74fc5e98475e16754ae8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fd33b1e5fb9a4e4f03a90728f57a2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304141b4728f83bfe2678657879ee56534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35ea8484ee8e2c0366d07f52f353d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29976e39091f45bace2ea9bcd37c399536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adea57ce4841f8313eb886fe94470ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b4b246a16996a094da78f6e3ee3ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a80d129e88eaeb9b91ae5e979705f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0be6f723c503b559e1ea9a38255dab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecab287c48bdec4ceb7a2fcd1c16f82541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493054cb6aa8891d287fc7b7eece794542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dc2feebb8c31c4ef5e514dba42b36543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b6caf098e8a3a78f9c120fecd2fd4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece41baccfb02eca429be9656eafb1a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eda03f43f238c3acc5f4412dbbeaf2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c808072111cf68140a186155b3a0315547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf8b34832b600bcb0b524cf042e6d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d12aa058f5d2ce5d0bb08c84bd523c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05618a1c17ff29dac2eb1734547b46fc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc4fca690636510f22479f90bd3aed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1725d91b92d21ceb142b6cd3bf71226552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b57253335b9ae04f5a5ea0ab864e21553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8e00b3920b06ffb1c1c0553b8ba9e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5fa75cb2c4e171e0485167bd4d8bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cee391855a174eeeecaad73a79f4a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232eb209980bca2ac81a1f2dbe8f244557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225de39382023f4d86640689d104c40f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94aba42a58753a7a0fda687f9db048559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada691786b706e37401148de7296981b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776fab94a578eb567781415814bfea1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551979a442e5b3a7131c2a19e947759562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292ea8dfaaa8a9dc798ee55386c2db7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a61bf88bce37e51286bff6dafb89a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a505a6d2f94f45ba0d4923895e7391565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d123bd8b3a2b8a745b08a6290bbbd0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a43dd7a9d75bc00588a938a268b13567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01721437be241c93d542b967f20147a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb11f2d4b779da2abea93b245f99219569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040dbca27a3627b763ad735aa8760cf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc36979e49240f922865240b504dbfa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3526145a06cb3bd3eebd53491cc2a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f2c2a896e9b09749e1ffa68f6c7fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b41b528f3876dfb54b30ff41448897574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d56c2d13cad3302482da073c7814f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9f49473ff8175eeff4af60674ca55576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a71fec0f1412c8815f0533d03f4805577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae867655433d2bf26dbb84ad49c859578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7610808aa0bdba7d6fdef80458aaf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b055dfed0ce5487bcb178c0282ddf9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5042962abb889fee6eabde91f34591581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156047b314f30fa067e17831c71fbcee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a6923fd6c6332d96f6d72b4daa09d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4e9c7cd7760054845b57e12b2f7d5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601d03e8d52ca4b1c217c4d1f4a31b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bce307c3624417a1d480aafea58e48586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1311c0bac00fd714c1f86ec935e38587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d62d551a2fc474a6129495077d3af4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5f630b75d69a817221071e35d7cb7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c3a68dd03bae3673e72ec5bc82afe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17b3ee8331aa51aa806a07203b63b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f87cabb6914a8082c464233dd3f20a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4efeaceed2e1ddb150e39bd6371d2f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f45e6f1e60a104b1192675b9c8959594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b51cf0618bdfa051ffd153bbc21037595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13ba414eefa59a62d5f63ef3e840dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78ce743f674c60ed7525ebb652b319597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558dacec60195341d28409b0ac03e42598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec13eacf618f44cd614b3539ecffdb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73916b40d637c2806ccb1ded0dca7d15600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99938d471998dab91e03bab99962ac98601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79969873168f239fb9838fc3d276e913602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1b4a61fef2ef2e31c41a72d6522e8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f887a3c88571787922813ce490cb185604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06762b2f9d0af7df497920f115dd63605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db664dcc675894498bef003b213705fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597cb6f7652bbfb23bef2d5f59ad53c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe930d9442a554c43b9ab72b668f8937608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab153909fb3adf2a025f91424aefa98609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf65583de793778b7488daa0862f312610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f1f01ae04d7b9c08831f05b3cffa7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8301d50081c367c4fce7d6f95846c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bb1987f66f047289a39ad83e6a4f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3af58a9d70f478106b1bce1897bea4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58773e695350c4458c39f131903177c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acbfbc061fa5f8bf7962220e7be103616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406e835567b0b8e485106a874db778c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb21f72c5ecdc30dfd1812fd439e0e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc133095c5c26867d28a10ae41ccaeff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bb63d21e624c3bd8cf725c32c6148620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e025c2b371ce49f67ee419b5d038d3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98793c4755f6e70521967a7287465508622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fe1fb23179899cf172e2ad78486de623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e9c89661d2d69c78ef01ae6d0d5be624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41d246e821d05288e90f29458c380f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe3dbd64c839e761d30bbed0098fbb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a31f6ab043f11774048d9d829e8a8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f292387132db89d36237f6d8bb12e3b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56607bc41e264af9b85597a621f6289f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa52c43ee8f498c0a14252b805db395630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269719e03cf9d7a9944f38c8c03de50631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f146fe509d79a97b282c3a05289b7b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2790fe505351d26f93bd128bc688bf2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51e4ba563f6b65f019edae89186dc9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfce7df66ceabf02ab2dd2a6c12ff4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6ce5fe440bf46727455d740684a72636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f0f35031a92ebb1b94d6b65034262637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3f409643e61504f1cf5ceed562eef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edb0e5f3a3fd28c69ae071c34904e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2f3d29f6201d40c34995f14d32ff4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97907895936786e98dd7c694f0f65e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60445cb414c272d33ee38e4aa8b70c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46344b86fd45636cf0a53175bc69871f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949c6eacc0d99b36d0975dd0f15c651644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd7e1dea9c7904bbcd888477bcabe8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362c49770941f2498d1e98c52e18ed4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc9ecb7bbc5fed0740c715a8e3a688647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494347ea4df8b5832f6f3c8bcc6aca9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b58fce269b8305dab7eb1dc4d04ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a36642405af38d0e5150f0e9380c7e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f1ace9b2669c047e14365a7a71977651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e58f2f4c1e3ac2740420b144460ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df46c1aa8bff16219eef4a71d7e48f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b499314de0200256021bbcc7ad44f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61909d5b3700e35979609b7263b52942655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bee17a31c8e60535efc6c4b5d960d1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd375b0a561e95615b6b1d7643007287657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b9e199e56e651f84f67c64efdc428658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495136060397c2664f26d0208c8f7ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4f2a9ee573f352ceb4e665b8c74d5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48175794d43085f191848ed288c342661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3973a38ff7ca2e13b895f721908901d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c375e78792c360ca2f0cd6ae0c6b5a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4d428a7e97c47aab9ece37ee7d2a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28281fbe3afbd750738d88c3d8b41ca3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562cffd15c04bdee4f644126f9cd6cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5c9d770f3c7e8228594e6ca44ee3d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a34bdca9fef9ff4e9a256a4b5e9d52668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c427968c6a96f7269fde3a5dafc27669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cae91fb6c520c84ad4e8296ac2fc4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587c29d5d738341a0d148c0d3e1d511671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f3c5ebbf8f6d4f8b197c460bc4c07672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f475456e4ca744f2cc89d7657a24777673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6e2d99294f73dec7c329aa28e9629674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44499cd1514c1c6d9b79545de180b7d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f23cabd76103b5d34ad0936addaf4f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61929975910dbfb7e6ddeadf95add576677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e01d17281246d951abc3cbf12a27f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c04357924992b44849ea7ba213bc74679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610d2898d37869619ff5d902fec0f67680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f0146986114f1f7c94c8741c1a448681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d59861744259bea4dacc5d0f8db2cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c36b5591669e1ecde0a76db28abd9e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68515d25e7d4de94f08177a86d72e465684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a4a5d2a6cdf03401e32606375e954685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98705a48df1c036dea370bb78b0fe1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39085ab9eb59ed1f1e7f052ace926279687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d2096e0554b92219e869c4d8dbcdb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abd5738aeb4b1d478247924f495f6c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8456e94ff45005eaf68ef320726b3a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c719f93d8efd15db63d76bca97b99691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471fe81bfd08dbcd863b535f54e4efa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b22187d2c34f1cb73febff6d3e4cdc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b0c3a16732190cb30f3f1092da4c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b948d9adf7ba810860f9832a3756f65695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babf218b0ce33083cae6ecc83fc6478696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a55e3d9d28fb57af379eb25c25a15697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedadc010e56c67226fc10af83bd34f4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e25ff811f0d9702178a978d148d7aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c2da83bbd82a3682980ec5c259651700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69577298e4bb5aaa5183436d9378a44a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660b59e97ef5586dd247dc786d7cb8d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8f1acdf10b4efe4d5460a52504168703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dc197ea252a8dcadce5a3c43d2ec1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ff6257172f3b586e14d7415e2694e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df9028b23ca21e299bdc8e1443a5f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cffe80fbef41b27de3b7c62228cb2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad572b6d37b704afd3e9f6f50f52cad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19cb2907533b8fd398b5efcd05f970709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba3c3322643ed2f31667a55da752c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb7feb297081bf63c343ced1cc908f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9dd387c7587a76a7a22677844a8ee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bf199c0e511afa7aed37b4f47f9ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824c85560000a6e6b3d96e00552664b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f769d43d4196a629d25784ce13c0cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df6407b824db33f583d91adb081c8f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631563449afdc004ff703bd4bfe019b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f7cf1f18b019548eb9c1a4706e7b6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2d418e73a87129b0c406a139b8313719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863811e90535ad686d79d9ec4850bdf3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976810f1afa28e50b6d1c9475bb94c4a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46170c11dfe9f03f61606f80bea716b2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484e0c932ef0b03b0979f5727cc99c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125174c239e451b774fbe60e708b03f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad16bdeb5d103448cb58c803c62c724725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7876304dcb1cb4a379aee8601d621ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154c8751958b800a5bb5c0248c732cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8eae50816a0709ef8f6d605426998728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e70b4bb0f25f380c39a15b96f0fa2f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd0278fcacfec81e2304046e9befbb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cd55ed5f17edbd7e84d85c032c634731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a981e584646bea7f4bda6b5545b8f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7fdb4806c5e2cda0b7f922a0283fd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323b42b8069cbe27ae2a201e79e16af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5b791712302a684e75fc563a0ca5d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f8dd1072d70621102995ca23370c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad73ec8325530203bab28c3eecd50f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd0732dc0dbdacc321439cc77394e7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54d292f922ab6525a45a04e499ae29739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefba25d6629c43bcb80b01b9fb18b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fa0001e402c6f4daaac3621d1a7fa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f855f1603d20797d8fad7629e0c5582742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09647aefd5afdb6377538ff6a5385834743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a26cc5f937660a837db5b268e5b99744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d7851c5965a24f58eba4f4c1db9d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08281fa611cb505f56c7c9a3201af5fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8943078fe34de031f4c70daa9f2e05747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e918f67a1be68e0e986db0a8795b9f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bb3e328845739f870d07ae0ee0e18749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cca95efb6c92fdd7e3e98f9b37f45750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2363a2683bc8eed3984ec3bf234bb47751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e4fc8e353fb8072a996a0e465976b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32c76eb063cde9f909904a88d2954e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f513d90bfee0be95556601256ded3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb148c77b2cd37eb9e8ec48e2f632e7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823028a2191aa6789247bf85556920c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ed0fe4ab6c3c3866ac4156fee0bb4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b95c88bbae29ad00ddd3afd5a7de84758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5fa12eded83d79a6fb98fbbffa724759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a58c26afde081167e69e407b627b6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14436483b6b0e589b67dbd5008cd73761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7a23788744a10b64cde369c4a3495762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30493e654e166d9099c9c9870916e61a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae226fdb559af8f502d96796b3660aab764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a04c7fca56ba7406e40fe180d6477f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78aa338e2d27ad7e55051cb8c0eaee766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a5477a0f3e6fd7ec2d49c9923ca49767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8232f7d44b42cbff52ca5aa81c8b28b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856e8bfc342b7168e4cf8b54392c491769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557e099119970783807692c5f10648b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345517a0f86b5545af5c17c036317e9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45add4866ec44555c0696ca0ec2a5401772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6433962b7635f3bee36c866b60156e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cb8ff507e699313c9776d443fe87c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea31683e91ef94763de67a58fdb4ea9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d87b577f8e9fbbf0eece8bfc01bd03776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa440624b46bac8464ddb32f92d64f8b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04855f85f893c9540afb758d7f0f82778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c74257417746c265d63992b06f488779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937c4e1d5185bcce57c252cca894125780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15dbcd3e1b4821d0f561a2a3911105781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d312ad4731afc7434ea6b23f9d8ed63782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1132145de99330554c052c49e53ff783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52719a33beb26480b06a2aad2abfc0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce1bfa4ac20a47bb1b0fe03af5d3a3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3568c394c99ce7d1111a3e0e3927e2e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d284ee39d4394c343c23e76c3d19f7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c7172267b9bb684c68279c8de0e6c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc32e61770608e01256f422e32132b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f55810151876463195495dcc74c2c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b391efe6cbef4b10de2d74d136935791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16eada023bdd7bb9c3039c617afecc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8941d68fa7a8a3d94a7e3126c19462793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdcffcb98873c062fdc549df3c5602794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4985b5ec499360bd102a1263cfb6cf795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71babac94d20868d05f9c82a963ffda8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30b8052a7148a0478e6f80cf52d9d6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa07947e72ff6a9773f9662c86e461798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc86f645ca3af39b65b4dcf4011c4a9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08554bfc46caedfad9de09cd3c07d21c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf446a4965f03264c0435bbdd0e3ce6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2e8f49de6f87e2ab0ba94dc285897802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdcdf2120eed951bfc6b809c21b840803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce3c510f3c926ed6af626d34d06c1d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006fc49db416847c848d7bec7e8ebf9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20566f7040628aa804296d790594eb43806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfb75566c0e38053581a5a6b9916f0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109361b897c0a314095c8660f91b6b7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb24a94231dbecf33cdbc7cd1caecf8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161e5d71af796d4836b41e43d8ab8f1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55495ac27bdca4d7e5aa885dfb609a78811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aea0a4bde47a5ae4462d3e08eac2e0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cebc35a6a56dd437926d96420a05d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be30097b3ee6c40e32a8d822e82381814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116780555f0a014ddd368ad25f135d3a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b28abb6042a644c5336100bccf319816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d100267fbb7cee9d028b369394f748817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9f71a6a0f61382a456efda8a3c4dc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f9016b365a81ad65e1dfe5f3ec55b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5f7ede2277d19ed61bf352d5d04d8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fccb6a6214fb5ee23689dd5d301d3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427f7dde3be0f642a947120474c4500822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb55d3410082877141e28d02a0e93f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f60ea10a672f274d96373c73c4606824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1cf8ed029e4878454d6c78142aa21825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e96929ac1b40e7dcf1b1fe384313fe826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84af8f350c6b82be6999e6e27a3496f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475b400b5acd767f3c1abcbec5e1e41828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7718a2760df005e2c89e7207cd6497829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086ed6def7e9a4ed5816cb4f074ffe2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc35f8c0246723c5787953a52ca9e2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5412e92c77ee8dcd441fd3ccb8229832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7552f32782a21c6ab6e2a23de453240833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92effd39aebff8ed547eac75ad056c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa195d8e0aa9ffb48738ba2d199bffc835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f6a8c9f5850bba5cbc01e89e50c54836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06879b44356a80eb1d70708ce144c7e0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8e96fee05d8ba10521832c2e7c93b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7ea645f21fb4022e77fec03b297d6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9219a672e89d8edb2ef5e91f8c22a6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd408b882213dd34257f7a1954f4b1e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777fce5010c59c7ac0a88519b599842842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf70f6dd498a85ff91f07377d7edba843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c72d2216f8e1cb794fe5658897aa161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fad766a024b100099a905338ed6262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d53f0adae36435e2b6cb1bd727bfd93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733fa08aa3d1099cf7629057e6008af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861dfbb8a4c1d0dd45cad581bdd3c1e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f3d8fb7f88542682d5ffaf7f51a846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc447fffa37b8d80775037b9e03dea97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0872622da90e906e983610b0167bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701212d6862c52720e8fdf513e07da89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354abf5c473a56bead08fe9da1c3ee1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc2bd5cadcee0cfa4e11d82abd53a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18479cd6bc3ac22b6141b7ba00721d9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15713f141c829f1194f18d5aef7c66cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31c0a6dd8705106eb7b214dfe4e95314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e0b4d4cae6a1cb056330821e58e0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc939c7112244e37b4a26ea87879732b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36d10927d1c5dc60898907ceeb73aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b2884ecfddc933b227c239042b6fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930447100a3516ecaef9792aa3a2ab1219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd60a41acf8feb3b22505fb792e49c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ca3fd1e24543b89e2f2b1279ca85521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf3645a02a962158c9e004943dbf9c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0811825a6a550f6fb11d0cc2e1193023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058c0b96ae0e6743e26b7528319415c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae3af126809015b4aa38175b55771025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46936b729cc33b43d53b269f71971526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dc3e8b123b84e813573503b9b419927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf161a10d5e82f28cd44b1df3f0b3fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad50df9301496b402d5aa211f5492329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf47aacf43c80f39ac6acf9789f592930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b48553ce3d9f334b2818e0438ea14d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec2ad0b79367a5c046c370a8bf4cf632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a993f20c292d1fad8c3eb5f6c6d254733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776ecd8ee8b6b99f1d55f60400b0cb934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0343a83eef3a83b7533854a511a5535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad28f452e85b26c180dd39f011254836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5767e8853c2c69a09f196526edfd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aadb8ed742fd6f6b7704257dae8cb838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089ab088b3b91c20f63ee7cc008d7b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445e76fdf75e2b23599eb93c1653c2840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19ede85c2e69eed747e166ccbbc82141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fe41e72e5202491cc2b587a1f867542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c09d0f95cc5d02ee9991798776ff343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cb05a47f8d95e4c347b20fa75527044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258ec05b5d8136018ba9129c73ac1ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943fcdea266dec6ad869372c1d76ed146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa865bec72e8a227720854c8cbbcba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018118699fb05172839e9157c4e3859148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6a80155b9efbbc18e6b852956a85c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71067a4fc56c60ee076bbccc16222b7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bc68d266c806de67d57bb7b4a30c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80eb4f2ec07054929a01511f29181a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a36add5067f206102163a37e02b31e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a00552e0bef4439c75311bb2a452054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d0e5e94e3ac95e4167b20459cf0ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2936d7d4519a29141f85a6a77eb3d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd44e911d312ee67cd0b2c43d6f72e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a2786a86a3979178965a7617428e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee4161dbfedce2885885ccfb6c6cbb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897de1d6cfbac8e95b675dda718950f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a7460a9abd7efeb9a7344b176975861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebe0a48c70a40b4bc0e3214073a69562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd98a0a9324c979531788491984a31563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc1ec88eb12af569daa63f624bfdd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e96d7f4e675e1e4554d53e65f65caf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47acfa133290e88001e909d76fcc3b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66b7383e4f2de85625d1187b9757f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add569874aee5e225e9abe5132aa5e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff602cb2e57554a8659279c76faa10d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971097731f592eb7c1aa52e53e67e5f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7b411218f3a81f634c3d1b3cc681071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474673e897ea84d136d231eda2744e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2c19a1c277701f9516eddf3d0de6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf54a74725417b9e30aba49f014ef574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aede9b07af31b2bb0e447e1bd057b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2eb7a13eb092dba2f7c7c73b944c8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03260bf19446f2bfe24da9f372887b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea6b13da7df6b1216dd7e7667ec5f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055de224f8623558fc3db985caf5b18979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ea5a0ce46625f79b510e5949a66be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61193ab5ad7061683db1144064a868ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867c886b40d9b78495d363133a4f26d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16229344f29380cc60e148cd96cfaafa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74cd3c59d5219c6088fe2b86ee7e1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4439cc5ef8f1739b359b1ef2594e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a589a99deb8e2c04cd6dadc17c3bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7cd3c8683bea0a731d918676813e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d998fdee5033ec778f16bfeb3b02988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfe96b8a34a5154579e9f08679bb3f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205277d9f45313062c2c03bc78cd43e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2c8e14df0f33108bb622d2a5d0a2391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb4858e2bcd1957e5f543e3e4d759492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c7e194cb2094fd3de8db9270f4ac293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a97d2ffe277564ac79f9a2666172294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b19a0d24f9afe7e93ec7b7e6d3feb295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b7950487e8624e1953e7c29efb47b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa4f67d27e72bc701a79d75beaa57397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86dd271be5eeaac8348f4544d0050598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdde904485311988c1ee72cee62917c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8631e2b9a33b00b857161cfb466df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01382ccea438d64d955a14ac54e651101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c5ab199cab68a54209d74417f20d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3928bcb58231aff696e219c2e7e7d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8acf69d19dd6eccb0b23244d3e7e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ebcaf28ebc4f7b7394e4084bdd2e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c68e08db59579b0b3832112a65c110106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f09838c71a52d75682277ae590306c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8eee4a4df2a882b24a11da9a1f7c70108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b9992f1c3ea9ef8a756ca171f1cea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb8f2b0e8e5964f5ae3c780cb514f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc080027fd5b62eb77ab55ba384c760d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25e4808cbb1585c420559e984b1be5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b910c7c73e2c2e937942cda88ebe2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e8e4b3a18033467bd56355019e87b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970d3cccf31c156f5f3b6594bc4c12d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbb95c2887fdba8846ad53b1959f08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c269898ca5d0f3d52f0a36cff6a7aac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27fe6d874c080ed65daec367a14d7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9013bc6e598339ff7ed1632a6b2b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb331fae1378337628883e87a6b2b26120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75b0d4eef586ae9b0e680a613925f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdaee886e74aaa82b1a2e41eb7ebb17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78deab5ec378f52790508adb126bc5e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9497c18b9abfad1bc9c83e009ea46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f48931fc2f04beeee8312b84407c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934422d7b8f8b5cb18da2ea0d3dea30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34a8e3dd45e7679d2673d91a074534127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3070901e4106d8c342b1c8a359db15128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb32c56c773be319c70caa312e5ea6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9812b3e867cbedf6f141a3c391c1f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977de71cd9838fbc32f524ae0500e73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884a11a20cbbdac571c9dfd1f00ef62132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22e1506aab72c12d0a06a0a9acc9a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec6522d3951d19df0200649d8f4394134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1175500f37cd6142590f68a0ccd199135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a99c24ec79c81351e64ca703c6c92f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76bbbf99ed981f16e6c979bf26e873137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57190432e3dc4b0dcdb9f4347f5795d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdcfe17becaaa277fc7203d616c8d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31ede817818038f52ee16e702246a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea940e981bb328f40318a1abdfe5d743141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d30ffd87508fd8ff7f58c1288b3a84142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9adde301c97b014e07767e8c29a57c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f0d17488c50374db0c990b37f08b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a8722b4079740f49e91e7826bd64f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f827dca8c5eecd45b2872fb41bf949146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b448e8fa4aa98bf0e66d0ce641c5b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042670240fb63867bd87c033791c8a5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b08d2486d11d624381649c8b6e7b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c86d8f8fc465ca456b4f4b637daa1a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e21b350d124667308e103e4bcb17b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de61957305b97e4a87b1e7566d0d53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d0fc49131c790ebf17adfb8f26e68153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3eec4291be4d7916928864011913e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14598a3556ca75e7117317b2f72dc207155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ff4af3ec93992a7895e1857338128156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c1ab44200811c353771ab5f55909f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b470e8fb3a568396841f6864f5be4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95a3db35357e0c7e381b112bc91e88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52a19748c128b011098a85b371fd95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce469d83bf6f8be2f0992d1bcc25030161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4182e6bee6a513938fefb08b7b37a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bdf7916dbb86848e858927dce8973163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9d356a61fcd944f46b815f57da85b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c780efb5a30ab3448993eba223df1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baf8d83ff56a6f98dfc337f0ef7f3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112889596572ec2e46c4d293eb897373167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740c5bc72fe63d7fea69725e3b1b61d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba228584137ea626c98ec31ffa868204169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dad10cd8eebcd8b54005b634cea22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efd79dcc68279814781ba7970899c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f03f3ea6e39c637814c985583370e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f56a7ec2e4e313d1a7c70e5a35fa9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa73bf171744ee43b5144532c79812174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f199e9f8c350f67a0eea76d47d27067175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa500db3b14d10481e1a674f5d10e28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab8776e69e0bd74edd31ce0aa143e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45947b67887b681446aec0f35fa0e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de398fedb7d5f04face60f4803401bac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce63c64b7861dae14daf275efc1f6d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718f20552ec200c06b435360f4cbe40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69443ca4ffe31204697b9af693bddf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15a3dba20cbc4675c361872eaf3b4c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ec09bcae9027ac48264d4d06101c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147f4205d4de33d9c39e95aee3fcc35185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14f14ebb1439b37828fb7d69ae4e83186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61cbcf5bd58ac5e966d5fad642aa00187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10b7dbb3f0397b96e8c7a30f24a143188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e292352cff467722be86e319c14dad9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02b790051c54a4370b373656594c23190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622765c5dd82dfddcc0fee540126ac91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb305b71cd7b8ec1568308898bf6299192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab013bd5969d6c0f5f5eb50420e4ab8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cbc7bfdb5847f0ebdaff517f9f608194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f43e3b58d269d25a7b73605d5609e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1645c2235bbcf7a56e92df87d68886196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c1a7e412ca935fa78f5a8ab7b1459197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2e5c66f0cf78ab5cdab2007dc1d4f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d8b865841674fb434f0d6e04bb030199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c98b4a245ff5a4b39b3862b611289200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feeda3e1cff7482fb8be7ce9f197c21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236efb936d82e78d50decc7f4245e20202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39e0fe5af8c1b72b0d35d7abcc5457203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9733e1a01ed266c32c6f70e7a1dd8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e336002d588b84384954f1687428e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4db0955396ec8d26dbe1fc4fa67489206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b50f057c0331d685aaea686dbc5059207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8f8d16ab603e039a30a3634eb3fa2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d013b3c1eb89bd01f2a441d598051209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7421e69651d0b1801e2fdc064ed47c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934bca3d0f585c4c226e521738b0b4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2d932c9ac28fda35547223e0562ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c368898b11ea73429d937b3e5e95046213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386934561efa6d99a504883aab220a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70661142105c02eb8b71034c9984c86e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95acbc4238cc2365122f002c445a6c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2dd08d4cb5cb0ec00b4e8368279e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b9d64062e62b38ecf7f0ffe3e2e0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ceafebf33c64f7c2829572a889186219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17700080ee66029b9db0944a2f961d74220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01c806b26b5de0c24e9a866b027c05221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c91e3d4d5ae840975b71dfddba0f02222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652ca2cd999c501363a6e85a5c30279223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a114f9e5e9015ad5c88a3f37cca425224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18da5854819d006e7a5db1216ec1215225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07534fbda3e451cc416fcf5c7e1160226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fa3821b426e206fc2cfed0ae2189d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb36e412aede17c7ee91814337be152228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc6b9f41f7fcb3f3f4034483cb5a86229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dfed4bb150a04e4db513266612ac2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955daea01c925fce9844002a5e555ffa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c925ff9fa393250a8812b2744e454e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cae16162f4d3a6eb92ba2ba241a50233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7bbdee7c0abf293a782099a4a1de5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624c38cb948ab4a62b44c390ff92e90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f8ce7e3fe6f0b511f9e2d27a68e11236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16da75bce1ae69c9961dbd002e9358237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125740182b7f8c1cd8e2af44aa3907e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb62f3cfe620331e8923922da8b42a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e64b96bcdb39fe5c5993ee6ae6c9f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a257a514f1c2f898c04c754c26254241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e855050f46f710458fa956a36fca733242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01066549fdb781965e9c6211b14eca3f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dff475b6037c31f4c9832b4ea59bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f0f47cb3aee45c0c190c2a513f43d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbdf24ae4abe4885540adda836b313246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fd76fb3e3a194e80ee368b54e6fff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e6624b9ac8b55283cf125d785c3fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11feef7ab2faf696733a72f9076ea01249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f3bcc6c658c11283bd9b81d5b9072250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a930e85e0e83642a3a52f5c01a939c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a8e67649f4368bf318bcc78c269fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334960d3fac0ecb3be759019a13f798253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0fb71dbf7793783c0a8838f0bd58d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25a1acefa23c8bd60fd9b67dfc14ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e8a14ad245ac247b6d273e78581a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7ead8817d9c9432abe706a3649eed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457a9ea2c9565172140ad4f245ce221258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76947fcb2b2d9d8a479f3b1a5149e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435914b008ea05af7a50061230ca2363260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578385437be5978e92c7e7b2f931457e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be1d255d5bf1406c10f2c4211b9119262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180e0b1ec1474ec236e8e413da90c25263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f316cd6097efcd0e7011e0814bb8548264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58038851d757313a6d3c4c2ef3f95902265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb9aa2131b1298454c7db9fb017b56266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462b066e015b5fe48fe5b74b2fb5637267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a294fb5dc917e6257c24fabb70ac60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765a1c1290dc280d17e556449eb3dc4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f80f55a00cfee2512b6a356a6f9df3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44da133eb0893fe056c443c86005679271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd48b6fc653b20795fd03cd6ef6bc55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b960a454ad73dc10d2ebc43a964c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cc6a78667e3db763f6592a30250df274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09501ed2d1bb47c9c9a8b2317de2934d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec15019f03c5534cab1f9073163694276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790e0deba05ab57965c105db91c43a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714363ed152a8543a03269670587f34278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165b1a8d1412b0468755f121379873d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0aef6d198ad4bca9cbebf96a0c38f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad401a02f373bb1d3b5dc601379db606281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce543458def834d715473adb19d7923282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a0ced999c579ccd8ece5a2832f024283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ce9b9866656bcc3b927dd3e5464c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea492aab969cfd4c70dfd068708724285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9d1fa6d24cdfb1eda02a744e8203f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810db46c3415078aa5b5d4dba8ee37ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68565526ab3efd4118078ed032bb590288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b172e645cd28caee625df2de8bc2f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a946a104e82e3b3040c48475c92d1a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1800d4e40a3e27d732f50a10c99f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3961bb2dde07bd49720ff031b43a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cbef740d7c409757591609a3fe72c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e71bf48a3af98643363884c5ad64a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af97c4aa9bb31d15af5fba03478f78295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d1b8eb9d493d38438e1315da5fcf8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed72d67d53ba38dd2cd61909dff6eb4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df94a7d5ddd6e88df75129f6a0071c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3893f2e7d37ab56ddb6f037cf3816b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142a5f640dbf277098ae6aac71b15a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855abec38459f504fc18f02b04217f98301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee1937677d542f6bca940c33ded2bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9044851429fa4a62fed2b4345c5c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92321aa9e1b780f8b72e6961848e2e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766735c198d6a46a441006fcbd489e99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcbf83f2c823335aaab5f576b1f552306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320e574483d15df5d6f7c4c9c263c52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f59d6041f6c7e38dc54b982bfb323b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f58c26089b5a4ca904b73682ce160309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dac99352fd3419e8000f3c6423658c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484efe4bb5e16c64b14abf023d657e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36128407e2851cb4463566ef478497312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71ff8782763566646e4ca245be80fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215ad1b22aa5506e2901a6b48b47ccd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d90618f8c3a938f6e5be3673f61c0d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd74ce945e94e2a559aef1467a12345316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63108e30adb5464d3bd8758e75f8f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ee7b596f51e01bed8a103c2c5b293318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3e6158235165f64cec84d6b546b0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676878f0db3771b5d367b29ca3fdd3a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1adc3c0a6c2a2e57f82d500b7a7e73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5cce4159d53c33a701bd0dd9dc385322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67af1c06183abbf74eb2fd1a1e8045323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb693fdd2f1390f5ea9dcaff200c6c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8e5de4e402e21097512a05dcb2e8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da93f2016850a70e1939103db285a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025ac6c69735739d45a949dcfc60649327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b64b1b22db300f4a7aaf4a7507771328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8f5691b9f01a4cc157274912cbc28329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edad0805a28dffc7d2a7f4d3c30f91330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2174b3d0ca33ecdb196e7730fd0c17331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93336d2aa3a2f7c2d000981a53665794332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44901460e8d5c8da17b1ce31743cb6b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fce450d811a03274fe81d5816f21f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fbf44882c3c7edf4d9313677dd892335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c721e7356a67a1722cdb15c9efb69336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e122fd371ca99d80660fbde7f6ac0f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633f1806687a79d96ddafb52aba61a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b91f0267aa53093c58a25b2f04233339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e1755ce73202b369d426a41fe81b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9b64c4529debcb5cba405302ec757341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f90b67fc2a99b49c1ba1ad7fec2be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5de1d0e581ee02d5f4362f3a995e9b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23727c2a0deb7cab64e5482cee3b34344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14998c33aee8df2955c8d1181480bc7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b06ad49b14196c9e49aef6858e340f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b44fb1679e72c4e1de331bd0ffc000347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e3a88e23bd4cdb6eb5021493eb56e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f54a92699c08692667d3580a8711c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fbc2238fbd2375614497805f47bde350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23702629334de3fdcb24a18c9ef576351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52f02513af3c188ef0d557e1e7cb55352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f593ba9063ed148940e5c52fb8eae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59ff432263b250f1fabdf107db6f1f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7c4ae31d8ed7c232e95b9f971b630355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b3470b6fb5d230fbb5e1c32d81882356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cd28d4e2c22798a42bcae97cd11fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436093b34d0427fbadef39d8371b8afe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d411e8f25aac0f5b67f7cc6f254b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f37bbe5381b1155f743bb9ebd2712c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1ae0fe34596db2ff5efead932d6a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4828df65b2e17be84e25148c02bf23362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b4fc39b965165332d77decc1288ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06761e1395108c6fa90f019bf7ea04e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aff7f19c0672ae7fd418d92b8e4b4e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646726c7f903fcfbe56da38bb735b046366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e14a7cf5f1ac1af80a29691a0832d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61a339e0dd0ebc4ec58eac6472c965368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9075ee3f6291f476054a82b690a508369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e270b7ba35c29171f05f403f70e92b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88f7b0956236aefb9de4f97b49a7d5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef994377ae46fc2799539740cf1fec1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d033816d81ea1959bf4347ce3a91696373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324a8dac7f6a80b1f60af2566982a97374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc95089b7414151a645fca24a1aff9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc2619ea607ea87cb823b846254b9e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385d3f65a9143c89d3bc4227cfbdf80377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f3da0896a0de3053430e671722fdc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13101f18eb21ab50d7e3bbc850844237379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc7c2cbf52c4fe683e3a1538c8fb81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25eeb8fa84e3a1b94c2d20b6dcaaaf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f94265b7dd4a3d8e7a1059cf01c88382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290f96059a94ff6887937fe67106564383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13bab90011770efd06adea692ce051384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a09de34b52a7fde84921dc16b52ea6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b200877e972488db945c5bcfc9b03a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e76d5a1c2446e930ffc65fc37c6ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae148da9910894769e4facd01b859e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a6ea9c2bd798602f994ba4d98bd43389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8803b1bc56dd8d2a0785253c0307e9b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb3a6596eb4634cb56a56fd5a20389391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5ce006844a7a353c24cf809842954392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc7baeb9a0a595572e05ef78c2af07393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f0bb31d32cae65aa13604c2161134394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8395a9dad846f43ca624678ad58b248395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c06766b6e641fba67992bf727a48c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9def5ad9a05183d7db70fcbb36bb9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a65f4a88a7e971f629be02959a2c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988665e1c762dc99af4bff9df1ebe4a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8021d7ea114af9b24bc0814341c0f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13161ef795bfbce1b7b883995c2bdf49401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea1b907aa7da4557c97e85dfbe41db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e388da3311ea15ea3de2fa832f487403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4045aa6adc14cc8ede96ed1038bf5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afceaf98292494cf9c5681bec928006c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a655fc95e32651a526b66756b62ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb48eeffb25991edf30ea0f7b2d9271407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c92136335308f6e68e7eb3a841190408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceede848757b7f2f5e270ef451d6c08409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12dd30a1d5677de7f5d59a2c3440a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32ae18bdd0a79c149a5a37ee900533411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3faeaeae452164b3920a3dab5ab965412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcc7d533e0b06ba53c59010884f347413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279fd7a7b7a0f62c2e92ca4e7527f6c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb4f7e010f97e59fd71454c67b98cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720945b5f961b8a71d47eb7e859c6436416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d110219c6046d95c9fef1a4d49e4ec2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a112a301136ebfc0e0db3d13a95b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e1c60140e6a4526097975e01d1801419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dee8dd8d595168c708b6f67dd4b0a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133e827bc57cd49d4d895fee197c6b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199ea08895abe0f91c06a47132e28b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584db204a6acff53f2147e09cf6623c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab26dcd94e4a331a35a685d63821bc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852cb9beda5ecf0cf9a826f30bf9b32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063805ef5cfbfc390081b6a5e4e53dc0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a51d4610a8283c95572a8003d52471427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4596f696cac2c03e6bf5fa073b74d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca977750284fb225157bcb2ba746daf7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c71ca271ace5fbd7f883aa0b16f2f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ad20bc84abf40dd35c98f9169beea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e58d0ef41d8a1a5ec695a4567db821432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ed7ce86af554351c87077f2745056433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a511d1280ee6ad9599c2591ec1888434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e88407196d47b97f910f4cf2f25f71435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98d33b00805fea6a171844421511c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b730c3708f0e54bd7b4aa91ec4b9e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1967674dd6eb8be351a4c3ff9858e52438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da70ae17431e7c81f44ff781b6ef14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e0d60682f4efb052a377a3370ff1d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864c9cd6f85e8673246f08c8740186b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30371235b76334c154ad925e159e2f2a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b513bbf3e227ce532be36bdc1a5dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7355eb415cdbc143d964a59c49e133d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766d8dcf2cdfb14dc78b84b6c6e1551445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10324cf7a08764fd3b7fd8a5bd2408d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add67bbd4b35aaa38c4ef19e85d402df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46351d975b54872a0a617237fb352c9c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d612b73bfe250b987774e87e458a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ea7729d9ac164cfd992d47574ae69450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7219f01401da58ccba1317b42ec44451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584b04776bd4839f1b812efea3708e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a864f4ec1147e1844bb7e910300699c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e037b497dcfe678514b8b6722fe3e12454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50591dbe25e022f908a9446919c0d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cdc5997332f6e4e3d57b71497020f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4e21f902ea4a9a66e372e0ea39237457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be341ecdbbda2a31c71855013160e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17d036ae6b0c96f06f45d1243e15f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd687de3d5215bb4a8daa1b5ae96cffd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0b0b26112e8b4a25334c9cfb0432b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd46a637d991e9ff5b165411f59fc6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74b5263c2db857a401c8e38a4ca3cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63129ecf0ff776ac09039661b52ea32464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57745ceeb277c5bb2b09dc40e269a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34ac1dc183b23c0a66c3c96910b8ca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9049856664e12d021e6844d3db0231e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512853919d531cc105a5d49fdb6321d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc316e720decc01066f6c7d3b65c624469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9579576901c0bf3d7e8f55a5d1fbf8d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1cdb2e057dca887379c41dee474d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa68c0e8a64cd69734e8c1a663404f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1184980e5ef3bdcae577c5ff6842830473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e98eb8dec32d74556be21a0ed71295474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb7624d1665f8928304878e2f8a2b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e065f5700803e7f1afa7fecaba5502d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d7b27af1c41a6660c9da1d861481b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee791fc0212c77240dde2ecb8cada8ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bce6c25488c0c8b7b62a89d0cc5f56479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073239ed7f81da6f53b7a788898c15d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c875ababc69661eb5f66a1f5b3e90481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35353fd257dbfadb40062eaf75d11ac4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c247e05c7d966da31bcd06362741baa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a8e2aabe11ff4b5ca1d7d878c98ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a3cca8fb5aeaa6defdf6dd8214dd0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611fdd87194eab926ab08795d86c946486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485e07f1dda6fa32cfc01c185df7904487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a639c8e4320dedbbd706cdd8bafff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06892ba69642a2c5ee57283d459570e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fca159923a4804eb391598bdb010d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f729e3469c4511ab5f7337809e314b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173b7e35bb93cda16b3bac595d76847492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926aad2f60a623b343f7fac190e80a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c674e6980d0d0218c517de7d98415c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b43b1169ba90e36e8b3911a796c3a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a1bbd302373fb45709f5a2fdaaf72496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726bb7c2b98221be961e3b475a504a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c364341289ab8991ba6a416677fcc6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19464ced7c27abc33660d6823c3dafd8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b5cdf58c458225026d34eaa0b7de3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282d53f8bd78df7ccdd73a800c03c5e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954713986f6b05753220b36f7286902502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bca0a09f604472751523fab4da29b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956f829b50f1d8fd272c525a30ff0f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b58f1fdc52088911b11ebfd015697505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cefe437a8da49158c40d5835c94751506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed38a14863a63ffc7f6daa1b0528a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070aa22ae9d9ab8be77766329d39d08508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b788ac9e4c0be827c9f2095c0bc49509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4751698b7a4cc5d8103c660d2fd2a19510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affdbb60a1ac1b38cfa465684525f1e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9f692e5d790d327f78708550d63d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb9dc434f1aff021248b779e671411513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456badca238d1c9ad09a6a1d30d82e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72577f2f5120398092a1b55c585f2379515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9b405edcc163a2892b0db774ae592516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc58d4182399f1fb107aab7ea5f7067517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fdfb64b14b737ce4188c102fb33b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53ca20e0d5d98957b00fcf743d6d82519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94758d46f3db9e0c3ef6ef714a4e7ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb5a6dfc3004c4cef156bd955e9229521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c164db8268140d08496b1de4edc014522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5888ea20fb96153e1e6a19045422ab2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48895a8e2fcdbb25262a8fc55e77d9cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbf745049b2490b5c86d96d4fd25ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a4391ee54c1984eda2e4157011884526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbda4419d82212e49f93bdf2036b77f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80f33d145b2654aeebc49e25511161528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f40a10ebc0ab660d9be7d9bcb6b0bf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d057e977196eca6d9052121e7746b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae46da3d9dd41d6eeba2ef56cdc134531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3aacd1595357399653fa63ed08af8b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d141a2f8859405c2b3ff45fbfaea3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89838d9ed7b6db989e3b0392f8fb9bde534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799e2589a92317d86b077d5417b4cd5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bd7e1c3d70f4e2c2ff566bba0bcd8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d0d4697d693f06e1eed47c8236ab9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6daad3c70727bfe3ab2c9d060fb4df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fb5535c666f65b7973366c1efa8d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b973ce98ec873ae2960d6cb92a7f32540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea71da518d1235db6066f243c8853da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3572a7736b044bdafe8c07ad2e14c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2635c6edae1f3e99596c2fe10493878543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a2e71edf713074805e3809ea47429544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c26e2bd05915bed88f8da030ab27e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168d57c765cf9f355c3ad9fc582a873546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023445d9ad140da9aa660575330f37d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d72c07cc28df79e54f24dcae22131548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34d3c0793c78a67118ce6cd8838114549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386ff8ec6f05dbd3bd025442f9c9746550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a589a09452988d819436b365d0ad0e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985e06217223c8fee36f6a78411d2c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985478d8e6116e319c259389ddec901553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b000b0a233ddaa66875187531284ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afde86c17d928ae672bf2c3da79594555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032b32109304ded106027e947d6a55e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256abef780d0e66ad511407cfe1b80d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50634c9ccffe1956fe842562add3c022558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457df2aa26358ee1515d8e0b27b3b9f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a007140f23a2ef159c18b5fed581e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c37f1d30cba0b7006e8382ba3f86cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96840868a25b08365e1bc00f081160a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ecffa669f7a05916fddc1bb68a59e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b372370ce6b04d4a96ae438368710564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b823e7a185b69a503032fc69ac4b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e48e3a96c82fc94042bcb8517e2bd0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfe95c14edd14d82129a6a4f7eeeb5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0901ef056dc0ef2d09e19af3854fbe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19056d680d28843c25238dbd0932e9e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29202b9c147f5782fb1106da900e55570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51a437c2bb8e3ea42c6723f96af361571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2c404beda38c8e73b03b1cdc0c5a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90b570292d6c69a79c93f53b7abfc1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59ac8853b814ad5bb5b3d768538372574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14b021f28b7d72bf1edcec5bae63fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9c8f4e4a6e9cb6e137e00fce87fb5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e0b1e67abbe3621f20c3d93edc879577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa4d16ac5aae71aa6ed9855fd0e176578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706091c590ef98e19f4db21113e9c15579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8356894200dc702bc1e623f8e4b8e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ff01af6267cef27d43fa4fd0a0ec7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277ea96fcb93a02960990416db005a4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c27c992ab2855dd31446896537681583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d77fd3fde193fcd9da5a4552ab7097584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a693bf1b3b22f4367979c0a529d0bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa74c9679783aab43878d60fcb7a168586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013d9a8bcc13aa4b9c51c0c4f5498e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f86536d6045a25f8af76d8a8ccd34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fe28dcdf578ea1c2fb2fecf0d3561589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21624dd2fdc7a41fb1ce3b16dee68fd7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e46b38cd896ca38ecc7efd3ade2fa7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753027ba4be4cfaa830f84ef00d3d26592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616e4fda654b28b5a8aea3a16cc7d34593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7333a6adbee4eed78d832f886a7b95594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb5330c04120aad0d30a64aae1718d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44961a04899077205df5f98a163808596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6ffdfc0446fbe5086c1e04e619bf3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473bb0fc04e5a07fea72f8085102a3e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ceed0d57231c7b56bf90e6db165348599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f098825d84f012d306db3b518d6cd3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986bcc7060cd145f6b6f28fc2a09314601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07211fd6fb6a1daceb4bc9915856b758602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab7dc9295d204a0b9df78aa9c17360603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f61340a83dd1cf412e559520864a14604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cbbd1c5832f75ff7cae83491f5799605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee729dea53a8f48f8b26ccdf1931a95606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da6fe04009440bc430558113a01b2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352a8f0975aaf835e0441280be89fb4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58b7ad730accf4a138f1a23aec5ad8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca80269eb761e86364a5f1fa00275f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8764969d9ba0c749dfb631bc50e17611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0c5e58933cc8746532cf205b9d1da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc412d0cacfdabdf8e1635e21ce9f47613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773ae971c8a7897ab5feca8a686858f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e2d6f7412a8494dbcc7560398a672615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de5c436d013eed463634e2247a8776616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e13252b47d0b7c12f923ccdcc911d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d33a01243106651a2a3c01523e099f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d847544daccea7b033e5714f7804ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183348f82fcb813e35dd84dfc11caded620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8d0edaefcec51607ca2e77aec825b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865029dbad9c867532e36134b2f9719622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35d5a14b7f66e10a796feabf8ff01f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e786f73c0d62763a2d9436a017f56624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5992664b1cf4ecebee1ac33c83b2b68625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c0fe1a951bb0dd1a81d7b9fc41d6e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369727a09851ce58a38b6feddd1e378627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d74fb5c4c5d851d799056729f5428628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a4abad976ecdb13fa7914c33c737a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782ae434f8bc4d6e3bb34cf3571dd6f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8433a850ff787cd08628e6aa37a4d39631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de77b3c323a4ff627b92cbcea75756632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142e9dce305fe4adc21bed8dbbc4b29633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41389cd9315ca84b2e031f0705f83936634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31f732f27eeb80e49ed2fd87c1e48f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200390453548c0f86b615ad9f76d9ef4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57ec1371bf097766cf21d861df5ea5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa063a4d0d80174db634550c9f19a481638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7925b7bd3512223f2148cad93bf7f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e5081bbe9b72c30e3aa434e907dfe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ab42d759c6627aa7ce182563dab17641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58554718a6ba5de8a1cb59ccbab1f73642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a4ca430ce760f63562e738ee5c5d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86e10eaba33f7604bf8b9677783db3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcf54159943f8c7d40c573dfa9daf5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef6d1bf213f1cc3b7a3f09eb31be37646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cabe0ab64dabbccc18684a48a09794647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d92d006cafc57d444d56337ec84c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483cc794fb3c5817598547c2b238d95649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e8951d73a8761e985e01b50b871a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fc485bdf26ed6aa922f7f4f292cde651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d7b4e1d12b749d02caa45d2980937652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0430e8c1e88c366092ff9b4533b323653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d11b29d23c4defca7214c66a07a65654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd39e169e6f3b98da70a6c2e40cc60c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213f041892689a15f06e2eb9ebbea93656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2358dbc832d2e3a99cd3d6b6dfdd821657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e895ff1a157a0d8fc54e4ea49e2906658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd6a3d88046a958032714721fd01f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f3de8f4d243c6654af563c73b91ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d429010c3b19f6dc1cf5665cb7d0b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4261c5d5f93df5757b2babde02cd26662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c75b066d4233606ccfeb4db8abe97663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b2f80fa3668b23977e9e6b572571d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9c320f74154a0dbc075dd53ec3e03665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7458c7603e493dff83a4a39a09ad5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3573aa6ec59b9cde6a688e37b1de01667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dd9290167b382be46f1501c9d7b93668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48aa923b990c62664c671b3f1ae5e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33955b080876d533b51ad335775f0996670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231187972d1a8e2e17be0133217f275671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bf6e4eb470fd8f70079f0283a4f43672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548add3b9ee68363fa3feea743e8de7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22304a188206948ee14821c41905b7d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02111b8572acea08e754f8b431581e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b482813892b32f137a1b645f7c8a58676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255f8625f4b59cf78686367e7645349677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56a53dbd97c6e6f8bea2ded40e27b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3f5932afbb5f136138bafde12e3b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d082ae71b031976fd4d62b655dbed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e137e757d3fad51ca9efd2b4bb81383681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a08b8de42c770b565ce46a52a29e14682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7534ab6eba1b0c26b2726b9a677fcd5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a41ed026f1c10f6ea3c1ae17f075c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5ac1fb13ec96bd8f343f6ea45f42b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b1da249eb129988cad7bc9bda79ee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211505e41874dc6b7b624a1fcccb5b7c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911ef5e89901ce0114cc6b442d8389e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38751e94caeb854116dd0e82b531fd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af55e8083a322bcf8cdbed4b8858c37690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d85738f46d0247716bbc1b6e83c6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fceb6f5aba25265ea139ebcdd93568692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c0e4bafc1d477f65db53a7d313626693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d14e63efda9a71eecc168692389cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069609b53ce214e4df857973a916ad1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b351c0f1b46ba6ee2d2a97a6ee047696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af2027ad5b84e051c9f66f8e316e4a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ae1791d09063362d3935d8d99fa2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a1d1d1f98c3261a077ee097389af6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935ff700f6b187dbcfa3ed71d9e65ac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed869e8339e82c7e10b5b4176115897701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17c42115f2b63d06cc65cd26f63268702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6706ca904e1d4778fd02cc2d0a340ac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da464dc3b5b4d3b23bfa2be4f55e0b6a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d6ae2176824752251713b28af6fa3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263ed1a7ec6f7ce57c60a0fa8747d08706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75003bab6d9d3e24ffeb0df7c8cd6cc5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73b0782089d1202a64b3ddb6caaddf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb954d0afbead75d9e60c460a929eb13709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df70f749fc2d2f2518ad0330d18d3f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ddf4cefacbfcdcf99f2feec9ef0d4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cedca8dd84287105065f364596f777712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27766577f83cf69fbfd08050a7757306713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a4efdc832664760f375c0945d8c48714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3db373f28bea99061edb7f62c09ded715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743979ba7f46b218637e9582a47a848716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8e7ac46bb03a45bfe38090a608163717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bf37621c70b354f46416d9acf10ef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbbe65b71d0abd7f179c3a5f6244b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298680c92020c406db818bfc17a8617720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644000cb6d3b9a6a0d3e09aca80aaa37721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b13389561d62cd13ca976cf8dc3e9c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd27bc3b1870b3d6c8959ed0bcc84f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca24b15f0374150e20d3ea8bb1bd95e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f0872601c267a5eeee3b47bb969dd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb863100b244544b68c58c3319f74b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfeb50d05a933867c8f463d446355e8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670a7f211c1ce97825b5352c55dac22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349931ba9ab22bba598b1a0c84055eb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8141f70cbd23cf124cbeb8b72174f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa8d84ca19e6917510c08fbc211b7d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7b6b0ad33e702fb03472e3a6a6814732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a7de46fd51df564a4fc2eb1c9065b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8246c0ce542be8709fa5e8586ce37734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001cd3f062247cd0120b877570ebdfd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc427ec91f301ed492febd992c788e2b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2cbeb406e54e2905fd97d76fee4e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57663aa55d40929d0b7c58d7239758738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520dbcdebce6f377169bde44e458170739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d910653467429b4db09d66633ce02740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928debe4931b05dab7c7b3e66d0c925f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c29060411893cc56989127a166d3a9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6e63e44ae57c769c25a620f17348b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666ef85497add982bda6265e3ae2839744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da0f240e4acf7c75100ef7b11a390c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b0b916f67c14e9b7bf34d3d48df32746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731e013da7a44a8de9691d049de2829747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d137bf3c11bac11e8f4d29f1879dcd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960044bdd5c1285d1b9ecd2e67ec8cc5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9baa9a62f5b853c3232bad427a101750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48c8a25041fc6e4de600e1289099f6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b08458850e1605aa8c0127a1c9262752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44a20c1cb2c69b4c045104fc8bbecf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303cac54848c124dd6a8c7f93daaf74754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029103aec086bcb1c8fb263d49cddbbf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33213f81894e23ff34855fc81e9af365756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4e8b1d68c6c41f98ed69e304605b3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deec91a5acedfda6e8b2da784113ef4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3ff85a1d49b17ea6c90c31d95e5ee759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75e67f16e646ca6a163adadf610499760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529f658ab7062a3bbcbc72b51339e96761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabe656344295fb6f55c9bcc90a2ef1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16d2440174ef037b03818e7036887d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23381a6582fc5f8318d864322e1c6e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8eca18b48363cde6330d1af54f140765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30590b82931cbe32deb9ac3b1ae23e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c21e82d2c86160f35d47aea46055e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>