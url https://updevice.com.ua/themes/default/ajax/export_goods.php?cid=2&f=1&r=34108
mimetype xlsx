--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5bcc4bb4d69e8aecf07c8a84af4841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26338df7bf0814fdb6c858d61a629c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d72847fe066e2d1b5925b1a64e218d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738217de62c6ef4b5cc83461fdb04a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a22a661a8de41b70668126d15e75a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04236f8fa809c6645cd8111e07663cd46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8c18de8dfa1c7340fcb8a5ca8a2be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b08c48db6986cc185c7ceec862bfaa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98642d086e0b2a3090a6758d5563203a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99026b6a5d2dc53c55baf1d035b33610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133c67438bb2b7e880453f7ba907a8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35050965d01415f972044f5120131cba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519760a917526657a0ab9ff3db68ff813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497279d06010d69e45a69e00868cf65b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464e0463a3b97352e4f905d1e2a0c4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72704d4fc416bf0c955d98254f624d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30cbc3e226344252a1afed144de14017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa4d1b97da262b943ca87983f35dc118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad0c1f6c83cee230ce274e8d2ad98119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492ba2fcfb246d2fdd72c9025de8d3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba86ba68198e95a191481e9fd4ddffe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192816248e643d09144d23ce5103a3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13307f08b9d9408e6f55aff7789d2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b79d56ce72f950a6d0ea559a13b3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcdce9a626fe5476fbe9c7c7aff72925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1034764222e31b488e8d76647b23726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c40e827b9939e0d3e26a3e91a9497d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338f83cd05d2c80463911bed128087f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc74c366a38e041b324c59c3a3266d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e97b52bf4649025166dd05e6e1bd030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bbc919ae0f2fc3770d06c7f4b93f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8391437fe75d205ecf0ae9cd76cc3d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebecff46449cfe8a8e348d1273da6ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da156c85889f70d0e458ed258dff77b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697b1d0821dab631a8abebc8a06735535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a215ad4aab17ee30020c7f8c84b1036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5597dddc0ba393ba0a2cfe11250b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b55106db3c21926df13ee64137cc2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2860ece1556c5087c061109bb972b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9b2832f58bfabdf7af37675c468f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f41ab4e69872052a1c1a9152997a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5188c3e924555fc4b3545917ab7a4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534928ec228a8e22e5d70c9cc5d0b1643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16537a6b8a8ede3b5e8eccad927f941144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b9d1b15ca73846f58122bf0ac594945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c809fd6cf651d2de81668693d5f1c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547d057fabeabab4cbcd05822f91db647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c226c88418078c90abdb783bf9fa148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b440a9677d1db138f55abb5cd20439749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc35b6d9f6140095d67c46275b427450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afda4e8419da9fd5ae705d77be7705951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8711aa9276d271bdbafd23332a102352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e777f71902c7aaffbc3db5de676eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382aecf1b6f104dcea14628d5134dfa054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8092dc33de3b48daad33c6ecae68e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbae671291f9f921883532d64077cf656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f47ee36a580759fc1fbfa2ec47fe0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880aca4aa7452af98eb967672547858b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957472ed454c51355305896111ad3bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13502434ab9a037d1d389e463831f23160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb66cebb961cbb7281a55d632287ec661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074ad9f03d25912cf5b53b0750c3a2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563916b34202834c71fbd1728f5857b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38b77839b2ccd4430fb2ef37d7a56f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b3e576dccc430499d1382b834a7b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2463f1a81c8bb3664f22d0c6bc8d0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e755eb1111d5223f7acc662fe3af167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6b5cda8966416f8a71b6e9477b12668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22a53582444078f9a2ad562d5d53c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e87aa408cbde88585245e1cac7018470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214ade17c9e6f6bb6df8853977ee0bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f80949583f3a769982cfa0b8a07f8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148961106a223a1dd3a868180d55e86873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae9c9f4847e7542ac5bf9da4f75a9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8469bf79109098caf0078fd58855aca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf75ff1e1b921af4e4ca4185dc370e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddb7ce20edb8cf322e58d300ef4e5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbeba36112e94a4d119b8058da0dd778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2473bd97067a13022ffae4b4b22edf279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c21181b21a1296912df4eb3c85c3a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567a872b39b801e0ea15103bf36708381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d9cb383c827daf6b7e25d9d63ae1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c7fe3cfc4328be573805c7cd8cc5483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30aae22424955f63d0d3c363384e7f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19a73cd885565eabc7bfa743ade5c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed2966dfdb461782a20e64dfc7f3b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265d45af51d24f4c537e512d75c8c5987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414db62cea8fb42e0c5380841d0273f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f449fc856deb72d7fe819b1d765ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3ff81250006f567b936cff279007a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7efe415fcfb603eb219df7b40c61fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030511e45e357bc0a00a0ac17df59c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ec30f22a95edc89b3ca71434a0ea793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ff194ab17e5ba45e1c01698a80c5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d521b724eba24b83f67dbe54c2f5ccb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c2e3662a1c08934fdecc5518feab596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dccba6035f3a3c1c48a71862d1eab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550818d8ba6042cabea77e5f48ae74998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bb4384417e100e95d5a6444438e5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48faecac843f79e5785354bead62512100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15420f99dd3f984fd14747276babb9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5c07a8babca69d0feffc179b9941a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cbde1b946490220ec7ce793dd4bb5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931469cbc2e700d8a38194ee1eb4a308104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8628671f56ea441e1db4fb14f748e92105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781d22c8e1b0ff349c344147b56bd95106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3bdefdd0bff67a7cbfb7cbf0fdb37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426dd0eef57d844f2de95d74ae8e56d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728698698e42757623859f86fd05143c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310369937195f75b4ab21bb80374370110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2ebcc349b49d9257d57eae1f7401d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b92a8c67356a96be4b55f5e451fe9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db00293c5d0e7cd775020bf4fd3c461113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817b9e3a353d102bad3beb2cf36b02a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df244a89144ce0ffd7653b85d98e38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2f74976e674510c3e9fc5cec82316116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea3a93049a8021847d179630ed8974117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6815709997fb1b0bb81f7aa7dbb42d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01985eef4e160a0ef253a69dcd67397119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87334f14e7430a5101c7b1dfa9f1149120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c8858a23ac9cbbd5d6788d7479851121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5e6604ae19b161ecf6ce42e15b46e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f328a0d1667256795daa1d70e96a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c1adb852b6b0dbc2805e10a3a7a8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110325c364e22491bbf8b49638a4ab3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6475640866e72123dd179efd8fb73b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159f58f978619c4a3c9d1f185f92f45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff903bab05608ad08baef64660373b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7c40ddd9707daef789c95f96dd30c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c1d6fc85d3aad8abed5e0a4bf7997130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600373847ec892390971ab14488873c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff41c808571fa2f17ae0721a8763701132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d313583b0362e310592611a6b53e45c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64341739552fb5d0128929e52af92a67134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7809b1823e7bae9038dbefaff853bae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a750fcb9c97d4d696eb6b2b283f20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c02ec2fe00b8a111d473fcc6998c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76321acb65c2fd1f1ab26f8118f916138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f65702aa5db6707454c788d581ce3e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f38f8b927debf8edfedc6aa61a11b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bedcc9937f33540c4f3daa04535ad9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9d09de31af0fa9b154005b4a25ea5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445168e8093bafe02595781b14b49f10143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d31470fa06b12f1479bea8a62e69e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3d05c221be766d79bbe0b86249222145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b652d09d26723e9a87a7fe8cea5e8bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d309f9aa85823e3cc02f3b54a1f3f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef10b37e1e0675d5073a25e8eae0468148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7103b97049d1e0abdf1aca7a772e40c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df516527dbb6ec9a1880567a0f954d2c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9816b8cc9f54bcd56d14791475f07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdbddfdeff1a9d71a0b5cd8888d3b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1a0657858c3ca2d89b709ef70750b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ee793e769418506870969ae191e1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6684eba1f8f9e24eba775e67f2cb3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a507541219f69039d9c8e3b54b0ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34e2c57822504c2e8fc2412a272d3e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7346a91a09f419a7d1bc83b033fae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff865839098ab0530f65f4db09802d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00241a69d6250a316048bb402582a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52924f7a1f74e2f7f415c8f9c580fae6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe547574bfa44508837ac951a145867162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517d98416d5d6b5e9e388da6cf72268163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b880e351eb361c44cc65d3d64cdb480164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b543a2c1982f0366e02c38d49e11c5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75c86b2fe0a37150cc4809f9ef168c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c061f8f3bd03bea8272f4b4b0c3a36167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4f9694b7ed4e427f1f2c994cd6665168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bef7a896e1f900426681122ad6bcea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392732a705195df3c9991d6c5abdf0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832d9733389be0539b244b181beab9c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916222af475525a67cd21153a563dac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00541955a81ff2efcbd2f4c42ed91e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833244dabc5ec2ee381735088a1d6083174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579be0ad81b3c077986690fc5ae5de19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657eba2fa11210c3437378aa2f54154176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1a14dd1102dfc024877df495edef1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b25e13af754bf1b1b8a8a379dc15bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10252f435d85d41384c0c790e1193f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c48d5c7bb648abf7746e027156994180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737438969f6eb2bd190eb573726b594181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3184b39cdb33750c1618349f05c79182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994d319f729be7717a7bdce90245902183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d394fd4fdfcd34f55340500cc408a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369223998c177684927c1bc51991b23185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b2c6ed23d94bd29d8c98d73750cfb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31e3db47d5ec6c4de0564c6c7571c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f66d62a5c2f299bac2adbeb09d27c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69481b5813d7194c36e0dbc71ca2f48c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d6d42e4d870e3bf8dc0ec0b6ecb71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7261fea3fb152ceea80831f61150d77191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79861b1d554bc2fb5dec1d4f53c6a003192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5aaeb4a2c78a5b0e8e983f53a5aac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45923eeafce901c087fd1fe87513cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcfc4502fe94d73639fc7156667331195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcc0c0f79bd4753e22abdb1ae6a1ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273f2427c42bfc8ae2c4026b5262f25197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c91042fd4be003198f47447db42e3e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1b4e5b24f314ea3a24005681780f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0f4d05e4bb864436e63cc4db7c809200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bd096e89144d811f095c6e817241d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c563754c4a28b789d36ce5e29a44e06202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b495b0e0cae34a69b81551e451735b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594de932789b969141d36b7dbdb2f3a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803b74f9ecb25fa4f9980389a6d034a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034475bc6fdd2c9b133d5df25a37bdb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22ae42663187bb4664875b33323c3f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f45cba4ce76f858647ebc3234477cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933d79529c35e28e5198a872fbddd5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e36aacfcb6f925ef494b6dd13d3d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0dcefa3eded8207b0ac8e55dd85ad8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac07d1d6f8aac80282072a1212ccd1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c439a23ba80253332c21eabb245f772213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d717ca177833f7069380ad2745c515c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1ea02f449a5c3e7ea8323f4f6223f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d6ea3d5e0dad5c50ab7fc2beb39e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527fa53218845fbe543f19a86bf4f3b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48775a8007d834e4b9db21f2ef57ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45574e4ad27a9672ebfa3adf90a65031219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258ebaae6c0b404e2bdb802e58ed7b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f7fe20e50d676507721ca9cf78aab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247fb4545225271ce6b158c82776432222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fea3a25b4b839213abf5e19f582d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab16248000008ae96b21b97783b34d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e332d6574bc0ee3e4ef489b889ce8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca1825882d3ad95b2dc007d97dfde8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2f42fb930c69b459ad11e6b5efcef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723646bdb46d01ddbb9f84f17163658228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9982906e530b8d9d9202a5decb6e38229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb919b52bac96c20f118c5d602e1d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d623c0e497f033567967887155018c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0177a14120a116d55c045ad34b3d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1441e1d6fc540d24fc52cfe1736553233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f199882d9a838421cb87a244968b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefc145c52b51b11ecbdfc415ef5a4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529148b09d451f440d3e2a11976ddd17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e96453229a7b1aa332f4f4c0740c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689965fb6dca5d28bce1c96ed5760a7d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e43e9b82e2577c0751d6de99c14bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c780bb5f83864e46929372fa343b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b290e0a839d102700ec1791c3ebf5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ffd77d2d20ffa3f30e33b2f6457d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b632eed6e82d999631b4352c7ec35243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ca1f45fe6ddb928ab33e35c85446e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc45a5a438d49d9e65a001607a3a2c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100734be0d5df5505b1c941d603577cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4927c2ec8802938cd5d9e2e129aec2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457133712ae6457481b84f4691256212248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5bccb8f88b76764959d663e44faf8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24db420654294cb81e04cf6fc368ef6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3dda3e27f27b8400f8d38a4d09ea6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789613f9546933718a167dc114cc6be3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df611862ed2cfda9cc2c1397918a142253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876c1d1bb1745caee29307320bdee87254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f74f7cf409b89a5f6b0aeffb4cd5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f234ff0d0da77df42abc7dee18c97b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595f33f0819a2161a50db1fcf953b76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f837816f1564f33270d9bc4ed2ba56d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9241bd66b8720a5f23993c731ed8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3d2d2631f4c9d71702930641695c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee443b65104ec167b723f33cbf1ff380261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3aa5c2903e7b0b7de4219d41ef8982262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e100f9f7815cee33c0204be5bf928f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506daa1042299e9b1224bab1ad09f8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1f8e2de7d2dc893d9ac5739d9ac7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e35df3e572d33c704b5c91480eaa06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af2cd6cc12934e2de468cc9ab5fa05267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e482aac0bcd02ba015b12c4c1e5456268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e935a458875c576c0495ec7e80a19269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b89062b2f5e1c8a304962509db636b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02ba81fc85eaa804c55d4c4b82ae40271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4141959767d7683e54e6cf4dac6dc1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b676b7d9da01198a0c82e10424a4c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daa3a20dc8c163527c02a7cfc0bd04274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f3796c4fc1674743fd1c3fd5b08fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6cf4a5463c0ccc60e761063842ac2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf3ff7702b024ef48e165998d5d3b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb8944329503838499c5559d869972278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b724045f7455a6f77da5893ab634762279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c487db4be207765ead00aac30bcf0bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c4e93087d2d343fe46b13eb9bef35281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8cb300ff0fd869475e115ba04210c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566d061304a79f4713038fbc85ed6bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da01c3574418eb717f28ce35a3da03a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653cd3950db47558534813acac6f2e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a0a6e48919089a06169063bd9362b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40946f382749988bd26e2d31638c8430287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ede44d68907aa9e328c37aba10bca9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ed63b5835b712609518df483961d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830d3688da81451a4b8aa6a1ce2f589290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe26d37587ce945d52e26bfd325d8a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338df27a68acfce86a003b14c58e9b99292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211c2a41f00613d971cfa83c0a38b28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d22d81af403fdfe487f54ac6d9190e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700ba50e8a44dd5721584630950bf35295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ccf35118cfd3c5b4ee73048c41ab3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e64f74013a663c94524ec820c32662297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beeedb4348404c1d9fc9d28bb229c7e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f2c8c293d8b54ed86708670fbc5d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c521eb23465b2f159947634c5cfb54300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9eabd6be81d20c218a3316ab2e424301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa561c9f98ef53c63c7058ba6de8dd7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ebcf9a4726ec01f66cb48310162a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8c08c1aedd95ba5ea6b9724944e9e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba6b8199ef0b858460264d694e8102305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f771db2aeb8d7313a366caf2d1d1bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696ba475fd0d0795cba4024d147e03d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a2fd6d75f1177106d3e6c262d4e25308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836f2742107651b80015de590115cbc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab1d87e21547af95e39eafc87959b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5159fb86624d9dd0bbe313b92b5e1b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875345f283459bcce8c4f09665a4493312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e295aae4739e25446770a9aeda0f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e36d6806ca8ba367c51f8d942165b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9915619831517dd5b190bfe3c8f0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10eb50ef9cbaf4a9282d0914a25ccd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ada9644863dd50a29989544390970317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f0ec42d584b7bdd093e73660888e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a6818c6a7c1c0463532cb473e97e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ece9e667fa26035397fa2802109d01320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b39dbb9d1e543cb9ad7affe8c04bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c8cff2f2ea4c265879daddf34c250322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195db86ce942607180d8a0bc5391aa1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5088950caed44d69a1b9e1528723f16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b7fe44ff99f97bc0e81df3d7b6cf7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426d65922864d9777a6581022ab2c29326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cd4dd0b41f61fbc6fd9abacd02d60327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b566ab678ff2cf2a72de333c451a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a4bfcb3d8d1eabed9881c96455401329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4c7de72e8f520c265d527ac0d3ef2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fef70bf84ebb25195f1a4271cc97d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796a7ee99402278b73b646fedb2cde5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a84db8d3558d55ca74a6ac00079aca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad3f3493de3008c83217dcc7c548cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342c79f117fa61a3445a0037c970934335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4f4edaa69ae23ee8320b101039ae5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6803278de2cf65b81856f663fa2660337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a086cd83e5f78c4f50eb7080df3af8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe12e2476404b9fa9f2dff87e593d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e557c5e3136cbed404060c04b4839c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139fa1455faca8d340763ab7b3c62b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239843b16f733f4d397464f24b44647342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08f0d005668571c2d2c46a71f4d589343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8be6d693f6f063f4bc0db8fe90e2fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bcfb7f59be3d0eb9d8a87264bb1dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abb95d51382435dc64e1d9609be268346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02247574e1414d85a1d233677e5d8608347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627763dd5cbe4972abb2f40c1291ad00348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd3818bd44b2c0c190a2ab311acb68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d3957be94ab80e9d9c146e6760cba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40376f93f8be3df8f8896e969074caf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426765f7acd49aaf93f29c5495d5d46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2181bd34b35192724637fa341d45171353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14ec77951f89ef267ddbde5e49bd22354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c8bcb8b48c0ed9adaeeec0a290c2d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7efd57b5b0798377d1edc7d53c729356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b963c6ab31404e820b90d2804db74a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227a80bd77d3006da5974e6175c188c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d2f1b3602c8feea6882295211fbd7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e16915f3a4bc09f59a7590313472b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470ab5a969c059daffb6cd3189882f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32a0a9c14dcc073e04fdda0b3bfb58362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdc2c4ab3a1ee9b32aa0fd5aa0360d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabb869519344a65fd1c2854b9cdedb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571b28025078a2bba7e629193394e3f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78896f8c4d975447ddc063160e5b9d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547105018fa13d419d6462cf32d93c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4120f6c02673c7f4ca0debcee92efd1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72777671fce1da1b5da2cc4310480af6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459b149b79d53f8a507e6716d0008bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a2639b03bbe950a08d7d3e3d4672b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85603361df47076b8c875cc9c5c67a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fd8b3a95f9a74a9a3d4a1913a6644373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290892f05e36005458cfe72c18c0a6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11452df67a131773a299f07c4c1b18a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e51656f081f92d557e62ac50489ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecb49ed54b2f03b12d6a9aafc82387377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eee10155b7ab289f0349f871ec51a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3770dade2332854be2f7f752f1ff7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696519486cd49c534030cfb1cf3c31a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05535876aff61e75c24b4940ab8d32381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5ae4624cb31032b5cf3543466ac62382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e906f5be028a2d921aad53e40f793383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92989b1e0f3eb239a94687c3bed75c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e25d203e1ecdb10c2771a9b334d4c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b964ab3be2478761e4333acd81b65386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6b151fce9d0e2b53ab44641292551387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a78cb1d75b063e86e4dc341639d8f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be027c737464774671a76d4c5afe3030389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0153480edddae5692b50aae9fb039a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0eeb2ba09dc4e6fef66aa92105222391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48b63c3b2f9f4ef26bfe372df4a4ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d474c2bfbe5b3fd7d2e0c2fe2a93247393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0369174555ffdd211bdd80b0f7f31394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d6472ac2d4ac0eb123567a7b1876d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35906203dd8a016c9e69ec78f5be7e2c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2ff026b84ff5cfc00d9f81c68a999397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdc87bb6fb139389c53688b65a083e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223e2f3c2f01930bdb2651048891417399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7de94d568d6fc57a45e0fe7ebb80ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91955e3060cbbddc85b387f79622fff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee189e08e85e36712a7ca6c819a113402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7137d9022ca2f4b64a999086b728b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53166ce839b51fc9195bae53667f29b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63952e2be578ceb39f8d926d8115746405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430886a20b2f8bdae0cf728afa9d1213406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d66eaec78c0998cf24738e2f4b89e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a26c1bad180108940818d5c85e7ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c0b989d1a2ddc087a86bc75a1478b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c2c43995d08f8d099ed22189b9c52410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae8af4156dba01d5027232c1330dd4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c66355e6e8765bd6f1ad6c6062532412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958aea296dc11c198dc8f34fdee499f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce75ebd699d3b7a838e986b5c787ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38359a300af802d3b3e419b237d6aea3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c09d1f7ef31689d1303edbaf147eb5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc78baf265f86b405f952dca094d025417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ec2faa9388e62af9f063216489b06418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b624d9f88e4b8f2be276114f4cfa52e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60ac281f866284f206eed99ccdcd1c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74e630cdc55b20fc1f0258878e9d74421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54d16a653db79817d1c62c4e5de2d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3533d290c8be3123b1348cabd18a4a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb238f25fc604a6fb429be1a1872ad7f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b1480766cfd4708d13dfc44346287425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423ce08948c07cc393371d118786a4b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ca36226e84c5e05d45accd14cd9a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab51fb6daec3639acc209e0fe33cdc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4c61b83ad54644ef4a5e27dc62379429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de6dccbad17486ec749e7e9399d2cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631458ca7faaed5ff8a0c2e56b22f87431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa0cf46a924162a4d09590cbe8d35d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4c6424767b1c3d71dc7110cfb1671433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220b671ea895d1ce2088b2774c77800434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce525398634265f52af0d2fa846d491435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0ecbea3e54366eb23ee3609520c6d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91122e8fe42aa7be8db9f9b71449fde0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf57de051c2a580d7786539d8b59b17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6306cfa726342f1154cf6eca97b611439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57259daf4058e88b2aba21d3e60a9632440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7eca5f28842a06c25653a78c470eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484540028e7e0a9ca3b988a756e7664442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5700e57c27b9781c41a535762dea87443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b630a0972f7d16064da02a12591a4b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675da95141043a06b89d573d209ed486445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2033b3cc932bc57e10e83858e7de86446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566ecb99b581819ca4feb6018a8333c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461159033f0a687deba04ea8f78c8fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f4e977ea6b89743240bd350ef9963449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ba9c5ef8678b32fc29ffb90d488ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af4ec9266d32c9523fee4544565bca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270d5e3fc0fb5b3661699a576fb90e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da859df95eb8813123dde35cae321e1b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82f90d51bfc049bf1a5638551a2833454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b301d2e6173cf89af13bcd827e29a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb60c159d50a404ba3cc8db8fd311e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba23673b557f601e90fc98f3ef44992457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1114c3301e88c7d911689690a7529458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ff9558264e24cdd3bbe984fb3278e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12c544dec32eab591c3d59dc5a1310460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaef1dcce4f493558669f2c287410f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9782862cdcb2de80ff48c34e94c5b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fd020b94c3fcaa244721268f88865463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7162000f30b09a685004f016595eb11464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d379c44128dff071d5df783dc36c1a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ad026f307d3c01ce51fcc9fb555db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bc8408f27641cfaae7ca39a448fcb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6843e119f371d856d7c5db2b98c7f39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb236137c96008f5a3e6f5f479134a64469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c337aa4ab83fec464cf069db86bb0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fffdfdfea7dd85e98e99498f8ca196471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef10dcd4d366b1433e2359cbb3d3ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731917bacf36ac4d2c4fde9c007dc35c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a43944964a50354bf960b8b46cd3df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9a351a11ac9067f3ac3a55bf27c84475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b11b02afb32455d739d3fdda85e2e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aea0f587972a5675661af400e40ac2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c95db7dad188cea6da41518340d63b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71738f057ba73231f383ec3d6c3a2e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9044366ebb6296556796cea0546a88d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576a90799acd721b6538a4b260da9da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025b85b43dc27ed5dc25f22004280e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31b0534f0f62a8e9ad632471bdef3d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40290789d8394041e4334be2e279c1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076cca3eaa5af6c85c9ba307ac6bf6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0c4ca003214e9345718e972506eef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be593fc09db0cf25213ca2eaaf5802c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d18f1cbc233e3626674b5f43522155488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e72a57bbc67c56da64116f6a87f44489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fd8bc6b3aeb8d59746138135f14e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09a305b10d602618c25d9ff2435ca3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3be517a442d518a5b37cd60955587492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297b50ca88e6caf06dcfd4d53f77fdd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28b6b0605bcfc855a170266d0c48c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935d67d95b6afc4abf1fa6f04e272c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7057ae24f9f350b75d8550bcfb7fd8d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d63584bec4a0b37cd88d0511a17ef0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9d789a725ddbc0bad4eb837c85455498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f40d89889389dbb9690e8ecae9f19499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6279e987358b11369b0b03aae8da84e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2ff746eb4d2715c057f27c5a35ef1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8b6d9e60c1bb063738061cf821bc3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510a558203f59d291492a02da4e21d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c360a5b68d1a42a3d2e314a18268c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2575348e829dde30abfa8945c3ceae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56855f592d00218b9f80826520621dd9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03119de9069b14fafcc267e6f7df7e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ceaca5b37f5ad6d11c22fbd9fc3f1c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bec0c61bd2edb57898b9ed22ddaab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e81e17a8cf10f7e390c34a6ae501d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cff9ce1a0a649af3a7ed754a525d70511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325790730109bc40c2562e834ff398d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6cf0c359f409e59f7600c0017a659513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a4b0c3e51c0428516639b859ab90d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b8f9940a4ea5ad08f0bdf32f505d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db880c637d2115c0ae8b760431fb822d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a252b59813a0593bbd9ae3ec3bd6927517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef176267ba279af500681959640d388d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4313e22aa172f98f1b7df66c965bd9b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a74a869406d6db3fa1de32b34ea7da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df675764d9cc58bfd7a3be484f16b7d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c32b63245bc904dc016740d5c6608d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b0f138a62fc371b12e5abaf8da25d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf80be94eb6957163fad762dfc6f13524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d88cdb838bc1340e5b26d6bca1449525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1290d490dce370982673fbaa8cf66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bb6032176fb02f5f12ebb057f0549527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87185f5fe2506f619796ebe31591dbd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fd7a7fdf2c10efacdb6fb5a500a48529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410e0eac6ff84ef45fd855ef9b5c593530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc12cde72f58b4545a1c5a052852ab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca229f54878d15526afdf83e680b87532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487de397425f91ccc3c7fb6c92cc955d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb1571956cf2da97aea1efc81988e6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86c59b37c6136f85c9c366e54de47e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de58ac318444e9de92cb0e66af3a0dd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07fe9fea232bc076158ca5dc8796d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25551cf2f06a55bb2ee8b29f9fde828538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca4ba21fd1d483faf24b590eff6bd5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bfc7bfde7301d15d5c08fa059d3b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836695eb9105402537a50ecca324fcb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222d6071d7870d592fea801c43b5230542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29393357e6d67c1ad7f1f8a1d11f5d5d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72a8aee8f7b6ae7868a543cec5e2cf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238c18ab944a1195bc866b94cc52cb6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e4521325b19b640978005bf8b2ea4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed182fd913988c9013428c8206cc725547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23ffdcd9dd8cacc211f231ef7ab6b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd853b64d0cd7801357189e1573024549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233ea817a09cef1c982cacebebc301d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da03f28ca2d9448a38d0037feabcc1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167162197b9e07f07a51092f8c60e049552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce0de7612d28689ebd3c154b2eed92553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993c665e5a5b8f5c4c1adad8dc914d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e370b3d16f1df0bd8adea9b138ecd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d33e3dfc9e27eff4ebfb2bfb940369556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cea05092e01c653275ca4481222dfd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044562ed6b8f84f451178b04f7d489ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8d09b118ff5c20af608040c9161be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936e4f545155e191232f6c370dd43e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0501d8fd34f1527cf244f5725221d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0109d0aeb0955bbbd2ec35099100bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86008a94edb529fa71adfc6e8ae7b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ce87e11c59a7a8018da1f1481098a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66db600b9f72a956076892185f5766f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab8ea8e26d20824e10b5154de7af6b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9e2d48c88cc05e1e088b826820b2b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e7ded0b841f798dd826c9b655c712568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985128df50b64441992e139ac4d4341b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d4d379a584d41d05d58708ba05539570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31072e0a5fbf9ba76eb5478362abc5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a54543dfc0a71ed92dd94c1cb9bc0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b2165918b99a234698f59a904c027573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972465f5ee589df839c83f5232f4e0e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bccb27d20ad189de6ac0622152175b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add31de6fbab580a290c0e2397b7e33576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806f52df20420025d288f53e105bbd4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b41f56a45ec2641cf933511c3304a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8c1ed276c279ad3f784528e0edd67579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf63b653b83aa576004e9b31c1a75c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e0ee82c0af606faf3c52294716edf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11739e058b8bb5f4ecddc31a10cf1621582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb86b267a5f44f4594c9eecc4f2b83583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed919ae84420d2da3ae358ac0f9224c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b4e272ad90a50447c7b54b60e9085585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6761bfefb7194a0672b6b41e65600ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e593b2009c2ff10960a5d94fab42918587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe684d95e7eaf638e33a5e97bdc3b1fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf571fac7af80a7805547fd49f020883589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75643860daf3d9f6ae631180d93ff4fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0eff2561d7aedea6d4b32a7276db43591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d716d78645f40149937265cc4a4387592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0164fb7a1baf94a733ea7a44ffd2d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a29d85da7ed3ee70a9608304a9f05594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d9d17e749b6b9bfd9486d42eae549595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976298f2507bb768dd3d58bba41df138596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035cab8525d3bae631cf52c7a401644597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b221df0fc12a2032cdfad66f44f472598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c4986cfed1a09bb7a8d55f925f629599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f2ad1fe8081b9b69ef08c10e1ce37600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f544a77309dab356132e55828547c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d44881e67833ec78e328d048e0207b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c622562c33850a61d94a4a439e0abf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded337df653e25052d460e68f8ffe336604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6c0bd2f51a4a600dc49531fd0b653605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246bcf4a7c5e914123688514c7af207606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83c0d50edf45fa06883412f8926527607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed1f97e9cd1419eff15eba8fea9b93608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2c9a828be24f978f87d60f3fa5471609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f50b10cd28ac67f8f3d9b887c1702610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1ddfe6edd64bb1dc76a6ce6107105611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74aefd54555a2ced2e89ae6aa248d3a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddb0b5db35aa378d0ebcc6401e5d8c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54e4bb7f19a54e00a986a43f54d894614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a334b37124f569001b00f9916de572c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf8426c21ba1970a4ef849aa27fc37616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0284427d68e69ca90f086a0ea67dcc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cda59a4ecac4b89bec580c7f218952618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5570a4627d21ceef84d89890f39c4a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b1ffddcfdae5b012fe2bbd16b60c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66bf41a7cb935ade31ff7a4fe4659f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a257f52ed08359553f2c9bc596b45e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46764fef63e9b594799cad36a13409d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be3a133caf9e356335b8b23b05ec96624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb9ab026351eadd4b07610437a17e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ce4c99361443f7eba7f47733ebae1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c509e78bf35251c717135542d4eea5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d4a3244a86a6c100c5c5492813753628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417d33a31bf386d4c409ef4381938c5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccb73f51c4863e631538eafa3dfa53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29747390e1e0feef3bc346d5dda6ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5aa2c60a297d608f1004a28cf550a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46efc141fc192383c86161d9695e019633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00cc276fb52e7ad17d193f8985110c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b816ebeb9369ecdd5087a6fd8612b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa54f50f614cc368cc5c8a8729948c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13448bc737d31dd4773ed164be6e096f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86773e01bcdd2c947db0ac8b5f16334f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c01c1df761f68fa39db9faaf2ba19639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c52f88481f40275fd1d90a93664f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c27e9e2d13662e1c882b4a18a8a533641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca3554eaf9d77807f3acba40244f9e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc978e8ec6cf8d6c4f36ade43d78a98643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60727065b29f2ed5314cf77408bef072644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034faace76c3e74d6329be27c02dd6a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f117691417539c7d39497f042a864646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1add29eee15e393430a7716df3d964647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b062f51ac3b5af1c8e255bbdfdfe411648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595bf630bd670ff14f8f46eb020a8da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dda19474018f02bf69f3feb151768650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad33dac98bcfb6c0fd5026c8283f9e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538caa6e66ddc6827399d30cc648202b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86460550dddcf5fe54fdf604c296da653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a482e521c451e1330507e6651caf27654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc575d396d2d60747778fe2318548352655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619ce945e79fa5117165b30225a1326656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6679b274d21a8ab1171e86c7db124657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2c9b6b4f3888f2289dfff708a4d76658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034bd7ab5d8a2a06e21b44aa53617ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d1f5746321e51a0ef6d2bcce8b5b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baa44107a8da2d8c7d4ce070c57444661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7aebea5cea2e6923bb92d6badb331662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b271cf8606a3f1fe1b9cc65942462e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e95873f579b5cc5f076b86c27a0e5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0d091cd9943ea6f7b227b07727e99665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263cb05b482a75cf372bd7ee8e5518a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a208f1c7dd1a49b5064aaa9633f38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e28bb9edb3116943d14d2e55bb0a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5eac61397a0eff1aba7bc769684dca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ee18917d8088e871cc0e634fdf1ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d31db3785ef878640bdd84998398b0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef0e80483cc650284189ea4b263aeb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4fa359d0417bc5785aa5511b6b318673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027a6cc3a5a8da482421e34c92c0ada674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd11a047905bf0087117e2449b45ce0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefaf96233478272f430be1e7b9dc34a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab404fba73ae4ff8159b10b9db1ce9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897bb057b9299773b5c1e2228e99d33678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caec77277284fc9c89effbd9fe90409679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec067c789968171b30de069f86325e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3b8f3f0c667adc4e945e748301251681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f650180d30f0da6e7f0e02a8fe6b4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ade31cdb35ad9594fa5ab5846280c2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add56ba9cef8691f7e2ab47992b1a02684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a9577a207b19d82b06e355c649fc2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05de59bbc6618ccc25f2f0adaafee6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221f52923260bce83b7182a78e47e00687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d2092fda9e2157fc754738097dff3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d586229c375a9b077f0a343f02a1b5b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f68502728ba28396f26c88ac2f77ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a099a798948804e63df6e2c423038ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55411e26a7ae2e6732b374ba723fa1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161f51a555787d1f14ad914675dae5a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaeba4cb685b6a7685dfef7dadcd883694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5ade378ea2eb1fac732cbf4909e1d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74272a337123ddc715f7beebdc5810af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450643c303f9d3741c1250a80f54602697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3985cffc80801374288a6809c52457698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691cb16921c5254c8f2cb619e405792699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76b98a79c2d8515c33dc851f052a88700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3d7594b40ab227d7903e4dfb68afb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c61e629c0162d0900e83a414c3e4c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61043521881d1f0872f0f89b4601965e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bbe9781add5a5baa1a91cad095321704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ce2b436ee9dde1bdc5b64b92a0a92705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfe360f02e4c1e79b5a0ca93c570cd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cbfe8b2f97f7eaab8f898254adb84707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddcb5b37d72f72c4349978d621c482708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0f008841da039565342b547490f34709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b7c4c864f7053c34786969b0462a3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d558fea254d94696bd1fdbbcb527a7c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dcc531bc6889c2501530913b46de2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89381c033d654eda75dd0f36a98903713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9c1369b189b43b0b9952c3265f9e5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6439e43a123af6db538f787ebd74c6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3cf37623b449307c6f1d24f5cac47716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a88ebc2f7b6bc87d1dfa8cf84ede7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7557030a43d7348cd307cd3033381718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa564f4d9602720c95f47c9bd38d900719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717a3289999df962cdddcb87dd82200720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1a1c3547981d335bdc0bc525d39a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be370305032274c4064ad0de30eab5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee34b343954ac142a02df988538f26723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06d7a6ef2aa3374566fc598bd4718c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b8c181d5db3a47b0aebbf438ca549725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bfae7a3145f3f07823844bf98ff37726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f066e4e61a6138150508c9a4b59d05727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01ff323f249017a7dd8017c6bb6bcf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38a007b012d647846200cbf2106b9b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842be3fa6e240f3c601ef39b2f0a6dd3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168ff4bc8df681dfcd27770f34de412731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2910811a51b3c0db57976ca457632732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3aa51d3626449bdc76dd669aa299e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def91b39f72d749970162f41d5b8fff6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a390b0615d9ad0962c0038df36597735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329808bd4ce6c4941e67351eb01c840736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892f125100965540c07c3e933d7a96f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1db356ae041a16dfcdd0042d51d68738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049349104d46a6bc2a53e9c57cdcda1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3864158bf14e8ffbb554057199fdb2e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd29c74dacedffbfd6d451d174fa7fe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fd001c0c6f69d3cacbfe61f08eaa3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d85fe4724b180fcbbe9732f2de66e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77789b7c391d7322f964f9ec7a56e47744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529aa48a3bf967686f62c9b328a74e20745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214e6a5668fdcaac285f70b2fe45e96746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93983f9d132dff584267ad09e1216764747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f8e4d0ec1b99caca0b330da3414b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b46b760832d9f605631b4e2e7c85da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658572fc0a3b05bfd596903b864b4ebc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e6faf47972d8ee98669fd2a791412751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cb7be9400fa6135eb026bfe07e5db752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcf7d75b14500260d42d3ad9497f1d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0829f103b24009b291f9a09ce2c99f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34252903831bd61bbd84a26d07756940755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4758a5279691ecc2de27043bd4fdf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7818ea48bb3070965ce7176ef164cf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f145c1b35df860f2ce3a2c2edd788758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2e3ad019d186c9722bdd739751fa5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b870ecc3c1d693857039343322578ea760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550d4c3e258a2235cb0784c479a49be761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cba9ce509e8d1d3ffed5d73fe5ac2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f050547c3560aba093d3ef661feab763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d600454d945ad5bf7738cda09578c0e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f080c0d986215a61d5b7edc2cc36716765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa807db09778e14fd60d3b3f47b8d7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354563b7390f4ecd696b8813a7403da6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef553931be4a717772785a447ffbec768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b030f9b8f391080753682062b2c3f0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6540fa64035569156e7e6953c03399770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e474e303c7493d07ec453b73e28b4ef771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73504cb6fb8513b39563b3922f489cde772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e29cbcaa15022f0bea4c29211a8a1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59fafa6da7fbdb0fd0071afbf40669774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb266ab16951dc249dc94dc936b32d9b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ccd3a0efb580e45fde0f049c16144776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35f06abccb76afeca0358a639ddb0e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b074258aa24b2f259ee0e6977980a9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cd3f0e806b11d4b7ad61162bc4095779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099043b17fa590e132905b34470c390780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6f22367bfd989501978d27d4bf9f9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7747c948a4d97f929b38e1410efcc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4a2461ad2911d2c9c1c315e26c095783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad8a2e5953342ff6a695cbf1fb0856784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64b762dc26436342eccbbfe9f2818d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fa4968f760e3eed69861d651ddf9b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c46786fcd6bbd2496631c7f59fc8e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfa1b50b69e39f42aa3cb9777c1028788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf7f1ea1a185aafcbae9f693e9f1d4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb18b7d239716e2f47f8bb8c7723ef6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407eb3fdc571c2053a045140c82394d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884a537e34b89fef7e4a2cc5dbb64b1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770781067048dbd2127b41e22f7d78bd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e1ceba42622c61d614658913b80c4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b69ebdb363c9b87622e382eb433a98795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08245c6121eda2d872d0707e355a5947796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7057feccc57cdc195b9a1043634bf5f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b54caecb7c7ef81021596151f9c1a0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c30793269246f719bab55e195d5a1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13cb2478b372921cf3c51232c08539800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d70e3517bc5e294449c850dbaa626a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2196790870784a372304b95b9b96ee802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5e27b6f9325b9d93f54dba100603f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25e903124b473144f803a4fef8903e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba14eaf64c15b851de053a9d71677e9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c0a29c7ff00b05adf4a0c369ba509806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb16c36b6655315bed8a7b873a2b130807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5ea03cef5a7fecac8178d63649c61808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7809e923ad5ca2a03fe6b7789cda28809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f050a315b814fe22948babb80a605810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697722e1caf2ebd62b6f137dc57f7164811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bf36564047402e4fb06807953ad99812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ace4af45cba56e11af505f140e594813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efa31967b906ee8f3c7cb5df630f1c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681a5a44a42486777e1a2fcb375ab8c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e535dbbab889a6756cabe465aaa5aa816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc63f0d98bd22a4695c4f7dcf8e25da817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275b64daa84328d38e6e549c4e9b97b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a963eca35c92190d89666b7da145a71819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd655e407f102e1b33d4ac86f4a2af820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f34a531145ae77fb24a3be978bc9ac821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559cd5aeb8085e755b7a73e5575b9921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3034ee8d897a8bb661265d9c88ea02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86a3bcb3af4ef14557be68e330f13f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c547f2b6decc18062fe577529421124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66170f8d66fcbe330ff20fe600e8745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c863c09d0c581800c2c9c96e21a34a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264da361ed940853810a64efc4c69007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e8056f2d8cd8a796590e1dc8148cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380aa05047954b7b16fb1d584d7657eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280feccaf92949672dc8693abf4957a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae74023224e5041c569de8481e97b5311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62165e1b71a00b722d02f9347ffb76c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd93a75dad574d6b140fa8fc864cd213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5db7e6f6b61fead440ecde1c24ba5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba3add0e3cf4a17d8b36902eef6d7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cd3d9f11720beaff29563af0e617716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae04d70534eea9e667dd09b0005127717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234414eccf277fb0b7521800b608518d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fc0c563896e00cc4fbc5b6d9bbde219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd45f0d8bb57a863c421d04600b01b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bf6fc355a55cd5ed69e6aba24c28021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746583b03805a4f58f2a1734105048be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009cfa90245de20ee1254fe338d061023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42fa935a80d049d0410bdfff358db824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61a7f9140f765cfbf6b92d6d118a6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be25d836779d295a009d5107a2907e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65aec49ebc2277d0558c1c9cc057df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e37a3a5aeab5e6166e4e442c94c4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802503e053aaed6398b64dca45bb37c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e432a0f2d5932a1251b93c91af213630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18474fee7c529d6ad096c43980abd831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919008b7bc2f2f145657aa1f2d8976f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be75f1e52665658e5f92fbe042d062133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df106afdad9e7a11b739cadae074c9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e483ff2c6d04e8b5366a7f842ea1e1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811fea619ac77b4f4eeb252d3a409ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ed87b3f976359e48eb38b294bac3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e2dcb4c54ae618b73c2d939d4e1e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5beaf0d807eba6ed55fe02b74034439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a5e87fbe7aa94cbf9105755e1e51740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aea8344292f77975ce9fa21733d3d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0417607c4c3c81a29b0e3c1775de442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd011733f24d281b0267ae778d390f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9eb57523eb5322bc0532538ac3cd5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b990dfb49be39a06698459365334845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bad59d4623fdd19a152d24a48eb57046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042bc103d3716c349ce4049e2ae9a7147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b193963261f73203457f5b2d52b15a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfc9bf0934ff1637ecb08a0e71190049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c958144eef894820d7c586bfe67e0b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022609da17c57c4a14636815ee9b6fed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daf57ed07fc4f72564ff7c6e48e73252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f54f8e6fb560396dd89d99fedcf0553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6ac16f04e12a27ae11bc6cdb3272354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab500b9adcb09ec2f088d02f299f9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1eeca9b6e24f625fcce0c5e80de1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211e250578cb561d9d097024645be8157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280488adb31cf47cb49df74502f0d3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6044e884ab2651307c542f66d748d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b78a9b3e5562165c39a655d1e439460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a80f17cdd7233f75d39b0a9c51ee3e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cdcea72b7f91b6856e35b2ab16fb562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c3013870df463b02e728322eda20363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f6116dfc48c8b9544a1f930baa34764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151c1432c0f31dfc83d006b0df72f7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff500911b83ce0e8c9c002c691e981766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ea72e185702645b6acd513aa2c53667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e153d252ac00f77bac37f9d29af1ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a8d5f7bfe0cf530f969df1f8ee2a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7ae74c514cc6fb3afd52d4f424f8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc90be6d4cdd71c120d0a9182450dab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068206855363ed06e86f2ecbc147d9b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37120d90e7a5bda8ffeb260f6c042b8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6575316e60c2ef693fce947213ba674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c12fc3383b8a5b01da78481af2f0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e8c8e967049d12d075df512f7ee8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3696823f6d2311b819fd5a8946ea23677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c6328bee0ceef9bd2047bfff9e7c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fdffc2687f238ebfb2384ff2ac7d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c181c12c08465844e680180ed0bbf2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681a667a637a35f5ed83d39588d67f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae27e2d74844f43a28ab4d14e9ca7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607926f14cf130585f71563063559c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a5588d6c9757370e9fa420954dc2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91349bc594a488f45465b94a4abf3ea685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b747123f60207eb3ac13a4281a0c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b8f01fa8caf404d5a47fa688a8b1987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467db0c989e30edea36ea5672a75ab888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efe85d4cf028c98cee8ad29997913f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8f52dae44e8eac13648e058d7e31590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391c69023cc2046e0a15ddf9d3997bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e61a4348a2b15e4bb6904f2ec653a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0eb4bb2a28fcd786c67e15e106f96393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd8c60727e57c67b688f96b724f43f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610a2f44ed2c9c02507b76e4587648495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa970af64cdf259c402cb0262a94776c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcff2c0a48bb32d837ca5066dcdb32297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31394c584f14df36eb7efba3704e4f8298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd4b3293668ea951e227d5d90dc01b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c6b4900bfef9cb32760abbe980d2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d88d1714608cb1e7a2c9fe736c9d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c831c505933a1ed3ed99c4d88c7513102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9fbd9e2fc73d746c288618029600b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8a43c8feee6c6a25b4870ceaa6614104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a216269c97f9cec2bec11ccce4f4699105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc9d4387c4a7638c031298085317cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d69a6009a4f58a265d6f47f89be24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373dd0476ca15a018331ecff589c833108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db95595fe988cc37379ee7251f6fcc3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702ff8b66896ff69b5fbaf044edb01c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b56a2d3e0a2caeaef60a320b723ed1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd40cd80d7c62f0cf2bcf9cb1b86c62112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17670b81e03313263a178c151ed8507b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1961d1e38b481da6e32260ad86a58aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61f755df8cc52ec6364bc179372209115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd44498bb72ac8a00e7c451d345adc8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1556335f47deac5b91587d03ef794b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030800778c3cbbaf0c5df3f05d2ae06118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a54184e6101b29ba31df6e5adf1a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddef87918f5bf249dacfb10ef00e1d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfec7b46757e9c0c0537de93a59f27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827b7ef79f29144b882d3d6cb174403122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66f005cdd76cf27c8a866c79f88d7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957fef0d3cd200f7e891a0cd50ae810124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ad7dd12beb11e1fdeda25726a68c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9370f520c5ace08555de2561351d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df90bf44a77428b8b827641ac77030c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb17516a7628cc380be7466e07a50f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce98ed39115d301a5eaf3617077e51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e4700b699c2e698e93d5927c27ef3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4807c8c92899ad0183de307e384b5e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f203dde60aafb405d1f75d01bf99d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96235be5ff90d1bc3a9d91520920ed54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad944871aa39ccad31aced61e1ee13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5aa626e0177a3aa595ce153bdb818135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08318628f414692fdcbc5ab524b6328136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d8c928fe9a4f74db23b2f90521286137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63741e1290946ff3ae1141a603e32bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacc2214f6d5d3c9a3eecd24c6eb6ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb02190c238005ed8dc37ae51ff52d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd21e1e4abf6457f20591a6a9a800f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e160fe5266011f6d8579dd4cd4b7c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f9f25a04b028ffb76151722bc763c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e1eb21acd8df8a57e28dae886d776144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693a07ff274bfcf74a353ee58415c10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8c870933851e1566ad3e49d5062a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8d77ed993d8a91dcc7c9c3d02fc4f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa828f969a3427d6846f53069121411148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114c14b16db62c38eb80b346ba3a51e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508ce48f726641ad6b7ebc1db878985150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac70bbdc0c2aa49b8e13b0b98a4450151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302e75f3d04efff07eab5701149f906152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c73e16f33371cfa25e4130d2f0462f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dc082606dd0e1e53272abc1be7a92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79adf2a79620ac1dd6ceea183f0d4f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cac8b62bd95c0979f5aaea3c724717156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff996ac855b40aff46e0782c7d8085bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e48b0a5eccf589fb36bd44591369a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43408c64b534eb937f2b77f24d0d7f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20cf614ab7adf2b8c0db8cea1ab561160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e34a20e9e30d80f42207f36b16025161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd4983db622b708e63f9d7e3a32a49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfde9c32559c312240664367a2d779163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d3dcf80b3e22d3dbc962f47016611164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73140b38b48a9540ecae5e6febe362165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de4d4338952bd82cc24f8793905e95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb587c56014554c8e3bc74706cc0ae9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d9cf3d5d5bfd233beacdd212b3fe4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41333a7f6102e118ce477add03deffb1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c9495cdcac3556ed4c72abd93f204170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75084b5cc08bdf6784ab21b149ef2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de42089d1e6b42eb1baf9bc7b0a236172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4a6d7a03b4bd3771a9c4a7ecdcb38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0682da526f72022ae7c4703e1d2b02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d0bd6fb80b206d46563d024e0e7cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dafcff5db2cda19b09857ade2d4866176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400215dcc893d4d84271a4637890903177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d78c452c63761bdea4a69a0af47be9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efd5510f68b3b4dbd8e3bc2e504207179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f74ce10c0e2e88aa9d078e619a4d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2d565cdaa5bcf10b2a3cda7448885181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606910ae8940ed834c1ee83b64acbc66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0da8388eb28800f6f67381e316982183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e0dffdf8d7a29d858c3ab511d9a36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc40253fca24a92e0f16d7f315e02f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca44750d95b7f3d5f0e736d1caecde186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d55ac411666df6077819f3f015c04a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf93c92989abd3f777b669a57e96dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bc70c80e581195188a1b525a6528b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c9334186c5e6604e16bb01047f9a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9365f95f41e2e91140f2f83eed5cee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdb8aad64cac3621cd1fb0da6e9704192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9cf5885e90ed12979dae957050d58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee5662bd9d1cc6d94fad86851da4c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b52c2563e6649842208de6f1f3ae2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84b0e14f3f74d7e89df5128d8d0c10196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27067a62bbaa1b2195a279b6cc61c9d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db19ff86572f71ea43d9d2426852dc9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e8ae96194996ef510d8ea87040849199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147731dd0aafba1e166cf9bb02e98d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78876f3833edb3f1ba72a4ee9324d1fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eabfc61498eaf543177b731311dd1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a734110f2b3ad00e622511584af6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ec78f5cbe6a3a8645e0424a1a5ee3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980a8b8a977fc579a93d44c94ad9a02205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79ca9a81cefcf4855a932895b0d1a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52e92de1acca6e56df225321ec9a0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7029d8793a8021bd65ac1a482c03c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2f4bd96389b48dfab61a727a79fc7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe52a087818620f6ecaa29cc5979efd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134bffdeed1916fea51232cc6bb5548211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda239e3ddec57c062652f5d5a2a8ec2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2f394645c0d416de35aa50eaa3578213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90233209cdaa3698ae829f4e06d254d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24186b877593890c23c789e1b206a055215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb857f87395b05315e946b5d3125fc01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d59e6ad9974f5adca5f9b1f251e8b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2286eb801771d3c7a036ad49b48ad6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c38919c31e8052ae934277dbc3d03219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8568b9c4d41cfb21f0aee69fd4fbb88220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816383945b8c783f1f4c3a3f640d017e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0d2b1e121fa1b462d9e2f8e513fea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38247d2d9e0acb4f55cfb2849a6284b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1df4fab99b388a74025dca7ba90bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb90e04fa6c74fa74616274a444c08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e83553be23682a916157f01d09d428226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618e5db5793b5265567ed8c9b76d8d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01c5e8803eb23a6cfb2051e974869b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebebd285c205068383bc7f1af194606229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4917198409c46bb155de73565d455230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb8a2af6d97e0f757556f2b2c8747e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b73ee811d3157f751afffd51c11eb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7c8e34960c010ad2052b4298ac253233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc213f2f596747a4752fb8fc761ac8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1648d3b03e28c0d2c195eebe5f26bad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e422f3bd6497451372caad5b82df7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9c164914ac10878e803f0aebfe8ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fc01839fc141fceebd9656fd7199f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215995da05637660294409595e9a957a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2651b7ad65a9e3063e636403ceaa1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5783083c1438b4db51c3af6ccf774c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8caf45e858fa5af6d2c9746b2c6df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5e623f91adc69de91089fc4997cbc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351608ec075c95fc97c8984cf98f52e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a88b90a0031eb59c04ca9835d35ec1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001370da7047d324e61aa30d9560fce6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75f8f604d86f6cb0e884fd9eb9904f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec86a7e717bb0bea1403fb3988b2134248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293903fffb3201328375bf719d8415f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cbf51a46ea9075ad941619462a8c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951390212b959c78ab3302d460b2ce73251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c94b63e7231fcfa6e56cf925f51c01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a3fb3d32a18f85ea33c4f816bb68c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444267626c6bf17e96833a8e5aa1e6c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28ce208c6510b064a67056d1510f43255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fead3977cf3b1b63f379a24cd26d94b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d45ab7b3daf215a9dfa6e5df925ec7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890543585803cc67dbfa51d78455d6b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4e44c638a7128be8c2026646efd55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec53deaf6ed1599a705e1b90de3bf98260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa03cd7d7f46918ae5313991beb66e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36796730aedb8711d61a30c0b725e7d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd359f842d53a7a1349a7f68aa9e8c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c799211d20993838adedce3576bc6b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d105d1a50a04bfe0f35727a10e4fbd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ef32e13487eeef7500c90911906ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b61cf12d8dbca84e104ce2ff39349267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3037e3395e9761ccc957c68e6096bf9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07077b2defe55b2d1171c73cb79047269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f817cb772023e04de59cfc0ca9343d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889314a900bd84c1e847ad546e7de8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209080db97608e6e4fa326c25b149116272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b08850969b697ddd0cc4781d44cd1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b77541d27bccf1753ec5ff0857c54274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bac08ef176f992e0f151851011f81275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36848e7925098dae464a890ab1be3e48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0d83a8b282fb75664b90a678e377d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff077b834a49d5e2fda7de131258f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f1669afc8c129538d52a3a66248e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167c8ad1bbaca3a168789134ca37117280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015edd3d53307e89d87a4656932afd6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5d3b739ac564fa019e11857fa282e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6904c6958e124286ab4230a6ff77a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd544834d24f33bc54a63602e3ee61284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594b9fb2cc15255ddb096a6b9703be5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e9c57686ce681f080cde4fdac33d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac720f2468eb56c8626a24c9e6f2af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a7c4fa262529f926f1af8401c0819288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8b8caa2110e3d1836861a2673e6a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1bfa66b03b2af5e071626da55f69a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab6a24a4ccd44a7b0d559f33fee593291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ba0c5b2d9e53667ba5cd9760651ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f1d2eaeec205bbc2886d841021cc3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6ae6cb4871c7c2fca7f782e5b2c72294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3722b13f5aef79245530ef379015aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c19e3dbbb299e030b27a8b411ab702296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ad992236bee06e7e99e847f426484297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c7d10fb91d670ec28592eb3399fa9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0343985130ac78e480f7c374934c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7869eaa4c8967be28aee0e268b9b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71b938ba4d73fac45109945c6f851c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619227a01aea7455d7c820ec9dc2a005302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86db82905146e1029167e6c22bdaa2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a8eeba701b6ff27543fe400fb8583304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95080a1de428cfb2e73b3b691bda4978305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a37c23b991118924cd5e953fa3e008306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b5e1294e7a154969459f927f57c8a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd464022e6d873eda286cb68117361a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592b3e45154ac7978113ad298962f19309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c03cb574dee849a390ead0131ca39310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b78bdead4c0fd51a14cfe4e389156311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a4d75c10c702d4b4a1c8cc0fec58a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f9c1ee133655a7e6b2bcec8e33768313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42a1b6c4d3aac62f30b7ed56fcf785314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534418e994c124c57015a413f16d020315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b318f2f1d8031a2dda77a224e765cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ccbe3b2c251821b66f7f80ceac060317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09de43874a18001f4e255c193789c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889d6d90fcaf0850eddf95841b28442319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c1c1e4678008281f67e58ce8b4b94320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2e2efffc83fe8b518b80520ae37e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fe390e90ea8a21ee77e702587b393322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8c48b969b0e2496df4b564924166c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878986f7fc2440f56459fd4612b4717c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1989b4d6ef8cc366230a1614ed70512325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439859f1b3648b307831ab1bd0090cee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1befb6f87ba7fbc15646516b2d668a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e5d6822e70f5a9f9ad1df53826c09328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a163835d324b64b784f7b76dd4f1e6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e92a9ecf2f8ff81d878dbf6ee9f8ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893149acde1a8919f37944100a470c6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89021bec7d4ac16b57aee8584601da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9840cb9d869c2d44ba3b2fff2badf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c7d41b110fe6ce0e147dbfe9a11e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819435e553c28542cbe62316074ed7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dfe456b27383a6d676200461c06c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c9ab0cfeeed08a1df9bfbc29531ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c40058e2090befd7da0071ab472d6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338992dd23ceb810dbf315c0578466c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acc201e3d56ae7699d36e477f93cee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615ecac0cc036e31e55050900401f28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076949cc17f9208b7ae0f40c38e3b370342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686866bfb378c7b121a1f3d8af6a9f12343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bc616434ac3ab446c57cb7c36a6fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578e24810c8d6e46aa70f1a19e3af80345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bb2f3b988c745673c1cd9e9e6dfb1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2aadae5dccf9b70cd9bcec982b7ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fafe9889ed32cff576399e919743ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e053651c1d1714d2b187a1778399b01349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336995db34060c7d026afc76c84d5127350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5b900bee2975cf2ab89b8897a591d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93a01acfed8dc446e7fdb9eef4766f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e3501dc72de173c3b82564ff65559353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800464cb753de761a1cbb01a5e1b51ea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b96eaa475ee8934a5e4f775803359355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4144d9372f8fbd15962d64c2285fe24356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de150e8562c23f7872b0ee684289283357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5e473019d0d57c96e461365865c05358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5cc2c4a0850cd04b9cd64b9119096359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295779f94b3a0d40a662731f9bb7da11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cdd7d8ca4208c3f35d78db8c2e913361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666108c8bf8ba588c02518e85de7c7f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67354f556801db893387a408144638d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371045b4f290f3fa0ef5fb3250be9a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c28d52894b97ef900bb1d4ef440dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58900085746819dc5861a19666a5d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331df74d99d8a7702a900860ba547bbf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2fb35c71d32cf020c447859837a08368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec81abcf93bbc16ee3637c72de53329369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94486f56cc24d597e1342715beacf58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc5aab06e6f62adc598af77a0995f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6c287de9b2906a5bbfd8dbf413b47372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8b806b9a0aa76b2763a0deae9a813373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe413274f7b092bc3568930d44329b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b3f32f17d4f3b46515f113954679e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b18457cdc5da274b7d630bf987272b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c24a423793e09e251d5894ffd4496377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e2b71ff7228f37fcea28fe926db07378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48994d967a00d50e669dfe20662366c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de90de1e51ca373a553f7c39853688380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27d8d60b7fba6231cd6d05c2f4672b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f9c634bd961a0b65064f4ca68e1a4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aff61a072fde7d8f074dd3cad6d8b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468b6371bd5f158454abe112b61dfd4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dcd1cc5d0ffdcd03b0612a096606b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef40a7a7e2a3beed83412847a82ce8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2d7f1616b0c74ee46b66e4446ba20387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f2cbf695867990c3a0c5c8f15fd78388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b1023d94735827d5018a5d2649c98389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296b13b97a4003df442fb5af344fdd0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ce137f32cec49dda3257123733d8b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cac612438afa300662b7e6070ddc9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fd7fd1fe131edcdf70be67e68a83b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08a3f4f9c82546dfe242159f2ce1f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f74ed5e5ddadcf9bdbab6d70d7a96395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66573ae8272552933438c739087173bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96587dcc2b29a70bf9466775be0f1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc37dbeaad3411e0d8f8aeff201a39398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19659088c4f783c03a204768756a447399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67240d5d021c5dd730f1a3979cbdc307400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c7b288c759e504f7b59f3fe83f534401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d74dc4a4e3d9c3a3e28b6cbd4232a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1e484f84620123f7f1ecb700924f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b5859c13798705c91750b7a7e76f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73930fa12bf67af189314945759f89405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9bf2cecfc6b3dd52791c6256565a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750786c759fe2978038f63fde8649c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fa828c3a7c9e56554b4265e3d3a28408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3e5d9ef182b1f3ed9676c5251f973409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233473b402198991558afaefe2a338d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e963d63febffcc8af3646618dac39411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef38bba9ac92f56289d576db9eaaba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45181054f3106404a28a9db39713861e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae729bf7be778acb55b24c812a6e5c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b626de1a055d44d70f4a28ad4ad6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fb0a797cb7ede7b480924cfcd14a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa1901aeae160b54bf2faf5d64cd24417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c7c4d64b0a8584f10f9a2e428c0a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2f7233e3f28e0e64ad271c6f22916419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933157c71624c2f14f5194c4c7d8ca9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05122c238cfe29f604d73a6868f36905421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaadd812132b5bf88d11b6ef74458c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4105604c8043d1a36b32963bc7884b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485209e09fd096eb466bbf915388af0d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c8e8f79a97b07e144841c354665ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb78b8019f6508b2dc59a05cf5562e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86edf423834dd3b12ada1cad2b31e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d881cadf91b0daf5067b4afc11ea3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ea2dc384ce503ddb2f4b0d7e27e5d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808ef7973e3bc4acede183117b5d7fb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d611c522e4a48201e1640d324f6db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7815db6376182383244931445eef8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660e570de196352c7873f2f70ca6aa7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2912191ddbd7c1cdb0468c97fe364c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079cbf1346582463c35ae1ba7344064435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dec3a87b4aced67e4219c34f5e34d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db495ed7a88d89c8df8606aaa8d7ac4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce24f8168a5686e448e56ab403cc1f3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a52b8e167d1376f317bf63152f528e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97bac846faaf80ff25356e45b0c3ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f5901fb635bd50fa53a004c984e9a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ded484a3e429185576835307759b5f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33f65865746cb29bba6829140babec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34d6e76a19f7115a88f379a7dfe3b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92db52d6ce0484b626dd6def2334d47445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac47b2d8507d811372907ace5ee920446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e084bf32c7df420d4eb843265130d2b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47769033fd251cfcaf7d70d808def2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbbcc2dd52ed8f8365537e4b96146c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941562c454eadca9080513603c26fa89450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203934ff2f460f8006027f4a9af0122c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31d5da613d4faf471a8c92c81f4433452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323efefae3c76e12152cd535610dcf7e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bb626a23e5f12633464eaa4cdecb2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd279c5ea2582fd110e288422f31a11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db87c030816c3958efaba5cafd3503456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d03b444d40bc43dc0ef9519a4d3495457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727cde7cb404b956eab34d8a84c5e8b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c496839e91b31d1fba11a49eaac87459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07086defa70bf075ae2d27a5b96747cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea0f1456b692d23245ac30227144d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86f647c722f888d829d521f3635277462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671706229bc30f61c7d496f83eef0d81463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd47db9e19762ccc4378e821b6e5ed3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a881ccb9514fad733e56d228781b795465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377ddf322108376ecb2729997519ba4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bebcec839d005b64b4d08e3dc15544467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f02fb2119de28521164c1bf51b72b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8496385d32e782bff36aa0f815ed60d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb2e2c4a560142c1a922d29626ccfe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e5134439e098c6d845fc0d46504bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8db608b2e63f029b0806d9c9c7a64472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882732a8207b073a6b66766796371d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57d50d98b8b9579786bccc138c1f4f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16997994cbd0dadea60df59dcc4daa8d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22b91ef69b6f3bed0f12fb54c08988476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d5fca0ae4f5521a80e7fb03674346477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb012d068444d7f0a43024357451e459478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38475f61e96bc658d6e1883ad59bdc5f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238181ffbd97e2065ffefc5bdb434044480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f99663d23e17d3c4444d8baaaa1226481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad84fffc133695af961494b49af765482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b53f85d8b4ba7c15cecfc7e72de0e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88633b5e223a2ba85d3158ed77929a35484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9bc2a927fea4a201b0563fd5e12b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225d04a59b2e92d099e789c1871d8f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43eee93ff24f487a59a7f66340eb182487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042dfc08f5b10a0b4fd1a9e54e13d60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b60e1c60a0a04043f16fb607cf5f74489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16296ed6e9772f84c0cd1645c9016cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e74186d1a6bd95f8eb01ed7cf98fd3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2308ca94573bac27b768f08b9316ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aa070ba984cb4c179782eeaf19f83493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b33af22cb868134ac18ac8db483161494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011368a75ef3eb41822972ba87ef4c6f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69347d38711688be97e13a8a3786c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454082e765d8ad22ac87ecc270ef3fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67bc2620ae4cac248bf8e946c87550498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e2e89de2095e236a461f6380f0837499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c17e3c9fa8c375e20232f40598046c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee35bda74594d51a185f57f1ee5eb9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961644d105daee1af1423a689f3118c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d90eef4e6e1cdd0f38b67dd716dc0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7b6692c60fb280ca0b0c45a78bbf8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d2b971a2aaa152688ce2762861722505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798b7e6ef0fdc5d28f179a133bd3238506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed9b94ebecdcb499ce96b891219e8a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814dea29bf9ef80cc0b2b08d261188a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a79cffa4c462a79eefaa4223dfcd85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0836450adcc5b365cffd070ca2e347510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79080bf75d62a063dc7a6edaec0f9ade511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814e83a76dff714e117235f2f9c3bd7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16880b8b43d756cd3d151cffef26a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563944bd6ea3629b79dbf420dcb9903514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e6bec541a481723eea83919ca89b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1f1b3f1061be3549f5926c89b763d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9676f2e6712d7f1aa80079ca6082aec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9dcf7a0c46f55eaa8c82927acdfc7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bfe3ca43b5d3de92180a72e729312519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8808d3295ade8b01f60973424e366520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467a5190aa804e628d76152c782cd8a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433bc580fd6680a6c21efacdc69b555522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeaa0961be4ba48d3299529ef084bd2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c07d4902d22f9c716346201c7a3945524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6910535b0ec59d22e9a4ae64d190e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac1b3a6f6f4119daef798cccb242df526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d28b11b9ccd68c990dd0ff1b1f6de7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629c2ed16e3ebe98804556537e1b804528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ce358da67dfb2b69e37f5f99dc60d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c8eeb5127cf69d28e34a013e82472530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fefa1ca023dba5ea464050e740f16531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026585948e6d6e331a360c4897110a4a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc524bd43e3b71990083e23d1c2e197533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8bc2efe6d6a6000221f9738ed92b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d05dc4a1d833c4ad41c9235ca56566535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb0d050f7e6fedb23b00c64e0d81cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1184d06f50df49ae1c1cd0a8f9e4353537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0fc75d910b1d1ed99bebc1121ed3f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf4c1c2f2bd4bb7bbebead56e9b653539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faabc5b374ee09d89bb89d029349dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0409ca1e6ae5e08d0a861398dbe6bad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b660f15acfff2e65b36a1bc48797baa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf16b52ac526efffd4cd9665d1e685543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0850f8a423571af40c574b17c91c81b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a9036874aaf048e9a13f1c2715f98545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369ce3ee6f1e0564d06fdaf88ea3f85546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84586ef06374701efccccd86795879547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4a8b5ab32d3de486df68dabc12a95548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3e8432ff20926da39cc41cf5b694a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286f8dd936f05e017b0de39d86eef86550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db18574bdccb813d58a46b87dd5c2b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a310e99b77fd629fd3565886578ff7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb06718023594271cd2b57406fce31e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085cd1b5d0a7246e1a48b864cd5bb09554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f1bd11d623d6dcc75a334e2f9bba4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cabcf4eab164a592ad4da042d48b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5703460969c8721347aea9a82ffa748557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a33501b62ede23d30b4b4e5d46698c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d544da8831706ab49a04a7ddc546e11559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27658ad89b7420e0e4e8298467df65e7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a0eb51772e1c455f777ea47415f33561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adc80e110d900855b15e6f41b7e5e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184cf03f98d7fffc9d360f3bf843a55563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1bf20d220890a4695eb8deacd33ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b44882722a4aa89976d6a69f51b24565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acbb416c9ba42a2a29f7a2bf191b4a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e919677d89f6a1f2eab17755153d9c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcec0a61fc74708bf1a446f1818f1c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d782d8e1e788ab41c5a3fd6ee3e7de569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16191a890f0671788bba058cd57920b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845738968caacbe1b6aca8dbaabc863571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e4ae5ece2360a3479a0328d9bcc6f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613f90d44fc247466b481943fd35510573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fd32b7dc0c11d1e7aeacc4971d956574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02d02065abdf2f927fc39183187394575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253ddea764221c38932e9af25e9370a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977bf183cc3b109e70769907313dc6c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725b7f38ac985c77c243ff959b5de3f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9af9e918126fabf8d01af5fe6f1be8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b03b2a264853646697b8907a6940d0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371c2cb302ebba5f4516d1c67517185581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488c23cc86505868190d79766ff88ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bb8a6012ce285c2d7c67d19f7bbed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a70b99a3c55fc2222728bc2f960f92584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52c798d3094a161b9e135de2bbeafd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638d19f92a5f21bb74c03d17f484814586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ee1f5e4fd97f323be42f91def7c65587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9d6bd193bcb4d7bcfb311d7100ed8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433901461523b2fe31012e5e2b32a136589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5af2d9bcca39aa9dcb9bfd00970199590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e72b86eb25bbbf912bc65c94d66ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26464e52cb1525fc8a932d2c2a967b2a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d27f935e69c82a36c185cb33b2ddb0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c2a3ca38f91d7aac9ba96ed2d8c78594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf3a17bd4db7c541d1e0d9c84280ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6061f0be3e800f280e58a05aa073a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebca701d2dfcf155b68f6906f211cc9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46051d00dddc41df16345884c73ea5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a07f874ee5b624ae704593e7f7af80599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d3bf496f96ff0d650ee4616383fdc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c7491480d5c749f02e22550ba9049601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0b8a3592c27034bb63b94847c0949602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d66ca25576721ccab2ee22a3b41e97603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b18ec3cab66dc39654b1f81c2e296604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defadeb5f41026093e6044f85c4422b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451d31cd819197788428465e2361f53606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766cc5d49397b340c2d976f0731cafd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f816fa7c07b7165be62d0d015cfb70d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855c954ce455ba55777697602ec0cbb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56beec2c4dadec30de3f367020f3af7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32781ea9fb4ceb49025cf62c17b6c5b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfd2498702b1a288c448aab46182b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb7700876b0426c9b1fb110a37461b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a45635a24e9e2c1fea4b3bf85302bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289abeaf23ce196d6aeab90b0ac640a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fcc68568dab38d5e2487cb58588ff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b35f549bbc71b99a19ee78a8eaa31617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa39765f23eb14035c37c18053a926618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1477c5014234985a05a07919af3c4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3604c4f1ef9d3eb42c43483feb2c7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0e81bc6a0121a3887cb96b1654bc4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e9e9fb8b05dfd1947e4e9162b3424622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a10eed5f6711066504804b54dee848623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf728cde2adc15c4455d794b43f1bea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fd2a32a3d29e587ff3c412cce796e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e75f4c96116646c8c8cc4dc98547ae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde0d51f6fbe81158aa94e46dc9a464627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e96a5cbf73a7ac61112f843d135d9d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caad22f162fc1fe8eac30e88d7ad1dc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7a01ea65cb8ebf1943be0d4e0b2cf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd91ed85ff903e94cd9680a04ccf097631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066956a08fb159cfaa5ac17ee3586007632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af43575affdff65d4b9ad4acb0f2932633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ea03c52cb5bdfecf3ae9b1c9d9d60634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12369c3f9a8a21e6d9bad66214cbb146635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6570ff8881d05e5509437775964bad2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b35c4deead63e232c987577e8cd370637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224d32f7fdc677b47a3990e988ae766638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7415dfc37b76ab894dc5db6488dc2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc08b664251614733d7a9adcea6c38640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd70ec69a2def567fb7bdaa0429a90d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f0f2cfefc56a913e186fd669315e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366db1d8c4d46c388dab2548925914d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13640d37616b7c7274e713aec39dcb95644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790e61485ea86d953961a1be31d468b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f582d4dce0a4b4cea0662e6b821332646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ded53d25858da5370e093ba61c3143647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa5080a5fbfb5eccfb27488c404aa3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac932b612298eeae869d3a05dd68b8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21393de8a852fed24f7a2831d0d6af650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcd13507e87e9702f6fc5c926a19dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dca4187fb8b6b283418d4c5b5e95a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c90cdfb0ebf35d5b7f704fc6feb66653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7528de351d26de2ed5d94fed4f58a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f19183a0494ebc28e80950aa1be7d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7568e08c230da2f0b747ca76c6f16b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0650841a1e755ba00f8c9fe5b7fdcb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64902269b9c6e2dfd5f4bd4b5929678c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28a210e7f98a88dd0ecc0fb57f02b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ac2fb68d378edffc910c4b20a533b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdbc2b4276c0990c03e3b2847dacf4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95863fbff6c22645c7f5453b6261d1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2150527053d8584e0954bc8c9cd8d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84f341e5ecd3f75a5cb0edab138c41664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01d9d435cd84f8f52687b9f43d7c32665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40392faa7093d917ab713a9ca40044a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc32fc6282bec99a87f501b2126b399667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd817df0a4a9e8fde251c69aa90b5f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd461b15e6877448196de7f3f8e70fdb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea717f1505ff49bd1473a39440f6f083670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82d19b9e76dc37e35b17a12c0b3b89671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76842b12df1e64bc2b5732e66a281edf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a265d7c62ce83f8098ac7abec60e26673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4064fa2c13241b1d01ef278b8b0c280674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7dc2ff3ea7b178748ae2798ca56ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d8bfa025e31dd54fc72a6a2690245676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8dbeffed6b4ebdcd5d9bb63adf379677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b4b7fff101c494dd51b0a5b074e00678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a53735df1be6e11ee0bbd5aa7ec72d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03825bad415f37b3d8e91c3e6320924680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7c508d9f1cb765ae7392356bfabf7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0b66e33f4f2a95824dfd4ca908275682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571e64f64b4bab52b09b6de3bb36761683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df228d7680951819d2af6c197b73cfe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56674ee4d861701eebecdf030f51ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcd7544717c7d3eb4df8c20e554378686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306a92dbaeed4bd53ed305eb8d3183e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc39e8e782f41cf4bf9866baa7d79d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bdd5f671b39f394f584995ea8ac27689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ca44fad4673717e88f7e097abbebb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3d2ef16a3d2186a6ad1c3e3582aef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21f47cd9ba28f9032364ad15af79b6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f651a04b8be2b9276234d20dd62b7e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f34e6a9985489e224b38d2441da6a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605da73cc126a8da364b0a65636101f3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2792d98bd52404ab3e31bdd8188c1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870872fc5b0a0204f0452733ba86cf3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bee60774863d3ab52202c593397067698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc98ea556f1f784a5f1358d9dc9fa5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea359e9ea0a81b1229cc5f7b92fdde6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10148bc8d61bd2945fcf11c76da5df3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92323b12658ff684734e8996bfb9c322702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c0f98b193699e1cca5aa35a346502703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5c28dcee460fe8be90e28eca2fdf9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0097b7c9a242beec3b60be4665080ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ec7238432d951c5a325692817c6a3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001e5ebc48b76e27c177b659020eec2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90663fcc4b9a3ecb3aad43aa19fa985d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548de548032c305018bbd3ed0c9fdd27709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6888452f0fc926b56c619fe2bf21b9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46618b8dab9eee22c5610b312d57fa3a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6f96120180e39eae65ba244da7b66712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3478971bc45c4de18b3801d6445f886713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b51dc4c93430ee1a79589aec90f6f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fd547cc1125b9e6497a5e29292f5e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3172a0c98db2b13b15780afbe7cf7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49703eb8e1e3d878ef3401f16cf81320717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f945a77d7ef3adf31462e2e461efcf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da753ca3b32a516cb698385c41719d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3937c52d71c9f5dd0e726803eed0b0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec434d808e44916169cfd7d627399e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a13b8d8375222a48c20b214e73f307722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf080b5fb4eb8a8029546c7fda2e802723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d1f9e2aeac434c326284c02eb2343724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96348315409a7bad948c0f224afc90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6eb6a0ad70b7a3259a14c7dd83d5a4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d85a459d8fb222e219055fdcd5e03727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743a5adb3e99cedfc782a70b7e70020728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108b8b9e24cb3a44cb539dc1588b4b0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce403dc592049e43547ef3047c3dd60730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a40538e188c910b8b268ed038c0f4e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa40082212b9e4cee48203a5893301a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f5eb69e899aecf1d26c0684d29e6f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14b9754342668de455cb06c705c39b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b3b429cb6b043a1575a5c619eecd4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d0e5b0e0d0ec6bd84e178d660a0cc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3697ea65cfcbd71d79d4a081d466b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ade1f49b44a28fade5e248124394ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ed54efb9de50ac34693f2d357503f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea39a436e6e0fb898171f3f11a2a38740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5accdac0f33fce1e273cf0052a9cb2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13a819557c3d8c7390f652ea02dcac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494337642b9fdeaa2498be6b4e1ed3e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0819c0366ad68f9b6080dddadd444744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e9ff625641c66adb9b6823d87bdc9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c00c19bdb7013b225db9a8f59efc9d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c911c5d630ef1424395342680e27a68747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd6c0fa27d25775ac0c2d47f565a42748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717babb1b984292ab4c017cefe6d48c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059e65392efef38c54cceed8a3c5947750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbb70c759dfcc56ee22ae056318dae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091628ca5c1a26263f581b14485008a2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00171b0d96968284fcc3809bbd361704753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238c9b2e92da3152f1303f205ca4206754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e434ddf4bb2c630db228e70d1d16cb4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f750d047435f077d956969df9702a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12321d7587be0edefb4073c1a4a6c65757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d333bd0ab19a5b92b8d7df71dcabc3c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4239d63fd13375f8e164660faaeea35759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131929f0e67cd2d38dde58298f0e2ac760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68757b21f3e8e56f07f97d613ae5ef761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013de1a381ffd339b6d976a80aec5cc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c0a63f99231be432d91aff080399c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897b763670d93245e1b4bb46913c51d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae4b9d8b7b70e06494e5191972b617765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaa69906e636a90bc2efe1a8232339766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc35154ed083beac1cae3b305cb954767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>