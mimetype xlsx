--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e97e44e93ef46cfc4b54abdb05e4911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec18ddf01683a05dd0b75138909552f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba2b8396f4ad1e95b77ddf64fc95c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378479fe417b76769163e4f4a07d6a8c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424417239105347e2f7152af88c3b8dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd4ec019a0879a5691c6e979c93b4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b93596b7cbdde24d3d552790dbcad97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7276812f7c500da1cf46c6b4fbd9b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d30c174a35ff2b0475117927f823b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0bc8802439e65ab49b1396dbef96f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e924e6bcfe322e68b390f20f830aca811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a43056991db7a027c860fce05a6d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34121b38615467ab2589ca3c32841e3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f96fe816930b3ee601898f24ef0df514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f32fb639178b229bc7a177530eb35615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e62faf7a8975d31462fbaa476766916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9039d78e2e40d3bb21e2b712c525f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565da5f7fe75643029c1ee479b77c9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81332802c15530071b25a9366c1062519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19516bc44ed379731edc4912a152af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fe4266017bceac34cc4a7f972ae0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dfa039336085934577006a546b93422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40023263d0f69d987ee9ffd5e976ba2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19e4d86643f830b6f159eacd1e53fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cadfc255f5827a9ce7c1e93b9f11f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed3158da365a1add7757fe746948d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbfde1b95357148e2895169bb0562f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59229fbe3d86b18449aa7d45b9e3a59f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98611e471e2daac200ff9b19e274532829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fa7e7b41b4c3eb057cff61bc61a1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f8836a6e26a4939ebf222b7c7b87e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaaecc92a221c28e9ab6359b2a02fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194af6b48e4b050d68fd37c40bf0142e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67444d06714ab1f2f89afd30687014c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228412d30639e7e69b1bdaaaf6195d2835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b3514b982df552557b6cab727c17136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2901aa48adcb6454ff931aae47d3137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0cb029a8a7390cda2f22821aacb5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8dd049838a5d5efcf16b93d459d0939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbc35ed43bc40af221bd3fd93daae740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce41aec876ef04480535140de8a91441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647390b2886f78c4c61a7c8c594aa5e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b1a772b69015def8b6ac7c8c6722943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34cdd2f57bdf203050226939d9759144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bacda4c9f47b380c56ba6c71eb9f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fa18a4107670cf447f52c34c1af5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7954996052d1f51cc539f4f8f5c6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f290c256e90c2191ca634437116ce1b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022a131c33c0c2bf3aa0518b71dc2fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24b485f86d2d08e314d20c54ebd4fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ba153c14fca0e8be6ef1e314d6d6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653417914524b54f2e89e9bca8844e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c7781df568bc4bc6f6e8e57eec0d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cfdab62f4e7b0f4cf4fccbe7dec0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d611eefa9aee8b0fa3b9869816e422c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15b65286a8e4a9734756bd2c2c812356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83513c6b06717dcbe5f3fee2aed8828d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22832d91139c96f357ed24ef1f2f1df958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6858d485cecf47e89c1848ad1976a3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db1d2ae7910c163909cdffd34662b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88353760f9e270671a898741445eabac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba96bbd7d43ddf75e81352e66f51cb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ced83fec51481ae1ae070234446cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5554cd9998a2cbdb9fa0bc810296e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62fe2df14569239f20e2261aa45b2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffcf5fad344c21a9141e1daef5b9c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5082ad4d0d613f06925763aea6f3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5eed9266fb6e41b1bd38ed9c0708cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180768c4e29ea84074fb3ee60caf8e4169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08f5d497937add73d4537e991a3c2770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fd5bf1b968b3b4b473b0da976e69771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda42464b311d483b18c8bb668b39f7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b725b0aed04d14385f0b6e0d7363873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6500d2db028fb0e78c73f48b5633d3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7014e4f247e98bd5a2b28d9c6ff1ca175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad6f3c031efca789ec6e8f0c5c618476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7470a95976b29ed99c0486c53136b5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cc929fecf41b86c332710eb8fa57778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e5fdab9848ab5dc011556ad8c46bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803f4f5b7950717a2d7c16aba30749880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71837c84c370717e33a71bb9b53a9a9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304cf42e22c455c2d30f7f221aed24682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784ca160311ab12a622f565d62aa14f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320709bb69307f008905a3a4cff3ea584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ec9d90892751309df2c973759f11585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8635c7dc0486c3ffc51d27e816d19b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f36aa3090ee8f2d883a9928728e6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92000fcb719cc27d5ee7d37a89cadde88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0142742922348bca2a73513ffd83b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8b3eec34903b6a8b5a46e57825ec890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc30df80345bbca5e1a3bc5c31183b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e179bc62054e84e6b2ef64813d0280292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f77a2f24656ee0a630a1a981ac29d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eca097b0cf71e8de8b1f1eacdcb51b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d03f961a73ea640a7a9b89e3ffd57795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1297134496f29ef076fdde927df2bdc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aad4e2790b8c9500149a9843f0c0e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdfa5bdee785e58ec273dd2a8f6e2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccc1875c9d47dc6974015b0525be1f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8e4eaa45cb2fbf97aa60ffc55f733100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04a6c5e0754ce39079d61fa7bbf7d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57f70f3785c154210f17b6bac71121102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013bf32847fd6c5bc66b2ace20aed47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e836ca1a5b2e17f1e987621d23464a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcaee7376bea19552ebb41ccafd4fea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3425e3f07f44cc8edc5ff5c8cdd7ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01d7b33a76b9fd59d12b3ce17eb812107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4da2598a5c6426d7c509bd78c770ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bba6e3bef3a7065355b040023a8f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7592dccadb0c507531e5d4ebcf91e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0ec01508e94bf38d1d232a7d51ffb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad092bae69bbabfadd92f0f9386d0a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac4b77047664d37d6e4d0baefd122f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900a6e40fbc60ddea93367c2fe1c65c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b915dfd1513d95b45745f916cd298115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e561397564e419ace9e8701a4acd2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b1c489728be77acfa8370dff9e035117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5cc7aa7fb2429902852ed794df76f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52b51370d9dbccaf8faef1bd2f3762119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52bf18e624c0ba9f389df5fd1e6d35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc1b2b657cdc1749e34de327a0ef80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a333ed5dea9bb1beb3e79f0a58dbd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc76a6a1959e5442f760af569328975123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00949cda95f293caa1e4b12ef90114d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fbfffc3ceaa9fd463b1d15066d9cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bd2515cf7bf43a6c34781b0e21e88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d427cee3f12088c399430b40b6ba79d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94dfd38b83aad4784698f8ff4c2ad9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c292741e76ee23bd87e8a75ceb23957129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f2f963a3e6f3ed5ba80be2d41e810130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117674959b0e21934ec8da1d10de810f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7641a9b944585417fe521cf4fc276bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954b2f25663314c606e64be10f916e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36ca05332bd133064afd8c5c58d2bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74761a28a99cea2b4e46f8259e5baabd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf5b4455cac9334ebae6b58e5d7e35136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2f7fe1cafdd2c421206aa8a973bc9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5e654272175285d8d671eab439d14138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9595c18e16f0ec185b5bd996606f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94656121154b3da20aadf06db7667f67140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea14ae00b6834e87e82e98b5e5c114141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ef1beb3541d8bd7870d55f42bdf2d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038f7d0d6f19476a75a1b3dbb853c3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b246ebcd38ac7f343580fa43381a82d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37bfd68f6f402e7c19e038f75a4cda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff50e4149641af30f2faab590ab9a1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40477e4abbfe74e7ac2561629d5b8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b7e93c318122a63dc30e88987bcfe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efa05fb6580aba959004d4c70db717149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb8e7e26f2b9a3b06ff938b52c4909150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdb2783aae07fe4b5dc7042aaa4ba5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b22699878247d3b8b45174398deff7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5a471aff950a25cf25e603dccf7d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400ee737068a96c5262e0290e43b1b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704dc1d6bbff1ffa088accd010b33f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41c47b7937cfd644dc75362f09e7de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251b1a1f2d72f521b4e318e63abfd9e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5b1158853726f326205381128af3a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d34d5d65c9e4a0d4bdafb139ee04f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3afd38e7247fc3529bf19567052b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752000b68f5c5d2588b23cdff807b8e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ba86f7a93552268b296a939ec8df6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d0ad7f6f56403d412667f83613799163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832119b33a1e1c287c277f05f4ddee38164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc87e0fa76125574f24c5ec83305cee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a057b6c891d06c13a60d1753454f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ebe812963960adf04bb445189e85b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccf826f89de91f0a52d7e14e893fb1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15e7f49a6e38a6fcca41936c826603169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e54fc60a7071f17641e332a444fb0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d4c71b6bb0a48d370bb48755a1696171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33634ea427730925390d719b882a1d70172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2366fbd8e5c2e0c46754af89d5940e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4aadffda3fb7a4837efd59ef14442e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c619e728b8c53b836d7fea2a1d8175175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b0ed26aa1824a38bcf6c8b26b49b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45ecd3d8fc04c42154fd0c5f02f54f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54535bdb52a7a346cf25d6799d44a13a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c22893de6631374de51f344e03261179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96938be8b02b830822f4c15ce1c5ad77180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdea728e5653c4e60267ca099e4989181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cad2766369437906ce8446de63d0c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279821c64a2d3766e2302e071b4eded183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8b2e5516c9829976f4ba26462c498184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9391c96c21ed93228ca46c78f337d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c6c8b0e327500c5f294c68697c5b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e613011fd64b006d883f87788a2405187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7608d5e12246d9ec34654f1b6a5d692188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6101af30263871ba47c36d472f81cf2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d4d7c2794e5b7e896a80880ccac3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16af336723188c9ec86d60021aa848191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4757038026d3758b252c304b3ace4e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822f43af4ce4d896f9bc103a2d35535193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdd1011ac43b518cf0e16b6f9cc1e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62049a52522b2771f2a21192303fd6f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacb9802245e7a5c5b0720febdc23c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128603da8195b6abee4d570b165afd5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e6b7652d9a55c503e9950c6ce739e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da10c0f7c9377625f0f015ae9803d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55aee9bcfdca3afc646d8263fa44a12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fade7787db9bf234d387ed7097ae59201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee61eda93533bb7827d2988bc07879202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4f161a37effbced8f9f0c491cb368203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4625b08f44ce2c482796351ba3383204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799073b55db9e40a725eee2706c9ca84205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f52a23614bf6bddd4df38f63f95e50206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bba2de17f9429b11c7982bdf78f4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8516f66d32432300216e8d58942bcce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb93f740ef6494fab3c2d6e5abce30a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778130dcaa6befc0a2e17d2f40350a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e387fc13024890e178f508a034ce73211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a66125561f76e0bb92554ae46bd9fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970689b45910369109ea107e9cd43f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fe5cd6f126ed586c2adc1fb5f2b66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158504ff6e4d910e5fb869d1b868337215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217f4b8c04404cfe7d563d907c153ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a764fc40a6f33f00549573a9d8ee1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddd765de5bc5b7b9c4a15a415997d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b9cf291f4d20cb17fca871f567447219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0c6b890cf1f488e11e645d854cfc8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae507e9ab53d65f57c86a5478a66af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fc65480572af982d46101c1577877222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5df0521ba71b14f5ec95a93ab0b97223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e798f79f016325168a7366bb8c5c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c1f919f04e98126129dd3d0bbaed3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f396f261881e88117066956af3211226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e60b49c59d6802d84203d003e0849227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6add6e20a976b66dcef3871d6ae7103228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a077237842f265db1bdf026d08810229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640b019f2793f9a2b7cddb1899e3e9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecf46be761b5b27f96435517df46c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3098b29da7b0fa2fff5f4cd5ee1ae3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0d2afbc83ccfd4cc5637a5af4c676233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32870eb2e37255593e5ce5a62b7412b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdb0ffafc0a1a109c1eec2186b5796235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc88f19da26b564b4592aa396c6ee2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523fdd6a8c72a3a1579ec23d437d5a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b6aa62b149b49ba617c62cfb0a6ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17148865bf276fc4e777d5cc6d9312239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d164009efd5e6c4f3fbc36bb87811240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a31052a7ed4d55bb36f4e2791afd8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5dd87d55d08b7b29a6915b25f77aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e76d8a2d42c175e6129a3dc368ffc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f9d8ba0583561f9f0481fe408ebd6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa144bfac5f9788718491eddb8ff02e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a40062348997009e8008b86ee0c3f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51997d87be3001dc9c9ee529951de0a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8686207b1306c2bf5fbb1a7ec6a8703248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43ae594976475b017d267860b8e2eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051e5d685b108e688abe098dfa94b22250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69aaf8163718cce6b5d03ad02ad3fd3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d3874f137c19f8cf3585d6bd29037252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26aba9c40349dbc59a5847345b8b8ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06caa62bf8cbe190fe82d29a4c9a84254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee84b9a828088f59cf1c80cce6d28a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb8cbf8c77bbc3168d33f770e42171256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee20a4bd7f6856957beb33ff15015c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e376399408b8451dbdd5448b85ec806258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ea037562d94b932a61f83de169ab5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9168f1803577c7090f8235e945bb3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2cd722c084b5d21721206dd3e823a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201386a85f3f00516a4b6c5cb944484262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31953e1c68d491af538ae5227ffd8188263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2c9536b5fcae258998eafd46769eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb274269b0789c53adc3ea167e81de4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2e072ffa076d139c01037891ce72b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1bbaad339c0eada666fa0a3dcf343267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e9a047067850227e6c272d0796143268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe49628733a209a3605d4969895c82269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3590e5274a081db879c9bf8405ae8fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d997098e7d4730fa2870b58a9f03a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f89c2c589518f1acf0fcc2483c566272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa98ed575cca5900a0c6524ea27241273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a8182f4f709ec4e55d5564734b288274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7408acbe1928f9c802c3a04f85ed6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7aabf16a425a5c777202bc1f886b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07df34c455afb08c816b244c7e95e69277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688e390f48748eb6d76ba8cd8ad448e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1d6f443d24311aa4ef4753b8b3f2f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185b9cb58d428441fb4f6c25c3c721b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfe52c44d0c114543a54782429ea49281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d18216f7afedd9be273806fbddcf52282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6de6bfabd36d8e6086132cb909bb21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71418a86e58e01af9f8bb125a74a69284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5d524fa66b0733d098a7e06abc584285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328700486bd5fe0e848c719839157e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebca04544919e7c790b751efee6e157287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a34c5ae81e9d4b83d2b926ba8c1313288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c81a67b0f41d17961c79d64f8ce626289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529e5fc0e74d5e9c7ea95fffb71558c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dd9e3047733c043d5084d83037f34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfcf954193eba12e18d3eafbcd9e61292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6257cf7a59f53494dc76098cf38664293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f301bdcc9986a6bd02f17efbc7ef1a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8009308525e7b29d088c12a41296d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b4d446eb09777e0dd9fdad1ef655d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836902666d45cd35dc71b04d1dbcd7d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff0048bb267b3813bfee80985b6601298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de3c32d2985451d0d8f089502bd561299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55ec60c881539db922ce18dbae0dc6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf52712f893cc10aa3ac3eb8b243f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736118e3f681b4a622cdcebc199d16b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df63ddbf2767635c03c2fd0dcbe3961303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfef548b6908fcb9357a7ba845d0ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b98bed691fd0a1eb39a5b7aa1f7d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3e15854214949320c0ab0f9dec328306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e96bdb0a7ff6a4cadfce55fcbd81d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d4e3083128a3aafb4f65945fdfd01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf507ce49838fbce4e3b0c605618437309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56876e00efba45ee2172481856e2132310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bafa222f328b8858f432e642a8247311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e39b4558e5ff0db8fb2c598b3aa74b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2674d83b52ffc7ac2a392c34d2721b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6acd3d143ceaa108498a0f74790fa1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd6e11a1d73ce4c31b2c2c30030bcf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c768924c8b53c46db2472ed41f502e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fe0ae46420c09e5228e69098766bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdb1c8d13d9fb44bce14f96264ce9f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6b92ec38e715a6b99031bbbab5784319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc032a0aac167dbb6d3bcb29c803fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5240781c792ed7c8846fa83d0aaf9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0116c4d24336a5adcbf80bca1932b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb95fa53b448e09d24a0fa64ae98743323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe5bd228d4bde7ba99584ab47d7655324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad151c1a7accdc7dbf81b9826881e970325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5f69f772c72ea9fd6ab39a6be6c38326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406700229255d5ea6d5e47d2d0eef4a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74e76813ab4492e0910aae5709fad9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570e2682746e65fcec993c850f5e6a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac654dd96877d11efbfd7e06a25adb5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1aba418e0fe06c8b8d697a9a95431a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6838661d9e39bb8e83baeaee551f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce532bf0dadfc396cf793664adc755b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31c90e42dd98fa7d91b49de2a409fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97d2ab1eef636ec272b53fcd870ac2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eaae8b8fc3de6e6ae3adae6a3978a7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff91c9ac5dae9c22f20ac6d323a50a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54484fba561549f49c7379eaa93104e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadcb45af41496f4dd0ff84dd9c715d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a210675f1284a177b8afdc1e6f9118340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa1685452e6976382747aaf9b9c285341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c976907c1889730a2b5646f1a7aa9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f178dbd8df58425427baf315cfa0869343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617356f6d6d9b342e4e1eb5c09cea94344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37a7855a4a50880e27195ef38bcab7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620e6ad5d7a03517c04ae2575b9aec4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ee4efab27dfe6ec8f45fa82c10902347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810235c2cc8f63acf408751b62f860b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1d7065ed88fe772426b73637d020b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d957083286b8ecb568c0303a51da1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ba14e4fb9b00dd718403ca72de826351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2f36261be6c99d6dbdc64ef4302f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5d211d56adfdd35e3899e97be5371353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7065e08c89d7fb564226ef976cc81e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07984712f7c45a19fec1c300974f1086355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5dcdeb8d0a4b681909f87ef4a9b37356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b7fd24bb1433f44914892a33ea362357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd16ba78b7079921e30d672abb38ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98274a0d96de6ce58145765ba4162f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83be6962b56ece4f44df7e41d0d1fe2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906faf544140c00023d9ab4e6d92ee7d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e20a2c75594d69db0e75002584c16c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1106d5869975d28db814f1a75dbe136363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b23f8e0550902d9b3e6bb15302100364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964744bd64ee6bfb22b7a806f9326f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adb1365329e924c785aad9d09af6b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dd745753f5e8d3c7b88e5d1a801dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82113351b82ce4dd6d68897e8c486fed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01696067b9dba1205cc7d62d47d40ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4eab62ef5f001a89f3c89edf540821370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8614c6adface3cffb370ce0d42f558371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d478476f201742be78549e85dc204372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a33c98f9e164dc5a92585452a4e8f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa5c66ce00dc21c2ccd5a4efdfed18374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113ed3f7122dad7034cb15ba4d4afa8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054b0ecf429b3240244627d8306f327376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260dea24904eab0d7276940991bc141377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe5eebe88005159e4c26669453e622378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da72398c75fb60e25c10c4b632fbd50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488208fd0abed86b3b2edbc2aa8da01380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08e67fe424c7b1210fdd014f01f75b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96748ba57d7bdfb326a88fe2421f6e54382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81631a92ad2641dfeefb39c62c1af94383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61e024377eceb196d5f0c21a409737384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bc790a7707afb3eda665eb919eea2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edcad6805aff6c6100a9245e489020386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0757e48ce0f4d7aa40ae07288a2b18387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaa6dcd245f11cfc9bdadeeacead44388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab98ced4c9726390477638a36c1b30c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee18ba00ee59a0506a130f55a82cef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9991dc3b88cbf07fc0f97eda76fa816391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcdb363768a19523f637e9f13f4dcc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b40b901d821604ced29c3ded9dc600393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28840b7c48416427e1470d9e042e46394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d302e2179677907348067ab37ead9d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e73451b1c8130b02b16a4d49ce2cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce976db55fc7255bc572ede5dbced74397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd5f50599c5ef0c44aa54603419dbc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7f722f8f51cdd3933d1a23e7010b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d418d50b5746df4246cbfc63bb20752400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29317d33bb72975f7860af59d2f484b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f292d0d947965d14837724acdef1a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c310d3e9c287addf2c064d91034a99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e72745a531ba36abf3bfa036a79a76404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfade8d4be2c7f1f63f25d9b0b0ae87b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccf98da461ac0fd5234f711c8f6648406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f295e83c47ca5400591f556a01718a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffce0476664f4a9c3074d3a3bb86a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9770a6668cd52a216f3855b768807409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa035e6912a543c7ec2149552d2691ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58832806e7ce29bfe5ca1562ed9225fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e244adea98eb4431bb3bf275f72bba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6390ff78ae078095457f64c02c29b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295b68fedd73456b8a25482c1989db4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7031659748ad5ffff3f248793ca839415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b49b085f3fa0ee3bf2bf823daa28ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f1e0c830d3e52cfa778fa0b75fae7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ca86603b281f47e35979101d9b4b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e3a8b99d62c799402574bcf758139419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea04d0f3a8d5861b94387c35dbc1591420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8aaa48d59d08fa36916ea5229efd4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127a6e0c18befdaffa97bea0ad7e23f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99da74e8f8602cbd33cc9cce2b576c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829f3a795a28c2a78acfc4eaf1fff4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762bc0475a0779d95860779fab4d313425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e505c475616eed0b560ace01b443bf9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c66267fdcdabf2f5da0ab746d2a08427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340265d73c492f59c2872da55611519428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c198c6a1286fbbeea53c4e45da9ad9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d19fe16da3dbf3a52632fcbfd86dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07536252f0f554b182321523dbf2a373431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479177f83723c151f3bc5d24876613b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916383e903a45cff75316073e204942433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f05b698b36621685dd548e14fdf8f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04791db689d9333d10a2e3abb1ff5e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d7e155a298f213e95a529ecca1c6b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfaaeba6d2466673897c61b2f7a613437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f557c3f0b460ef8c24f7979f5d50d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ece9ba060d787dd06e51f7ff150f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254e25d890aed124240ac9b274c91b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311c9f1c1b30452db8cb46c741c818a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23a9d5e04c7c7d754fc61106b2eecf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e377f5f001a7e06d66c1b4981f8d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ee15a4bab8c4501437ea8e80aab71444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391442392287f0c59bcba70c852a9133445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc05523c7f3f41036a0ee1e38f13d7a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a5b062c311f15ff768702ee05d23e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe654e250676a6bedfdf3440b1c6409448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b77f38384ca057c9a4f917035f6cb8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5529810a1a982e8c8faf373ca0b3cab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21131760d00ff84923a47817fe48ca31451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a972be6628e85d37d03a88d531cb502452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc37e22326ec3ca004072beb1005cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae283c407b395e619d9e04ad019d6729454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284e79bf28c807c934f0b1ec0b31c99455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4b8a170d59482eadf8d327eac67b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06045650932048ebf2c23c9c54c9ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067ec3ff7dd0b7d60a01a91188b2c48458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fdeadf461864c9c583187ec6ff452459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c75db196ecd1ecaf1cbe2ddc49838e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ba1a0f43463919f396a9ee5491222461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80774e53e64d8b475d0979f1bd45327462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca660c73edb89f3603f3ece1a352bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c1daca881afaa4e0b288b15d6a47a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb0e8da8e7258e6d07a93223184c61465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766d994be76115722e6b462ca4d8704466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54c814ca1cb5c61ad4461a3eda86e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb053a6a9844cbfee9cec37f1fa7c690468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333aba79e8915558732f269f6221d57c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd58119b55503d04a382d2d3e89237c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ba4993bd3d988d7cec1f03fc165aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fcaef9833c2d55d9e7e31ac405cda472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d8e654fedde004b1a1a97d789f5ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01229c5ee370066486d7cb21c8296d93474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827264c852cb6419ebe22676e3067d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f02f728ac716791375fdd03ecf764f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46f7ad581438c9ce97b6b87c57a325477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127079de6e15d21a02ca736d5dc20ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31aebf40d8399229a17c30a02a80d66479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b5c55ba59b80fa77d23732305a950480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d08ca217732648216143578a52c03481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daaccb121c95ba9fd96b5a2012bdd42482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a921d52f68a9fb88156f67431a4d2de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38297ebd5f14c9aea371fcb58079a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c60e9ff0b60042f8be5d1ba4244e5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef856e7bf206b11b84171fa76b6e3a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579cde6a086dfaa204765c637c79f56487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e91631d51723cf51f65d64623551a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219db9cb19a379095660b25480ed97a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d707b83da3b0c70d93973abb0c34d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfb0d74c7b1babbbeabbabbcf5be26491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c21ab0571d799cd26d330a07744e1b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ce90c991bddceaed3ee64d97b8879493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10eb914ae1af99515d1ee508db64580494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002860fae2b6768cc92109a600041638495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459a01704ab055c01138ea7ad682e1b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b026fe5000dfc0ef1aa1316919a04497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777be60b8ffa900565281a1fdef3f61498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8bbd185b99f58692429059d13762a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fc7c8bf500d46b2bca871a1a392b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb779141aa8a38b3368fb151bf8e99b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5ae479f5e6527edd8e05e6271d9a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fadc5102d9e79415a9ea466f1850a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c8ab5c1748ccd70e99fe223e9ad5b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a7dbee2f6597f9372f669a2ba3c58505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7fbd147855d25e0e12b9849822cc6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825ebb1acf3f63da8fd8062704b3e98507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1c28e2b6c0e466ca4d6871c7e913e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad834a0d1602103608b4fe91e50218d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdf8004ca35f519bf3c3e67d7c4ed0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9748b2e2f19aade7e18986c0f48c2cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fa183f6c40b2253aad3c4a4a6d0a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be9d360911936e7d8e1d4fe49869a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf1a5cd300ceae598316936ccfafda514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476de6a8f2efd8a90a13b3aa1f6e717d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a821f2a5cf35a9be333e5be4c606d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42b2f58772c2ca99b4b7b9774b3eae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667927b13d2a645bcdca832a7c7cb2e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c53e435ea4a32da8e442ce2890ca7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993c39d3aa4da0cbab933943b083f6f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be5d3799deda1d034dadeaf2a91c35521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890f6dc5fc4d6bd144aab44d7099769522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf29731553098a1e75332ccc06641f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106176af2a2d50362e1c59e8be4c22f4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29747deb4f6be706228ba5e1b8f028c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f86e6ea30a4efa1853abcabf84ee4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab70c2a9c0f315be9641c645223740527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab10fd7d2e47335797dea9954fb1dc8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d4a4b30ecabf47a2b7bc18895b246529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2ebe19ee21aef52ab60df6f97634e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61196e03812dab142c3ea037eb097b8f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffff085bf4583ed774f3608b7776cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcaa672611de36e2a4885f3c3ed979533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55616ea5e4c309aaf40e60a7632fb601534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc5bf07a90122258318462c53d2604535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a6dc0831f08b7e8fa3aea43023652536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d734f171a2aabde5e16bca646d1732537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9756f4aca59b743046ad3c0e4cbf387538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5ae784b6cd3115d108d2d174b0d68539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8acf64f36ef6e9290ddace9250915540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd0f5bf5666f64f21414122da1037c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57685cdc5a7e1f43c1b529fdfd3b30a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749082a3011fcf74155224bc0d365f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f318b123428f952cc3b73571a6c8c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b25c7fa4552267132523eb05e95d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afb20a4d6f4ca296cc2e089a5d7d0b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579d7b854c72ac5b68e7dca34453d56547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e08050c1112e23cf424eb815c24ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cea45c87d666c2ff96db8b90d3490549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a92a00f87c9703a944a5d446ba702550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8979a1576de01f7fd8a52f45d23e35b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125167562e5f437f93607f6e28e2b75552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ca1e6d0b541c86ee543db9792cd4f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7ce5122f1302297cb5abc5f5baa9c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35db7d2d2f78ae0cfbd183db7de777555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538c1fdafaabb074b72d581905b3c0a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016e47fcabb1c095c95d151c47fc794557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5df2071500a6f9a3e7d679bcce8a72558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a966f7fd01d89b913400dc82705d4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4ac6dd4b0dd8bbac1f600b3143ff6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5a5386e12af4246446cdd9fa7a68d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5e80a620e6ed28470d662df42f5bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164fde9a519d3c1143f40a638f22f49563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fa08925e9016bfb5e22b9a89d82d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b209033546991ff1dc463aed5e4e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ce5e841579b9c7e42b91f4eb9d40d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6f79374d4131d1a9534ceb442de8b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774f88c4113a93e0d7658eb0632e815568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc8d2018e619a2a29d6710db2b41bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a836d50342bf115ccfe238792239b8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b710125af2ac94c28b8ced0216035571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045d58e19fd9fa372b29045442cb1f1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ee7413f9a2e9dc14f675d6f4ab4bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759abe23690d8659f7efa6eb387cce6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b83b687355362c54ec29744260cd64575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47004230d51436b8fdc2238a0b89846576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648c675555bf0bef6aa3f74c182507f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ae0c903083c0dc1906d911d0c0918578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe33ecfc72a402901bb54abfbe6893579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4cd1095e85f4dbeffc9800c543c8f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3e97d5d9479c36c16aaf54656dcae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6eadcafe0130a7eaa096b688acd7b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906084cf43439d72acd76631769abc33583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaef4d1247fefc058118318da8aa739584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984f098040946eeac2a30deda803400585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d16a3be433ec9e619b085a4a4dd4a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b7a00c9fbe1aa6f4fa40ad195d70c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f628ee16c32db3ab5e48a499d72b0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831146163e5bc7b2fc6ba66590b20ac2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064c9b3b1452bc3df097c18cea25f6f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f923a09194487b43bf6604c7d2254591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6689d4b1a5479fccd062243fe994688592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e60a34e58e407ae22a6743ee8c126593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9becc98781bf6cc7b3d482750808d7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4057e4776a0840efab7a71c2a9101595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994d5bbe39ddbac4814112250923a49596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f652d2fa0af64a95cd9f52649802b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75ae85943617dc5b03f16fd0f0e83f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1157d5c26294fe82e90080317a4e350599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d9e5a7637ce72cb5ddfc3525e4e1d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d666c5eeacaab318a3260d0310c1a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712e67f9846f65fd6579b30b6a47bed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cc494ca06dfd59674d0a1f26dbc3b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519e2200054db1898bc46e4b1ff13ac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e11e0b28a29c4c552cecd6ad03f1a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c6249da7bcfa49637a0bc9220e1ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c55986e342c9f83dd143510084d258607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc121a14b2ad0027b21db58c13dea6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33502e988ff47a9bb8ac8e92a01e75c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f364d3d27ccc56cbb4860d60df691610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28228366b1d33ac646258046655e829f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd0c14720f5b15375d9f21534fda4a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ef12d2027f3c787fb2de44c61b752613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0b7288dad0f670c9db3dd1e6af0f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35678ba57a7ea86e5251189081356511615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c6316254a6015a5f4c58b06888297616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b06580d4b0bd6cce39b8946b85a59a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f5c5c249c863da5f2a80ff7a89b02618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2f508cb6e2428e364ed3afec20aa1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf54481ff6a5602555a6e69b5f6f84620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74059d512d18bd8f941ffaa7c42d8bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cdf5024935534fa8a5dcf17ab64d0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769d7725a6ee5f2e11656c1fbbde272623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bcbe873cb6c794ee807f426c29711624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cd23b858c4f32adde5edcafdbf4de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23748212408d6f071b1ddf8e735a1f64626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6574a9f5bd7791c4c5115e5e8bf7cc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b695d87ecdbb4e5f4d0d7a464b1a42628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a53b4bb5a0b28a3eeb00aff509c54f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30082fde7324ac642a903b45244e9b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252ba18414441effb4afd73e3ff8425631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0124d85b3ddf4ec8605547a6fd990632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c705a66d6e6ba6fa7fa5cdc4b35b955633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a309d62afd89e8c20ae665017b709634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5177db726abd4d9bd27605526cdbf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa112d6a068f894ab168116e5776a81636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc098c4101be67c3b00b2b66b108f24637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a9d5eb857884cd199bd4f0aaaeb57638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606ee54fecbf6dc6cc3e4a75ef9a73c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d709001a50bb5a02a5767d771750137640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf2968148c3664f7e5b7b050a95b66641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35c088ad8a5d6fb92fc9bc00b3f300642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c43cb2f01d9ecf30201afaa1ef2123643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f553185304141fb67e16f6da863bc1d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf481a51d8d16ad323ed28a7b01c09c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087967b155c1e3469db7b5ccfc534bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29bb256a6eab1ec6716403eb17fed3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0ef9bb44ec2ebfe836eea47245c59648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e2a4a3a7d9799072841ae7bb5fa3c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91773d5241b122e371ac90d25a1db925650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6598a232c552c702ec420a293301e7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fe40970c7a83849d85da8e89a181e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa043ce636ffc9fe21d6cd34a6ff199653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e799219c2a987294c169e332fc8b401654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a45456a115f2b23336e81037ad14d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b3419b9596de3959219dfa4e6185a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08aff273573edb5b9d72c313fb481dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f680d2bb1cb911d642d2093d8b597658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9bd507c17580d605792bb38e12901659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a6a86d48ac00c063e709777eb967d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d3c46184ce75b1eddba2014cc55a9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb8086026bf3e94dcafbc6544e39ad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c313ae2dfa222850a67ac74b30468663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c651a80cfaca95c228dfee3f5d71a34664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37b95f38b8bc92276b6975d89c6c69665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4872f6367e3db6c1cbc07fd64311d84666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc6053eb8deb9e78d4a8ff83966d36667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093efd897490d56fa73e578c0f228c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6766692256b1543fbcc2f1e844110e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964b5fbf6ed073b5a6dbca269ca9563670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2096ffdc5e89be7c8809fc88cc56b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b71d652db85d245c0b26add0c6df57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06537e005332432598fa01da3805870673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ec36647edd70b9cde88e2c2102e31674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34ac891fd7f0270603cc9bf5b75977675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2a951e2df51d51719c3a964aba46f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62db79c4d431580505fc071c0e9b51677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda125a6e6397b308e876af00341f73678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90658413475243add070ed21f032550d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7661eb09efb7ca0144187903b76d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bc7f73a7dfaf897a32559e1736ea2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe5b400ecbda1f57f0c238e77182b4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1752d23fa6422638b118493c36669683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c73395b49293c8db31c6e8ed18d457684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afab2259bf7081a30ef90354c11040685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bf188c2aa7e1a6987dbc10ae7b684686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2dd83a76d65e7f25291e5625264a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e56b9908f601dbbdf18f9927a3d79b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb01f8939ab42c799e058b7466f1a1e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef155d850c60e36662c49e47959ee919690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389adebf2dd4946d0373389c460acb72691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade25d71e5b28b95e307dea623806494692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8b936479194aba2a6350dfa36f8ef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc097a83f9d03dc3ffbcab43eac45571694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4f9a4364d6a012b9d559dcd076e8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057741a3b50b7e4a41d842173a4d60e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fec3e2fb304a88afc30897a2d3f411697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8c3470cf9349855d13e170f488fe7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3d3ca447a53c6ba33fc1839382857699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f0bf090d4e9867b65ff55c0b12b2b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee398ec0be8cce41d90085e59cf665e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16a4b213f5d8429913250c4dd1a257702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6b3d85c80e02abc252dcde8074e96703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c9c7ed3c79cc3234f227e44478388704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5332739aaffcaac23e8def986c40a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8857a049a97c422a22f1c38e68057706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b975d074aa933d2597982b614f01846707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea4db262c1979ddea83ef1ea3cbf74708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de83e1692143116fb4bf99750d755c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcb5f7b5a6644bb242e2dc09a7e7b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e158c849740007ed6ccab0ddb1fcd67711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8e13458dcd1926501392227cd92d1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647621255e1ee9ccc7439e96012cb84713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ae13b86de9b1fe75936b41f220d4d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca62f359d6db359766f1851187de9d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfe95daeced5fcdc9533d865e22adb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32144b87e2b63ee427376debea5663717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505972c4a1a863dbccae85204d95a9ee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39219710c4d80415922715dd44aee23719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465036e8f805b4cb1ea5579baf5a4aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8eb9f695eba49701bbf277dd909b63721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac1f0032141dac95251dd2575df3e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cc508e9f70012a8e4e2d0f6f1aa4f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c870057bfce6bbb06c32f05309082724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c82b476d91d8c90dc38be44bd7298e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a25727aab524e05e497b97dfd5b4df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733527550d835a67d30ac4883a8f905c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b339ff8b7aaf047d72c2301755018cc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990a99ea973cae6e5aef9f3dbc96a23729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e7ac7a090dd38ad8dff071e9a916f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a878f7983cb9b0c423c6cae9dd2b19731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2e845e2ec76dda2ffa9cab46bfe85732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7353bad577969025df6ecd38ebbf08733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218859353b60ea6ec14a81a9ad386344734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86539a63680019822bccd5c8160b1dce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa6ccc3d565bae5c9900544539a848736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e62e7403b84f614e2ff49f05e25ff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b75d6b08509527fde3e85bba21de61738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6881a3d6bd7ec2fb2df74cbef21e421739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1520dabe32f16c4a6c390ba2323754740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a9a2dbad7e7955fa555797cd562f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa58ba12c0425348afec13bf61ebd7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be46b29dd1cf340142a1073ea778c9b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a74a5d22b53f788b700872bf4310e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6694f4bb03b09d3b72671e95905efac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f0b2eed503dd48a11dda54e1c8031746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76006cc8fe5e8b2b2ad150cc4dff23747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5c128acc13690004570f2053bf9ae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1bebfed452b37862245d431e6c238749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4873122a4000c9f2b5dc6fa83f60c7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783eb25ffa516618e4268037d0a738ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a5e8af39701b348ad23941ba184c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ebea32c3ba068e36445fb3629ea99753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229131ddf42e0a3a3ee70061582ac1a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56777b1f55ea5f4e650c979d02c7db3f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f797bd83042326d4f2cac4ed23d68756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f564cab9b1b80102941859c313e6b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf9dbc6bd02a1c90bbe940846c1224758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db5c4dc8211d38ea01df1cd3c7a2f8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108a3658b534ddd2e7ec73529aa80a0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a0592166aa42bc2c4bd1274972ce5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c36925800f54d95326ba4c30a0331b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4676d9282fb285d3f3465cdb818f8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae7b0e252a4224085d6763ccc473bf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281983fb1b552c088fcf9089b86dfdf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558ab20385a62b245baf62b05c14dc8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98133f0cbf06af96be7436cf6755fae7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619900aaf5a8b534b078e084fb33f9f1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4017978ab1d16b4b09ff863d08fc0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9938f7f34d2ce553e1f6c00901fdacc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93290162bb05a061ab8cd3460d820a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d64414a5f95e6879a066290bfcc5ce772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197f83591f28b197c02ff11d74166e9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19afd44fb98eed5696d8cb2da37918774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da704e4e9d997e7b60c05aeb4a497de775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e790d76eb38361bdc430f5848fdc0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237159fc1c2e985eb6c99da50c8f244777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36741bd075d9835c9fc75698fde177b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9264c2bd4d36c640179d917f13559d2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045158457b54b68633096f271e7ddf0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68931c3314f28d8cb12a394083e8fc4c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc482d827df76cb321df9487c27293e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c8dbf36ea323f5c6c50facf56fbf4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8af446448c744292f655428ae9bdbb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd251f44077d15f4a4b4dc831a1570785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628764e01acd94e13eb8a85eaf16c14786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6654d4af92db97d550da752ef87a7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bed6d80f4c85eabbe02bfc7f77357788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b96362eacf4e7f655d4066c137d5c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5687ad7150b595c04fa62cae8b8fc59790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1d73f24013db45f33ef25663177dd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728facefaa26ac5c8906a98b1131357792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31393aa29d34219522a014ec454ffaca793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f12fa6d4fdc622c1f2ed60de7f07d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220429e812adbd9b1b92d5e742ca2343795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d2379aebc837fe12495533b6b54e0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf28aa69000fcca18c5af4d42ee4e1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df33276703ad440e645973269b64efe798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcece933645dd076447a61f0b460aa799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f155160a47d569223e59c185d2b564800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbed2184947dd3113d3fccb1ef1b317801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e8dd9080fd3e596008ae2b98f7688802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc183864ab0147433e3fd1a266b2240803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04310ee18da27d015f370ff99d01ecaa804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688c663434403bd960031bf5b6d461c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86358a6e9d1d8ab9b0e5c28751528c10806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b57fbffe156a8a9a0767fe4c9ac8cb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d332f1ff9d2b376fbe32b21df394439808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81d3e17dd0af73c9735fd2e7775ec3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69590e8f8b8a02061a297ad1e59834d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be1f3240e06d8c7ee81148046c81f5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52755b150a0404a45b43c8d7edd231812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bceab551bb9fc57c7cea652f73ed25d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc4a96224fb6ee2cfed83d97602268814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf5c46b290e3fbcbaa26528a6826a5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e434f12296ffce73f3c25217e54d41816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146c5de6fa03e952b5596756dfc284f817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b39dcf127008f29ad69c2a04fb35111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821998233be4ca174c589f2c88905382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d66ebda3975cadf8e26815fc4fc1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594a80d05b59bb0436732d632f905b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff1f4815ea10548dfbd608227c4ab15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43514e25d54173cd911c6d9cff58b8b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390a66f0bf7f40c4c5314487e00781c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da3f97786b7965fe365433559641228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542ad3a119acf41adf3a9706b4d1e2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642116eaae49bddc552fd2a2760e51a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6528bd82664396cbd978ba2f013dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e917e22c689f2ed157ca674de6f7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86f0140974f2ac839593762706246513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81558f360f8dd7b73260e2c0c213f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba3222b76aa75b435685b2345a399315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89a9ab78f5e8620a6ae24c3321541216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4aebe5961d6fb40a74725203a230017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb57af16066bef1f36a6fad2f4989e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7b81030a2195699d801cfabd8144919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766fe63b7b06d2b239d97143529d94e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1f43375daf30f43107630905437e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53de000cac964cc09f2216abe8d10022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f961c62934249e369b997cf8e3437923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27653ee3b13ec06e4f673262a7a3ac5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381c5f70bd9a8242562bc9ee5b0a3d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39011a28d89f4996a09e847651d2e2426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bbf8321a78da794a32296680874b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6be2b26cebbc03986be5fd97aeedaf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6c7abc852209c5c885a56de6c62ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f036953799a604143e2b23e54897830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324e543f7337334240c2ccb9cb12bbb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033030a655d027064a6d1e3a592106b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19ceae5685ec79a015ee60dc0ac6f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f08850b16e667f6d47799c01c6b2bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed90e60ac22c5e2ccc036ff1f2df7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b025c0dcbb22a359541ea9747c26c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06a16bfc8b60e73db7d2771441ab8937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facb6502f2f2b4e014e3c92d6786fa738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cf96f6028281b3c45d9babdd160db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e46156850d5732f7f2886006bee34140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd26cde8b8e07fbd6a37402ffbc8ff441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a617c25698fb64f801fd249e82b84242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7b08c531ffa5f318468b6da9e754943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17354b904855c2381015d2431c3f2dd944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74724c87675a14450e4a8ca42c6d835045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460676f0176be6457b21d85b02fca89c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd224f48923e1db22509b43314973a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68067763ed3014a9274e2a11ed59d16248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc741b3e61002c8d624b9aed1fbad449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a79de4a98200ac9bd02601aa31c8950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1aeb8235c223db4cffe397598cd4451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c7f4f1c6799af8de1c1e43d03fa6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ff63fa20d327d6e0b7b99e9e3f19353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fcf4da1a18ec94ffc498ce6c899e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5c43d6c470961fd7cb8befeafbeb355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535139427808e688a344ad73fcd629fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29378d76d9c870cd2063dd1f7aa9cf0157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06046c87d31c81f45222ada05f07501658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb6e6d313cea2dfc4e50314ec58cbf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e4de4d0d846a93590f4b479e7097e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ba0fdc26331463bb110b9c9d5873c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70691b70f300dc7b69e45edaa44edaca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bc44bd57d4b22b05737982df9f1d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec94ec4ef7a93a0abb16f0bd6b12c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a64ab4e5d0536a56a7e2eb946ab3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e073ee2314e6d58894c402a5ae483b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9df5b8a9d29851b7353763141c25f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e2a60fa5a58b8d788e6eb135f746268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a650b06f70fe977eb46143070a5f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f4c7659144be51f18dd2927c285e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef46ca13a8b9ae4f703ba9dfbe9ac771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076887d6794a4a286d5b22df67df56372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bd423075fbf9d75cecdcf955b1a5473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fecbd6c4463855f4827c8b1782f9e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc12f8a4c8413889395a068f39d10f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e5bcf0499f7e0d9f212780fc5dd9676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f142c8bb99e5cc582d0d35588449d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe111f22d7e70a537a77f8861e807a3978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6c4f25c34fa03a3b90b075a010a3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed45077cb52b531028c58c72d81fad380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26daa0e04722cf47c4eb59e77be582781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456fee77dac4e1a7b5f2ccfa04d21a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4326daa0f12c029d623881ee656e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb31f18e9d12420e409909787722a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276cff974c0e9faf38b1f5e6b2a690a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eeaf718a37d82c8937d328eb11a29d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d691914566f1c8e54ced6249b9fb587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed796433939d7975358c721ac940ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d82108392912ec0d85416cf101b9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1029b159b4fef6bc80a3531a20a17990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba2634ea465dfd454b61b0df2f78d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3f69f2ef95c4ff8e5ebda758a5fd392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a9df08c4a78a7abe3256ca9ea5ac193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102773d7e562d86273379a5f4f761e9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49dd1c4dcbe48f577c631830868b4e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe38a6e268b8fd31d541c350333b22896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8c1a7d0f11b3500874a7c9555e35c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab55715c7ffd84b34b9ae7ec7a6d3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789d9ad4ee0cbc3464d0b2a8a5e1b1499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8f84f6a3cc71682440cc24d9d9dc6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c9eb7b34ac647c3ff4bc03ec13503101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27c080d959e35728c7e036202e90e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69de51a9afd3c9d2969caa72d1902c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ab8cff39b2876bbf45fe539212526104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff73c6a6a4d167b1845cacf351f77f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed6cd022ac15843ee7a5e50f851ac5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3845200e46e5ad9cc091c9ebae5552107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046ad39e99142d911e94173f0780b92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0cb165d3c8d07a4d7ea74d507f269109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50605a1fb2c2b00275bcacc2a3084e5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e75cec79aaf2acdd1305921f3c129b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6caf6231edd63dfc7896e03827a1cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfef3f1312f34260d978a619ad809f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2c3c3cb809a88749af65a861e237f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a2b9a66134916dd88489ae6c0a44b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c632ba977b0573f5f5f34ba69301db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b6fcf26d0470693357b1a6867ab8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57863bb6b29d6a1e3ce33d5f4d397302118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648d70a246e943b61368f377ae6c981119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe47c6535cda4d4400bce4bfb751606120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fdb602fedff90aa45ee1adb171530121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac379b0fc324373da70736ae23678e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6b34a0b1c017079c30db7bbbfe3e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b467aeaabc7bb7f3e481cffa7847a1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0411f097b48f57f0db124e51e078de5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f3e1d2aa1e3a843986564c22c026f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a57fc3c12d21e0c1de6d711a046c85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1f16643faacb93dcb2893f44c6014128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517cc58bd3cf99efd7b1bf4766ed2e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9181c7643f48176093675d43b2ad58130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be64c77840862aefe0f0e6d7ce6c1c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff8c016e9f816df3787a1775a5e8ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb21bad501b8907bcc9ce0086169f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ced7bdc9e3f8a07cfed3bff2a500a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79f4412fb9d83ee92b70f19faf00a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d6191bd395c3bc3d45edb623147da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8e996425be3cf57fa0d8f5ff4fff3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f2248057b324f2d5e1afb835ef533138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd34b2d90b7ade380052a07bf3c4758139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21c36782940ae90ac2795145e7887b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12250dea13f7903f10635f440c4c967f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837a6bd2baba3c44ff288f9abd630ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75c700c1d331d37fe6914de8130026143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239014a6dd34370af2d00f77ba82174144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bcec14c8cf012e05b41c0f074c153145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65fa3296f3922f2836f26b33c0e3bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99f2d37aa0412cf49163483a78e28c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e0faa1ada8ddef7e985b23d24b12f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083048895e239d78384542f1e43d65c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13874ab8305788188adc1de4eba70b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38eac17bc0fa9845c7d5b1668e86e35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a9b93e0736adb05e33bb438e91af8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313921f1e3657f40f3b6afc39728c070153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9e5a43558c5d7bf75182645a5e0ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057582f0ed32361e5dc4dbe20107b70e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d329ff477b89e6ec183d6eca42de9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61da19e797b2319288b11ab30471a0f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2b8db47b830de3fd2d7abba813fb7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40f1dbcba401733eef1e6712f80276159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2522fd358942783ac4164df4cf2ef2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6846199418da541dc51f6ca572585161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7363fd97ff2d73ae154288f5ba761d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c3a61dd3444c75608375470d3d0b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa246eb13d35b6a37635c26f705621164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5a03e62593de5aaeb94c6960aaba9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adc5ca8f854778590c9389107e5557166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d3b6d12191c76e2311e102780e19c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0b2117ae9e9f2b06c77e8854a0f79168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffa9c1150165b3acfbb5555f3d8081169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad89cdf702cca2cc717cf6eb1fd4fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49025224220c7f4d46b748908577d9ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96955509d274235777af40c081661b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f15acb9341ebc6a799120b190057fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185b3fc4c6b65518d2763e51a50891c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34ab481c7c0e8192a3b2bc289ef0c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f69b1068c9701f94ec6c6a56cdfa0d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372fab64f0af045e7513083c19f0674177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ad13e96027b111b1b76244321bf34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dae81b4f1f250eacdaae638bc90b68179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd92d6abe14ca611085d7c78b93ad2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cad2d1952d7e29de6ac4e7afb5e23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61877ae80bffaaae55646ae9c3035997182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3f26254c8dab525e3398ad27584e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f68427e6459b83a763bd92aa6a77d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3159d48f61083a9b37dd8ad776806cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a60152e2ebb3c8843e4ea82c9ccbd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb850d87b0fee8afec1c1b79b99e4f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651758c6bfd4ff4b2b786c4719768a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4139a38931c60608b988919b5dc89189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892e415c5972a3264f1657f82b2bd20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990f0b866a6884c457abf2cea43ebd2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300552e8200d0dd60f36f0131cf046d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11db3acd1b5f31eb0bb7fd1505a6a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd052ae7eccb594412651d941d3b0a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235921253bdf350b492730de1a1e1f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7648c26b3ee8fc5e84e4f0f24ec19cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb44be219aa8d8f4b2ee2e2a36f88da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5adeb44eb6757963f84f23a41f04c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fae6110e75dc112dd06bd27dd53e65199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a1efd1d8f65075e0b8457f2a25257200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40024f0c6c84f2d4f659d6675de9cc51201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cdab9090e36c43adb85e804003f31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9feaa053eaccba2c808cf864f1935203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da37097a9333758856a6fe9a021d71f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd53faf8b7106456f3ebc45c2ed1ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbca8e53ec9730f74b0b5ecf80f84d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee849466ae4e43489c8a9934a49e7b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e203c234e652db62de5479d821032208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c24d9f897d4faecb7c586c73411ed8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba215e6352f18569a034ce6c539e1157210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fb315ff77aba7cc2394e2464c24ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635fb4bace765802277810a16ce4dba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc0c5d17b4a3de355b2481618a33ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba274546ccce8b24c7b182bf88697ca3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8d7f43e4d7e6b5d68a892b07b7b94215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb5f805265d8396d84bbcf529db5ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff06cb9e1f3d75df4001f3912fbe1a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf827fc9ca3b8af4b5754d68f57d89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcd2d235736242735f56435a448172219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f32054948fe0012e511ee9d60c700220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed6cfb38677eceb3316e8eb41828e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb0fed0bc44c20e83130165aadd5c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c622a1d79080a7892ad6e0d44bdef14223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f9a5313f5becde921e4eb844abb06224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03c0bec5988b03aed177cd68f6dd1c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76936c9bdeefdb8e563732f673fb6bb3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35f819fe83d6793db4e42759128385227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a948958b67e08a17ce7b394445c3ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fe836dbecab82cb4acf0b2b295a25229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e6eff706b57f80659fd7682008e12230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb4207f20dddf1c31ea114b00e9e4a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42575dfcfe31efb5f9a7cc3aff28299f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dde3fb3e036f23638f936ab89dabc8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96bec141a05c2f40bd1487bf516022234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3951dd1d687bf40ad18d2bee176fa3e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66b141cb7f41518bbff43ae23aea6f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617429934786f29ddc0314c8efd11f43237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9e57515968546b98508a36aead42a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754bc4241fd1dfbe59696108ab681bf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39aa9f26a860eaafe3225e6009ea6b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddbe50c3bd57b1edeaaab1b27b2b19241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115c837363b48372b655fc2dd4b6986242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2429e3ecae0a3134faff033c425de1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff140041448018f148f24c80e2439a38244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199826ca18f8290c902feac984e1d7e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624088616f7ceea7f6d8c6b596959c38246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296f9f9e5367f914c6c86761621298c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94def52f1517d5781004e6b1572761248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53552dedfc5a70a2382f77fde52808c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53dfa94f3ec73d45a47901c42e14d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504ce927f01ac6bc93f5e5b5422d49d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad760e370ef7ebf637509cfc1bb64cca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf8fe63c4eabc990c227197ee81d1a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0508af84863a84e8e19020267f3ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1eb6d746483fb58d6831b3e2e0e59255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b56dd6e47259e7b3b5ec18b9451a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812ef7f0ceae7595cdc0dd4eed7638d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797f19b9d520bd6a7476bed6e55d9ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccaa274e601493628983093b2b56aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf116e4fbde727f312d13d7b4558a9de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268fd02ec85e60e281a06278542a282261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813030e8d1355362f6302aca7e78a22c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93970bd70ac09bfdd5c578264785f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c916be229a5a8072f0929279cbc8c39264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36804f0752b88fef7a8bd145ce598a3e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236df66be0117baffb070977d9ee6a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a66eadeee051e95e8e1f1958b8880267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73833338969a4a9a0e45c6634caeb3e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b95598f552022ee6d4b0fd2c161c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294d3b271dca43b7bd82db3d497e903270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06f52d748e646d9959e1bb226ed5f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa047e52476e7f9a39789edc66c083272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc09a898c025604c701fb3433c2280273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91954857f17b031a4a9e3dbfccb87c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e37cc5e8e60cdf55b3449a207e92bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af44c17324c1eb7cf3dec552383934276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7c28765779c17d5137834915bbbfa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7ee6ecaac9aa1877cd2df8e40d8ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff5d4eed31ff31917d6fdd7087a28e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf3b8bb931a0f85212554239ec6d7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dfb2be4224f583db4e91a4b6b2f9e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b38fcc749e58af8c5d42e97017954282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5651762039ac0f51f89d0c2a832715283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254453b57c99234cd3f686a3b2814e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bb50209d73d9b18b313bd9b6ca93b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612b4f9f3ec42db2df9e934316de104286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837004d2bc3eff737111c966ded7b46287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd7c11c330320a47da734fc7352406288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88984eb154074b6bfb68f462658b3a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d782f3f97e1760a830c4c105ad7a2d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12045cf5dc21ed1f83fd87be7df706291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daa8c0974badd4709aa8195beac41f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41d73399833b699363b703c400ad54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169ac2074c01504dbda586149af2450294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96688ba4894c485c0aa31aa96d32c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc69b8a79a7a5b74fe6b6b09bdef8d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6587532011e044c5533c053edf8f97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b18cb05f6e1dde86f4d3c887066586298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d823f16ac7f43ec8ed79a3571d09619299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951585d1f4a446bf46e0ce51736ba53300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1004163343e910ea7dc16a9b81c1da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f00d2197a11b1307ce6143c486e24c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210333745aec693e728746a99e291ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89a59dc7f2b40e97e07479ecc0df7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2bd5154c393b85bddb115961b21f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345dc11717266f164963edfa00f9453306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3293738552be023d154d638116f58ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580993b6205cc594928c8453ae477f2e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82416d0977d1d421c152fb7e03d476dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f15c5f6cd412f5cb15ce23da1e016310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28c082493838223c1877c67e287137311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cf151f1988a96cb5703b39b437d6e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d90cc6efdd301afc0383d3fac2de7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37a53de308575b8d7fc99865077059314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157a7675b07118f926f683604c0e994315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8b35d29110907bf70acc447ded628316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69715b1bfe93a54dfaf650e2dc70c77b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda4cacaf5ac6543969dd58ed489a65318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06079c000f4e1ce15abdc6143e2851e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439b6330dc26415722052f2fe2ddc08320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69db7b2b1ce56eecdb25c006f0d0667321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2906f563a7a0664fdd975d3161f625322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412196698c1f637e87db6d73016bf4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c685d63e3a2c6259f2493ac15b0adaa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4863dd048f5ba5ebddd5a4f537c627325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969250d42781dc881f354eafb4d16b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7da043c8fb0dfb63d014b57066362327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661721a2efbb28c0324adc41d5676a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae5fa48b9a826380d3a72a1e369ed4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cee3610590e855b45a95d36837b8f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14441a01b99fa9446c361e35ac5dbff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9a2157d205a616842d44c72398adc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f18d09d1927a29992265cef384a1eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537448c072198b940a533df30953657334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297915b88cebaefd5f10fea7b112da00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee4af8c6b89058a710f7e1e7e83261336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8e00c227cf21b4a1b7b65042c5b8b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030e24fd903d8259edf2b827858ebb0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a3fbe7cb6690d02402c13c2c2200b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c19cb46f12cde36591c5b94c64ab5e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c88dcd684b5998ab9d01af9e6325a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53af5f1ebc01c7d51f58c6a28f2af7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad99695d5e59e746deefcb420955458343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572009f8d5c9ba76e25a05153620576344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731e65895e6f9a14010e3c77ed25598345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfa4036fcd95b19e3cfaf04c60ecad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23764c79c6b23e61f9493d8cb96b1f27347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5357602526acfcba1c0f65fc2d6f1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae5df2bb65334f26ea14f1cd5a9e88349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e05fecba19b90c7744f948d345b51350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49fa6268ef8a8e4a7e489f86e84b5c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf281855021de233e7133e1c73221f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533c77ac709de0566f10f83aef8ea6a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344133bb78f951572dc5e48ccfa9d87354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c592a52e29993852a4b33548d71dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb94917f256af7b562584c99cd65ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe91ed7340e2fa288da2060f18063da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368807ce8118d512fe9dd77f994ba0b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9727767fc805d7dfdc2ca813dead864359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e444405d9b36431128ffb10b99eb5df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd09c31cdf799ab314970d9321bdce2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c795b11e152f3c69b14f9223c5088362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3963b22d0fa8a52361e639024324f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852edcdc45d9530fd11df25c2ace8da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9fe36b440f564c24b407c2ebd5f88365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d88b0ee6e241f88bdd520308fcf0f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d81776a3259fb466b31f26d41340fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf2d41128407ceea347bc2526b5c93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6b16133bc7e5bbe2e768691d513ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a587ee20c0866f3744056762cd2146370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df274b9e80c2ab990c293a4bfc8544371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bf92eb61048905a82266c56004599372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc94ca77adefbdb47200cf78d53c276373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75827053f318f551e4875329c7dd879b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fc7efd6fa3093855c800833834b62375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034e458fb4f9367ced96d5099592c94376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ecc829b0e907f5c246956ac2aa394377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c76f83b74220ae8af61054bf47ae82378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5495eb564202419c72ad804075ec9a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969c9794b8bb606fef2810c29a335d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa8490aea691bb55b460d566e7f6c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499cecede28c759a3de011c2be3c8ce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7bfce9bb30499450a623ea0da7ff0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bbcee818657df6e56b9a59103fe38384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c88f5b1902f10037046430d8cac96385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa424e51c7babb6be837241eda2227386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8567af4b6045f2d4dd7068814c0cabf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedd71495619251e00bcb573e3ac599388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92735a5c56983a61b375b0fe865898c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2a9d5c2f932399e5361922900f006390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc484ad8915ba2e64fabdb792d5ca9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd0b9ae8fe1cea1bd7e723c7aa7ec0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51f5c10a9112bde4d5eb3e999155f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585074eabe121a374e36fce2372ba50b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e5312ee1363ed02389a08a0e71abb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87196b76f3ed8bfe7510b9ff75f866a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059671879dd18b3bf6e1095a7edfa5d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e428e4d76895b7dcc62504857eb25b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ec30cede76038f7a7f9cf7c97e043399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040402cce698e3a9d180e2cec46e45be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0181a57e8676a7bbfc09010d0e07d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359739a501dff61852e8f6d0c4f100ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe175d96308196fbb3944521d33648403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bef1f3dbf2bac3c9a00a740009fbb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec46ebdc4464380ba487ecf16aac3d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe275c07adfd426092671d94df3910406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2626d0d9db636178a45410ae3c9bf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029a41457fddec97e226fb7995c9722408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e4eefc79d058d50a72e2a16e06705409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc778d874b3e72e02203e7458942b1f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c424291597cddc9dc123ced8b6f759c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ef6aa09d1163ff9ffa5e5ac898146412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb3745a53ac258813832eb6783d8e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe7a2cfadf5d494ee9c66ccdd66c8e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8d074023dafb5e2f54808a8756152415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4223c41b44d228b2329fb500e161e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e07a93f655aab93236f54233c16d15417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2cb476f6dcda41939988476c2f6e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fded13ff1d0d01d5b4dd21b8053d4e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a35a73e79bbf6f60b49df00dd1f4c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ec8f157578d9f88f0011c79583393421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496905d9ab08e938717aae48b9f2422422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed668fb345cec49b07dcfffc62d024a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371af36c53775e2ded01d2192b4aaac3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297004ef0ce8fd7c4907fb8e79fe65c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13ffa0338e688085d4efa398873537426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64426aab81c323077267553a5efe4df9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263da57f34aba78c65281055a22c3018428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd608c54fcc7dd76010840227a8f99429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abc09599818ab3fa4fa0287e9ec961430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3415916e1b16cc5c57916af1ba6407431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf135b6ec61e47838fcfd58a5d7505432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc181fe21800d65c29da6eede6a14c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f3a4389b587043a54053b0f28aa8c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799da9329ac23ea3c35b92decc5ce85435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3654c950f46a8c61a7fc0c57e47eb75436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c08e64ba0c21adb152f0cbb484ea7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a347c7bdce6027ef1b6f4b794dd67438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eec8d699cf8c1619f36bb93689b861439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60088afcf8542baca078d30a8d9ca8f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab3ee9ec9dc10c555ba2b136dd528c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712f8790f8b046d1717e8485116e40d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e384326fa244ea7d21cb516e51c0b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601b7142f20e71830f50109fced31ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f5bdd9bf1f34cc8e0bb6aa4d392bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9181816e7f60851f7eba0d9cc7cb4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24f9001d7a8b557ee2e90808474a1f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a45c4beadc4f092dd85d144b824daf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcab82d57d6610252556737667150ff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8559bd7e6273e32848a9547a7f8fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb666331f9caa8824350be3deb79d94f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c920bf88e2530152938fcafc354d3bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a31838b5e654a87f0ff64abb065825453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310d15e62b7169d3a506a555f0dee0a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afab518e848d087e7cb1bd2e474865455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08ccfa443f0f1ad166c10ba931e580456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b36643a8425b192489592e954eb6b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af85401508bc22429d883448501b47458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a5a7afa23613246ed9184f0a87bb0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049d1031d1201a53ee5a1e92822100f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95fb2472f6de634b220e1abb17ef2b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8c0aca63246771e5ca2069bfd959e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f255132d833ae7559885a6b62b8ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5994abc823b4e805411febbe113539464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250442e109ca80863871759f3bb6a97465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22ab96981d804e5858af02d868b11e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2b2268d8f0d7af90c1c3b6fe0f916467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01c519e704e13b5af2b463c5e260d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279444c723590f2d3d010c41bf8d4a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ff753ad91b8c700148f6788cef549470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab830806b277c3509e3d6c83ffee58471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ed08464acde28669d8706eb381f3e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5c897c8cc761c262de6acd1a0ffa7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6f76ceca00bcd97da3d491effc7b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f86ecf2054f4c64f70f4be6f69d418475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08166c9c73eef784fcb3d49601fdc36476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69606314d5e8eaf2a8a483d75df95507477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588eb484d95bcc26109deaa9f1e8509e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb63e987b92843c7bc9e75818bb241d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad511bcc73e3c39b92bdb95beb03203d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339a0e06e0db9ca76fc9a86e5055f4b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a3ae56c98984ad95b7cf661c7bc28482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d11871c0c27db25181b3c468ee891f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ade71257bfcbc136ca02c8cb1af78e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17722dd76c5263515ddbb125e9061a1a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9fc067e33b6521d713798511043eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ceb70f681ef2d48d172b8f81fa95fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5220358f2f21481aa83c1631df56dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85043dbe2aafa6d745bdbfd8c271bd81489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59c5550cca1c8d3562a4c88668cb74490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c1d7e3e56dedf56e7c4a6d803323c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e488242b1632fa70b4ce0032e1fcdb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2deb65b2b6f5878561376995aea4864493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeece26e95759d62d8a07911e0ac58d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb946e37d1bf69350889b4681de984495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c052ec9d25a7316a733c9a4c023a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c0b49f1b23a4eec0ebfd3cf01795b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079996946bcbac23febb5b4ead9ae464498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c153a9a99c7870fdf7d06ea787bc33499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3c393290795ca977e1143b61ec598500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ff2421af2f2b67ab05271a86a4c54501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c73d81b58d763dcae4bc3eb13a18b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b200f19aa2836cb4781fa539c42aba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabee5f295618149c14641250e52f440504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1557d4602f279e84ad8132ac81e157a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d11527a3d6378b1a5e5cf3ee728fc0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce901c8c4c768255d757e2a970d463507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabdfb96341b59b83acee94ad5f1da8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6bcec4f160c313697e62df06f43b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9325981f8dbbe84dd073036032499d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4871208f98012b7bbc097394602197511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab412d9bb8413ca992d5cf260a370847512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b8e4867085ca25196a7a20bee723f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ff14930ba4b88b9f4e1d93da5e017514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28726497efa3a01c4d695e82b5e33f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def0170263963a4979ed24e8f87170b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9a8f5c053a84671ded253e6f63643517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638226cf274ccf9fa4145e09a720a38b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf63db6e8f385cffdf8ac212f69c10519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3860e02bb52af3d15ec7cbea9d8ba3d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628515abcb3effcc99e6c3285b82fb1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f26ce5d92db584b4e9a103a7664967522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc41c3b296fedfdf9f9139105444a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d83646b838d92e1ce1f3c6dcb33d25524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875578494ea16352a2bd451e8102640525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd9f1340ee148fe63756b6db66a06b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c453d9b7222e11f4ebc9db9bd4054527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288dd8a52dcea1cf0aef6765b462dd16528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab3ff41ed4a5d405cd82fa4de919ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415fea768ddaaa5282d724313ad75de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0a73db8f90e015e2fe0eba1e52ebe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf1ff07bad0aca6b2fc8f866dad3b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a63d7b73148ff8bc31cf9f9d1c0117533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac26b8e0d7dd1862e424bf34151a2bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17853ae9e22ad4be8dc00f4b3c9059535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2aefddffd7b3b5c65680d4837b173536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883aa919850074d3dc472146279e4b94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63634f7648bacd993c6de3ae7b2989ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e521f40ace74d0d29eb2a0aba8fcda539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de72f1948edd47efbdded0038768080540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f4e51942a13ffee2c15b30577027c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdea4b05f8be474784809dccf0653b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089f86de78516c736ff68af551abd77543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57efd045d680f18b4e6748b2b87592a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aece12abe535f5a191c98fc10fe4ba7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2144975bad29788aa0489ce5ccda9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b691bf81bb09a1c5740e22882ede03547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdde80cd1a4d3dee7476a4c3b483d94548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9939c2197e25b9e26305cea991fae6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12977e834832f752656f167e626d40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108615b6b5c6520966e5f611253e6da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844fc5a1743ffe25644077ea75e26aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dcb6ce0083cc9d5c29c87df97f0c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55fa743cb23ba9d18c82683f89f24e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02de9bb4fdc38cd431e59d901cfc5ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51c42e0bd940421a8335be46c71ed3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dea7de2183bdff94131f5b80f2f8d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f58256cf8b928bb4b9d2d5fbdee22558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1995ba38b422b382981e96eddb68569559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6460662c8dd47b8550f2a7730afec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c96ff0c62a2a50f010e921849d9e59561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8c6d00a7cddfe32acba64933c2b05562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60405fb8e2a7b9cdc8c3994129a02e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2792048e71d66502e099971bc21be4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238a587cff59e1e0b5fe229ae7a59e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37651186e73c22071dfa6f03e454ab73566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd21b73d7f69850b3ee388c6fa74ed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af645188558197109b268ef291c8c04568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e861b45c929938c2e856b0697675be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb2c6b37b5e0f18c00f0215b69d0e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec04b884f881faa5d206355e71d140d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f24246c50e57768a6d3089116c46da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698e2592b3d4821134d5d93fb88068c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b661cbd24f4ca37719b7ee2088d60b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68e7d12e56d095451f864462b4e714575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d750b216f2934ae6a603c0f39d65e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6133234dff4b6dfbd3e67044ade447c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88128e30948ff1342707e025251181d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac747d7b2d9ab29b45f5c54370447778579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c5565b178f069aa14c6cb776a51e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4dcc218ef564ff24714d6a5269a1c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f94e444e068a41ff40d8da68c8043582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b9af9e2abf5f45a5d70cee2511b7d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635f344c386828220471930ff96550f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4ca31d3b77bae9e3d68bec7d9ffe7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ddb5bd15a3709de1170216f7b0111586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8c167d2e564260c21b03e6dd3e677587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f390e23adf69625bf2b4b79496553588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5084e10123792c93f9569f8f7ef1f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73439efa43b16696463fe827efd93c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a64ea9f90ba3548e1ca2fd1a324ca1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52776ce20c038248ffd3239cca42371e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a72d32288f1428b7ebd24334f6ff0c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7911db403a3c0b2d992861a3444bd1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013c0f76330bb5576b5a2e9c330e9f1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8007732d2ee0d46840bf5798fbc31596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c925853c3414e16655827dc017e72597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b6720a2a8522da78a9b6439c6e4ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570195f087eb068be150c11fea62552599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7a4ef56d2ca22619ed03445686f93600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f37962ac58926d702e685198bb2527601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5265a9ec868a20cd347d43e0fa78989602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac65ae1736f82e17612ad04fe739829603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfa916112aeda1e51989376019277d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ba3d695a595b721464873c34cf64d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184167c3b0b20ed5449632a439e5e6b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634b07b7833d40d1345d8fb1c26781c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c7aa7f4883f82f9c3aea684466e8c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb57547b4e579d78200c28d5053fe6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419eab1858d1a985c5049fb22064daa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfd695fef444082758e4d710265ebf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9380cc91a1165f46072ce5e9e5b9372612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f464ecb58e8d37368118741378c212d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e04eb8fc41b476cf9ae8af5aa2457614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd3b00ea3fec878bef74425961adb4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b0a0389154ba478c2d19adabe1d59616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa542f1ffca100a154090f809d093b6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9669c7ee817a3ae1d6006592a6a02b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fc760fb3c321bc430f868ae504352619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c683eeb5d49ed8f71e74c85fcca6b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f34680cbb221a0a20a1a956be565f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84f29074444d553c7831c8b4a0d22a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5196215f35c892b5cb8b933f39f7075623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb98ba54e5cf4306a8c5e3538ecc142624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e092cbc0f366d2c95e31c676ea9d1e2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269ee86fb7dcfddb0b98bd6b8271f97626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da268b7cfbb88fc6f033839975b2f8d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ce2303e77f83cc2ed4c379c03bfb6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaec2a6495d0d17686b8a25c3c589c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae29a48370ce03291a3ee2398628089630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6827cc2ab61348ae3b10daf4f06f1ab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28461a665603c266ca49d7d16460f7c7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540071256481429b60c0fdfa9e40002d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4572b40dc6b0a2003b2e2ceaf0227be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f68d0df35bf376c20de45bf5876e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9279593f91f2e40059c6281148d80636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edecb1ba4da7f9fb70a3ad876ad6b5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20ff7e4fa6419e62b1ab8ee2334022638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40783c8bd4f697be0fb1b011255708639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f749cedd6bc63b86b7a8560f8abc9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8a1a12ae7fc5bb60630a8aafbb571641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28e5ed4f8ee25ba6123553e3706bcd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee016f39bb22c6deec93f1613f457331643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d4e6d9143e3dd43214d70ff014bf4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9b548847a60eb052d310d4fe40e8f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57f39094af20f5eeccac8d31e0a049646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfa59ce71001d9f4a0d1cee0b2bf53647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078e000563a6642b7539c089ddfdea5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f5deb41df88ee6cb4e066ff2b5d71649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333168111b429770d3ca218da2c0996c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dd730712dd0a5ae479d247aeab336651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5e423bed4543d7117ec44cad68ff1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f1783227be89cd188e28dc0e5b1dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ef868d43a778b465b9f077ec15e12654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f25dfc5d2eac3e79736dcecc48161655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce40f446169dcb5435bbc6ca20d442656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcf45e87123e2d1ea2981a47c31601657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91abad45e2e4dbb7b93b11c3fc95d4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f8bfe871b77b187d4a61337fc1ad9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb832a897685fcbfa68cbf56b4e75e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc3d9ccd9490b1864a5816ac0dd7ab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4348845df3e5a49e6922df776ed3bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14e90e96c03f7b5b6df37d777228e6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85144d714b53a57cc5439fdf451d430d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cd871fa7691464dc7b6e2751621aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a85ef60215377d57180560d324d1e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc24ae1685c25352613151c0e92ac1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdd0f35e80859bdc5d89487ff9327d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc51f1a9eae617d7acb5876d5b15ef9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62695cb8be94828fe01f402cb79207bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d14d6aa464e54e537452866496ebb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1701001ba8fe5b0bd7882c9136bfa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000e40b527841a686d2850f36a813c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adcd783563951c5654267d97637740674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317f1d073352f11743d160db0a5fb15675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f470f876293d2212a6e11e8b31536676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a64b53b3bd718bf2db1eacc2691724677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d0a413fef0bf723b45c4352362211678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fd3bdbb80513c7229aa004b0ebd02679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f404bf4459b0a15c6440413a86179c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c9e9a9ad40ec5b13e22536fa05a38681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807d0efb0a82c7251f235c173fcd287682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040477f1509f3c0467abf45460a4ca8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df366b5d21241a1dfa365c980003f62684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b7b37ee95384bd38a5798e95e15c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486836488e3e15587ecbd636687615b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da309ea4d3a49e0272ab84c645037394687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d20e1266066575b38b394a8aa2915688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d260c49fda57a18939db1b595d75e86689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41dca87eece700b9da578657e9e392690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a5f626aaf1251d17a4bcc9791ba44691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafddffe5f8219982973f25a91c6f0a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815286f81c0bcfec3d11e0f4eec7972693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bf3b86af1f22fc49dde89bedb0839694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a32675d4c127611cb9993cd018705695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20054a45a742cf2ab3b2884c2edae773696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f6cfc65d6d73c0ed8e49935862570697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04ddfe4f87d58d568d2e3c97b1d180698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef075fb1767b078e582bcb9256ceabd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86686d168005778b3b6b041b8c20c9e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a4a00c8e1218622a3f864e126b32a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd834c7cfc5f688485c8b62d2ba108702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c7ff74d28c5bd5cb8a8508746a2d1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f20cc7e8eec926972acbbe28485819704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa58f05c1acab174e2bd205d2df2c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173eff765f8df09ba8f6a1fe4d4dd6c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050abe49c3772a82fd8c070fc6a433e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4494f0ac3a132cd54b7d5a44788ff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ccbf452ceccb286a50365515f0719709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555fa358af61ce15bcbd2f70be8ed4b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790c4b9640821344cd7a731768512f4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472029575eee8403f4c912580f69655f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db73f498f80fa9a5d7b8dcaac244cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e557f793687699fcc5524073a7ab2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ac7c22d3fbdd66955e0920f3296d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39696096cc786c4ad69994e8cb99cd6c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0b612a10199c5194553c885fb7db2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c882472a571fc209a77bbb396bc9cf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631d2b314172688fe17e8c0a457eb57719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba96ebd61d097a7a0cea0bb83ec56e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f236cab9e09be62e4b330911d40bb9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92762ec0cc0d7cc41709857fd94641722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6c4a7b60af32125b0fcdee7855cdb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95103aaee576b777e5689a18ee4c76724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c4fa86ab20ea8197e1617aa3abcff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd4c1ec16c8338e0bf99e50962fba9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170a14e1f8e1c3732c89b3d72e2289b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8dc44f1c1ee0d53a9394dc13a9f2f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e3b2ff58fbeb8de4e187f8c176a21729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc899a37678610503b40bb27ae7e10730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e66e0bc27c08c642b434f081e3003b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adcacac3d4c7c0d88479d7b5cd37af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c904ddb57040b294ed895abe4a973b3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39413c67335ef7c3ad28f66161cbcc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7294ce638ee38524ebcd8cf9033465735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe00dcfc19213ee6b6c28d64bb4144736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b0f1d07dbabef7d589850ceffcbef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0e8f2a08b56b7df2515dc06528dc1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf15c14e3a42443123160decb57d796739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618dec0a4da32f1ee01396a07404bdb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592356bed8ef0f47379d031c2d249bf1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb401fb42e923c71749c0790addaa48c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69730fb31c3075d7b3ee2ca348fe1cdd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709086cae2e408b69d307b572e8fc1b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8856b07c92bd7fdfed4e4c5aa1a8ec2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40420d6d8fc2beeddce0fb226d399ff9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd010225d8c0e7b7d7875f40c7b9696747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172930652bb40207d01b93f9bac933b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd1b23c6f737333cfe944e1ec3125b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94343b468dc710d640c24be7109c7174750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b143ec705f64f2cf767a6b0a5c9d20a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c011e8395e4592e65305bf221c586a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ed4064b4dbba7f524fad96ffb3f74753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afbecc16aeec023e70494f24092066754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0e085b7b251213f7cf7891ad3dc3e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a49b8c9e03ba7dd04774c654b6efbe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bcb9b5baf3e34f530ba6717aa9061757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5c8e11d552cbf566300c6ebd1689f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3572607601db401f570b7a08fca60db759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd2671c55b71a824d0d88c8ac2c643760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d48bcf0ed76ee6d5b48a1381cf97c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7854a56df617141674952dba3f88f4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb7c0acca72fb9109b2c0f86b4f151763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf52cfe48209ee03c3ea1c76505a3d2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0a4b3f28f1f6e9ac3e813c3fe07fb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02d85ac22455d7431bdf20c4841aa3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af118284801b7ae51ceaa7fb84fbe6767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>