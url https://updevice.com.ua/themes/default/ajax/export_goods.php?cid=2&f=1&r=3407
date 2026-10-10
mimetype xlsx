--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c293b48ebb2abc57f36a4f3668ad41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a137c305dc87bff593bcef7b111d3122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d90a6199b9b5c15fc755bc4587a483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8117245907ae54774330c9b6dd2b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a68016992ba8b41cf0b945b8acf81d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8989cc8c20c8c070ce12ebf5750c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd50c819566f34dcfa5d8550aff715b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdb659ca1ad5c19c97ab8a95b36de38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d69c8dcd7c701b8d8c8770e5492f4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60638f8c6ad42afe3efaf8d608e5d49b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2cc4cbfdd7b3d207e1f43251bdebf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfca88253939bd4d813112b2da45ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfc17ceb2f75c2745b82c0e796e38713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1bfd153c4b914d5a0083cbdfaebce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492db9998f94e85857b7e82e83cc813c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcf93aca426b1460be9414ba568bfb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc225be27e7f6703e54a3fde3d27107917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a9c3fa6382128ff42acc481a65bb518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8846a208c8e75408bd411818936e5019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3605011a3008f3c610cea24e27d974820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829d56e78d6ffc2fc2076fb067bb97c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b212adf86a6bb6065bc86ed9ef979d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead88d9d0ed7f95993db74c68ac0c36d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e965f8752f90be3a766f9e88b26b8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2088b6177488ff5cfff01d8197962d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53313563fea49d3c9374580eb359f9c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b721856edbf55da938609aa367f1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a9051e46f322ebc78832a3f638fbe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4b1bea719aa0c5b2d3caedd1a18b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9caa8d5ebc4fee968029a2ef6a4f1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d9e78529885fd5bab375e27d5b29431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fa471764ea95cc17ab7b75a68d47d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b906d4d3730d5fb1b60bd9229b2c3133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab9ead4fcd9ef5fd60cf7c5fb63fab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1757beb0d3345f719b4e71909fb4c8a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d01f1d205ea4f4b8f1d9ecb488808036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626acf7e8f75dbbdf0e2ede022dd75237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12be06c12f377adf6d0f628fecdb7ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378aa803cc0547712452922daa0542839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eaeae881a65426a5e1c6d507699b9e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37dbb9fbae18551ea04e69792fbe8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0daf482fe6d0a07cc60c0c2938dc142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3973ff664104680e4d6c5a25999491743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa30052f3e1808d0458c65ffb8d8c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08306c388f31932024fccf895d0c5e8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeaa4cdfe1f3bbb79e21f160e90baaf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bb6e679ee1080e5d33daae1a2018647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e375a5b1c00d6be25fc54a9609e667f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c38fbbd56c95e65b7cb0770e5fa66749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4273957be1571fe1c154a4dbe5185b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23608b76ab42bf7cf9c75997da033951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751de8d48ff13b05d934d34fbd3cdf552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf3cdbc896cb2ce1f9cbad7e80388c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed1ed5c4f53fc80bae08c4d2ffe11754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d471dd487e1b569ff5d4a6edbb40fc055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de462bad48bb6821ef63cccd3e026e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1a76916acf477bcaee54de5aa967f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe4a5612814025f8e5dd921673a3ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e190c9cc8b5cf81a0525f4b4cd53d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8653106fc06788324467ee1452a25260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5d23249e383d31c9cd84f35523ff161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f1aa91d4ea40d1040eec82d01148262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee050e53457094ff8aebfa0509b6d6263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99536c767741ee0573811375437fbc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dea214da7aa451092d739af0c81fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d089830637242ce4972fc8fcca147f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93de0053fad0759aed5453c949e90f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1b38b2fdc30915dfb24a09f6dd29568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380cfef15af1446c435d3cf707af14e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd807427cb21fb6e8cb83157c44f8b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109374b3d1f3d2c09a32bd985357e05471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab013962307f2a67badad223e26d6c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e310273ab5454564eb7c0cbe21737d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59844138163ae4e04e4cdb4c5e17ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32859194bf00cae63cc5ad29d3524c4175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c60f593c356172bcb2d4c2d464c5b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433a7a26be5cde43a73a191308dc30a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67e5d3738f519b634f29f8c96440d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68301b192480abf7fc296fc473800ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aac378ef4964ec924a2e1790bc2d9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fc8aff2ae372ee3cd56fbd68077e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847df786d0bcd75dc5c29d66255d82782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f57b3991b4e5eee2f865ca9d6521b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b2af672d187f685b6f87cfe12786384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b639afaa95b23f58b16a0ce5cb25de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bb12dc01b030a44ed8b125c33623286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb483b3348293878ebce9f95ee8c1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3de24d2f1064a93ec686e31c5fb8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e02d317d6c2444dc65a669b5cea5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe6e2b617d0ee558a5e133ec5f6d8490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e1de7b950e9fb4b0920cde832357591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a1612f0807f29844406cce5e2814592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f5dfb460965da80b949992f55f4f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a516998fbe76718ad9c8ede3c531194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf03e7da4c56856bfef2e15ee1bd39c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37df0d7ba093469dcd4779053b498596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733289f067b318597e75c843d0f581c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489050a3e21f36b7eb7dbf0213c6129b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0fa4a0716a2886ce2e245e0d3029399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97082c72d79578c8d3082d6aa39c8db1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40b6f43ca6ef818a756ddd9cd44e8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f196c97f985195d7af7b3b61082075e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf59ef131667f797752143e7ed194c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734f0e30730e5571791d897d2fa5ec0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efc4655d7ae51ed0fa40c99d4e867d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4ed2a596b34e98f33a86cdae4b9de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f497fd7e06f4b3988f502dc338b21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958d925f70a07dd6c4c403dc38288f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3963e292c7297346971030d37c80740109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9b1a7cd27fd360a5036f4e14b8b03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8f1586f2a293b201a5e21c7cfd852111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e101a034528f738057982515006ffd2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f69840bd3b7e347f728ba57249b53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace69cd35b2b551fbeff39ebcf97586114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fbf8f98e1a4988539e53e83d3a4c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501be7265d8cc06b8b7c7f1171dd8e14116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b27d91f1a3b7bbd2aee315cb84121117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3b5732591390eddc1dd197d0cfba0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6687bd1a96b90793e0322029aa1b0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aade746f7c0efe3cf0fdcce907c1f0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377f55e107c83fbef26f8756d7624d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e055eb8fcc4dab061143f693931e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649512cc79e1e189b02836760dff839123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6597d5efd59a304729caefd34c2baae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b52f0212f647abb8088d8539bd3a1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794bda128c84472be911c3e60ab55e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbd63fad979ecd171af2c9b1e83960127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963003a955acb4c9337e00932808707128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4c0bc9c1b8f5c44971e25d9f19e8d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c47c92b044d3a83e9e9b2f10b25c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07e8e5ebbd9bc1dbcf524c11147ed2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266235debd59b4609c9c4d9b8ca84a9b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdab4ff092f66cffdf3d08fba57407133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72ed2ef371619facdaf79c838be779134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8a297c28951896c86be14c721cfcc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee78ce8eda09e3643bdfe961c87d6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61ffdca270f9a96f951481f78f0722137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0349361be05d52e5abf4f4c24361c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8d819edb9098ae9d9c988870ef9a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218f01615e0d4ba7538ac1cf0a0363d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e40840df6f3e6f06d972df220fbc5a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7f07f80146dd6b0dd5317ad3d15a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9e9c7b20c4d86e95b83d24af9e516143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f769804d86f59ba6e844603f4d4087144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bfe632e00d3f4ec2d0bc366441de1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4e5436d7f242e5d68ce82794044e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b0b0a9d6c9f57aee837477a5b59ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5660e0c7205a3c05a79d47eaee5bcc9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00900c161bc7cbb58ac3a1440e2133149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed6b71880b148fe6fba2b9ec25f11c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab8f0107c4dc80259f47113fb01730151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adb7fb9792acf1e3db7c6b75b1ce38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbb4f846684d94494886b3d2062475153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3375a93aee24238b0bd6f45088a3b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1cb875e4ac27dcba57bb722b8479e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050d02ad40b8042283009033182ad0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6d307f8ad02afbb842717951a02aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75a83f3eee4e93570c77c106c591ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea395a55c350c22acee0d557c2c319aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098297faa867df76661b4e09529f0c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae8a906d4dfb79d6e72269a0583d96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f1b613369018732baad6b45fe0fd2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd30a3eb57c51d9ae7d9d499ba3b33163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81010f076adf52d844ce01eb7302d36164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f0480df569c6740fb5b4c048ea6c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a61e0980de2483e13437d69c5122e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d44397fac371673153499fd98f3e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050aa0cb4b89a9424228432b0dc9c69e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646123d5abdd030899f510075a5a1583169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83468ba34852f2111bf8dbef1c994ce1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065da40ff09939f51f39efa96e229e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39751a60c76304bb5029277ebe921309172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56757cfc5a3f3994f7a6e135764440173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6423862cdde4331972790db39772c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76161815ae0476a97bb4f278e2cb82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5efce59ebaed1f1abc45defe179d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7cf001aff51e32ea24692c8dcba0b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd446cc78d800c2968d3dac059cf98a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a3dde4627ccb0b2f025784723a358179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055d15346ad0d64145884f2ded549a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a00b33b84147169fab330b102d3e15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ebf57c93cf4e27ec0a06c9cd7e10c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28871ac306caf3e2ffab32c7baaa163183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eca4a889fb327027b7175e756c9b60184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c9d05576470f76e9c17f0bb966a99185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b663a290c7a112ad7aedf22c8310081186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050520702f8608023012a8d2dff0b3fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c044ede0077c1bfe7dc3232cba9c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2db706b57bede5958c1323deb4e5f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619da790adc47c1d50918e39266c26c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fdece35c0e92bcc3bc29511c9f88e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a160b5b7d92608f5ddb6477c3b3dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733555b85e65e5cae6a769988e7890f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f010914a29f76c164968407419f5d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0420089a35eeef2c961956fe15488a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89459a55da9d635032e36aa3f8c461a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb400be73b26bbef1c3e9c9e12707e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9e65c2c085ea7aceb08378104d76f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859ed53ad435db5c2873ddecab083a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4650f30ebc9e3d60cab8da0b87ec0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833e00b301a25a0c28ff6fb276073fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6ffbce01c9abd6c2fe69647a1f35b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4047b024bef305f97f2467b97313b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfc559f128722cbf68e0d6ba88aba0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01543da9bb74c7d9b2175797b3860fb3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb70a50ee8b697802ce06314fc5267206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ace3a48586695fc1b10d7eda0b7e55207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c451f8cdb48e8bd837dc79fd31fb5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e338947c805672123ca78218858ae5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97ab1025886dae8b44701c7fd03153210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3c52cf11717569f32e7102b400915211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bf501cbf3bdd070d7b400afcb771b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079257de5d5386f6a0c5c530672aa3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddf9d11007d3d687a31e11d8f0e805214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab73178070fef9046ffac2c5c9960f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310d891763138004aaeb92914e5a9ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc46e8322ae2aa19524f4b9bd635eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62e6eb1934f036e6c0f8e96f6de4c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564181838946c1936b9d95497b4e960219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469245920c1056d37df5dcf30b942b89220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8f40ac66f2257a7877986758e37b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcce68ae80a07bd24c9c5a50fc3076a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2e520f13242efa38edbaaebb33157223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590445019313f3d2e0be159a3f72d8cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aff28aa9b8da2e374ba1174b11da30225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aad23f5dd9573a5676067e83db9fc8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb85b2b4c8620b9c1d164c57eac6e1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d56a68859874c2e55620e68befc087228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb157883885fd441e29e74ba7dded52229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa5184d961cd770848859acdc2c36b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97818d9e17279eb1e498a306df933c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c055bb16fcbe78a4e409a2a23d99f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f11752a8be01e0b639b23dad1bdbb7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09430f4aa4b26e208739f431f391598234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e63961270ff13bf66d386434a1c03235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abae440ed906de8a8887a62c003c95d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f78f4d771eb26c66dcee1292f4fd69237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14c90bd29587096535ccaa64883de1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172c63615b0f12bffd7fd7fe01dac65239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0b4a12b3d9b114c192cb7a277e70f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bac2f957c6e46ae48714ae89ddb42241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5133910dd20e48c518100bee8ad64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a8ec7b7b19ef2f65838d0bfa40417243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17dda2dc316aa3a2d8bb8d6eae3f0e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa31611a6200846bd055a90e97e0f43245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c965abdc4ecc248a8f787e4d55dfc4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbecc55a99764e82609861f1141166247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f04caeed992c08e34b5c51e76fbb7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ff2f84e4ba2b4b0dacf38bbc1842e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69488d2f82dd5cd6f29662ad6c73f3b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730c7d13d5d2cbe5f919c13282adf9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a31930b11074775f48f9a060887f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4baf37b909c75f26f8bb24c869ebf7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc99b7ab6faaea76133901d6ed378b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427e560ed625bd2d9f6c33705cedb75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b4c7fc42951725ac25fa398797be4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247a54fbff9541ba17530a218f4a4b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e73cfc9e5a86266b298176342a22f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4561171b9bad71fca056905f8876362259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf2fb338190f39256484a44b4d12ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde66066c644f08f28fe2fb9078bcb9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8866e50319e9afc78c6c014da7869262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1d1503e2608c2faa977af7181430e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5898f8c012505c4f544579b7af4f7d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2cf732c951ce6f6bf47119c0c011b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a1c5623a07e2e9eadb1220ca70977266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5212c688c9e310c7e2515dead7e9279267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd5ca7ea5bbf5d07cdd9c7365ba9c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37743902f6715712064414b01d0a49269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e643f36ec168853dacbed2c56ccdc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd2b695ac4d393b2dbc3607121cb66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57c2d4f61fb9c33524d8f7f657722b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a586e693e035cb24e34efc9a9dcdef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d54ef85729483fd96188bb78527d33274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ad301ed73dfcd4b190c1a503d53e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0273d72d3e93c3f8a5b34f7b80a5395276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaae2813e8a91d87a4c36e9c48aa4ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89531045e546f32ece91a54eb3ea4d64278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf9af29426cf25e226b3eebf06dfc4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d68efefb00208e2d7632a44bd7991280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb2ee35d9d34b1abd6bd012eb6a0cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd5b6b5173b99beb7380c1432c001b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea173bcc3ab6bd83e891109444041b3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc49d6166515b9aa86b272255aef0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126d604b966b6bd2142221e4631a86e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e718445c0a5c4f6e17c8375f44da1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0985692fe77b18a4b23c15faab0b351287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46042ffb045c4df0b158d59102809706288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee584531875e27f2bf7ca876084bdd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704505ce85bd5c59346626962e281f49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fdc2083d61ee7ae3ebb56e21ff8b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b71d3c802acb118fb0a4ee06be0fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee775532224a32afdfdd7181bcf75ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1a11be2e276c359d530e832d67515294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27ee2220c840e50579814523319494295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931a9b89887d53225164fe933528afd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76304cb569f87d3d965be7c0a0501a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa84ac1c3d309840a1b195f0cd0a16e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826bbe1b593acd0bd8035a2e3550086299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40654d5cee2dbd73936dade8e12ad90e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14026738e40e63d1b918325e0c770b15301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d7f3dadfe13a4cbdf28a6b4c02da6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0addbe555e2a80a11cc2a8bc4200f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a399a55976229201fcb53247cd6665d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42190929e4d690d0ea0ad32517f62483305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75c5c5465ed51b5e96cab11062788f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508b1600f429960f3a926dfb7f2fb98307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426206bf45adc1560a2a8d2827a152be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c381a8328e626cd5f1840602616d71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270eea3deee375f6252ffdcd0d007c17310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c17b75e3e6dd341f929b1c2a6abc5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4efc054d3d36abfd0efbddc9c0446b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce013804234590d381516ab84d7506313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02f060b4075fb220d04821c7c92e44314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7afb8f1a99a568a42159f738ab6dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cd9f674bf08efcb5cf9f80459315c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fe87fca7e8c6826039d746de51f65317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26c8fc3222a788c28a30c499adb58f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08808eee8f6aeb28fdc2ca4334f8c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf914dbd92e46696ccd77a85fb1d5b0d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb50a07bd3c4ce64bd6e68a99806492321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc4adeb257e3aeac914500860c5817322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7df1ad3d8d3fbbc69ac83ab59bac9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d33d3f0746fe154a6e835d039d1df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3804c096f67bd5ba31b3196d80d601325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497964aebbac8446a9f28ed33dbee9a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739d5de57962f83927e0855fbdbb221327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1654efe0486a86e8ae3369ea6e7221328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3d4a9fa1a4169a6bde9e41884c51b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff221071c25e9d988ca10d5e483fdf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc269e98c80faa302f86f0bc2f3fc35b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4c9b3105c2c848fae2e2eb9929dfa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c59bb93bd399c6901d164903313704333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953066808845104e1883e34d24d1db3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97230c708f49b777a6e69edeb7ff6e78335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e32130e275003639b32742ceb12d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfb716cbbf1d4aeb2c1e4efad981ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85b75a531030a4c8ee5039db9465a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9b020e46af7da625cbc518e6aeaa5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffa4089818ea3af9c3e98616d39009340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33424c8f43d966662b2722b189a8b95a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f498c1a5537b6bfebf07c95e08dc6d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce24215f07ab1939ae02f744baae6ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77ad20bd6e6f6264be27953d1f9add344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db76510fbc4435ce9c8851bc9c73f4e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc42dfcd432d58f16cf3c769b5e3609346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a12e9e6bbfb8181acdec2ac542005347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fe4f7f8c4b993cda64d8e7e9c13b8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada0118316033041655e9c3199cfd7a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d639d690a6da8a312eef35c7773fd7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3377b08246a1e304e3e5dbd9644097351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d289c40a3c00e66f73b8418c935b86352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a167f92420db4abb4471ca7d98fce26353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b80eba3b8c166980e4267e33ada66a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988a9be7597541f35e1e312dd5bdfed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575a85fe6d64a3518864571ae77ddf0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52a6a093ea9348951ca4011c6b85e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98353bf967609bdb77e437eccc6f617b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7358313eb83cc54c15cbc8962c3c8b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840557adc2d9f90ea1f49c3ba202855360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d007b8725d4779c6844802cd78f605361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53390d05672a9745639c910d008a1e18362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca866c72b96a21feac3fbb6b50ae034363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5c20ad5bda55850a28c93cf38a6ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bce9b583d0f182cba990897d1b32ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948336ba9bb937fd6f20d24e3ced50c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa0376ef190ba65eaee13873de3dac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cfd60240e6dc0717c296fc0162705368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282d9ac35373b27c48390773bee8246369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68172a378a128998d26c7358b8c9dfef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23387c585c95c87e03fefb4ed16016371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761b9b1e1e383ef23b5d55dc77fb179372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738739253373470bb23e577cc2f72e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55704664608129c3d749ced9440f3578374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932141bc1d1deec1e3d917492f29781375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7b945530c9fda17270c20c0a60c12376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6010fd1ce9a479bbcad9ec9f7dec1e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09ab371ac61a61dcb62b1f253321ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f325ea9f3b35d473a9accdfa98759eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fae9725d267ded3a9c2ba6f685359380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551daec428102e4ec911282a0dffe473381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f579ec50717688ea3369930d76bd9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45c1917a34c8316506fcb36fdbd5aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b599c948168ab76c3c4869c262eadec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73a6c2aa643563272db2eb66ce398d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a6f8b617758d33db68706bdba707f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ced713160b2809236358d8caf86b95387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f6af63e05fa12dc80c51143872341388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9118cecc049be3bce08f2c56b801fb8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3947d795425d564ccd18f1e434a90390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51fb770db8d23476a9879636061248391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82c22ff3e0e6e22d912da1457baebc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1da86ae59bb01a37e54a28b679af6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f04d0a09561b4de2c7dce1fad09e93394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0dd942c4e34b1bccd834542170247395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129145e779644ab35727fa9e4b8eda55396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bcebbc7b96efd854c9febc19f258b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604564bc95ec6939a5976f1b644806398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ad93e275a801971bab1b39f559adb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483708bcfd6d3b126461c6a3ed6311fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44792e006730a110fc853bfc55546017401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743caa05d6ea240779f340f7d73211a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2005a784048b0294a410bb5ac09de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52c0166ea233c18b37529e42c1514f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97bdc1737f81aa4f088d3e5e678eca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91e0d7631a366b21a218e8a3be4657406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360bdd2954eba31f48c47f1f1f8407f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e07a9eded9e982c42d7ee5a66e4d13408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ff7a794932665572da24fcde2070a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ff6ea0575476b1366b9241bd89913410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f27d596f229c47fa5dfc43805a763411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fda4692732f088208a27d6acd16be9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb4a85bf881e146d6ff3ba18ccea20413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4652fd804299a399c318a642228849f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eef51937cfbb1e50c2dc61dc99e4f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea70e551ba5b9aa2ab3bd965c0d408416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb57382aec88f2de192890255c432d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fae389a4e0639bd9b4f01d28f3b8d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668d537af8d460d37883623269d4e37419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c1b6e032bdf2cd722d21133885f70420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c66afcdc8682a900d006bc4ed7cee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af1cf4be9f7def522e3c7c9457c0e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0d7040c750d0e6e50da58571f5726423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fdfef5cdc4305851fdd7c9ed693d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe9c39789c9f818f4e50e7e834c019425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de42c26dc0d8f7a17c396deef6934b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581785e27562790f1b88df0d925fb0c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97553d65c5e4e2691e6413487573de53428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82caea480e76fdb7395f08ed67a64b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f41d2d1b961973ff62b1878ee976b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9141a525e22125f3bf7a68b2505434b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19413703a0d17839757192740bdf0827432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4ac4c992e5ce34b1c72cfb9e149fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0b3f2c07cf0de075b9b48c0cfbef8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2302aaa2a67175bf10b8ddeff4002e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4a022f41bdae3b01e25ed6d56f3ca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4a435af3b63e598dad3989b27a30e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf787e98b9f1d5f89942ada1f0e585d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f14474378f69574be0af283ae1542439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c455cec651f09ef5efd10b5867f549f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987f4d75071724a35815ff020b336ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acc5a0f063b5d47bdc67de0b92026c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3ac60122492e39490cb10a1322efd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d772802545e1abeb7a4d20c2ba6a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c484c5491aca4870ae77983ccfab9a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8b05930db17bbce31d2aa474272ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1c327531447803f9ef5f688ebf709447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980d4f0c662c298ff152aea5206102d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da4148c2c7f12927549ea8c2f251a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fa96984d694c9336fcbee262a2422450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f126c4d7f07fb990f28d00b882e089451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039d88b88e41c5e69cfe8566ffe18a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b865d912d6ac8df83ad8cffd25578e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c0e07749173783c13fa617d35ad1a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0d201ed81912049301758300c0cdc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32746397a1c39671de8b8a06bba591cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef817cd58e7b0fd17990f7dd16c097bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354dd48ea1361dd00db6b17e6abedcd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0a4c5b1a0b2d6e90b565a5bd78888459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fec4e50cd91043bd9547145a459f30460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d0a519c543ae6a26a48d30bba8653461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880c3537ad2aeffb91b5080693ecfc2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227cbc8dbbbcc4e5c88b10652c2a99a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05e5d8b443a1d1c801c869c877fc2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119221ea3818878a9e2754ffa1affaf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d34c8ef246e590d97ccf9f8df6db22466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fa1dcd5960d0c0c83bdfe9dac1415467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa3665d6676d0fd8407f67558226fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb140d26d8b10b50c22a2a8be959f876469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f25d4a42d09d755364343a89e15473470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f99e5017ec3215c8b76dbb16a3996b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fa85d0705e26e4a549ba18460cad6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652688e293423ad43390a919410568d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3948d5eb32e0d5a98cacf010133517474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc228008976ab1964a56ec51e6d47fc8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e503e98969f1cce4b4fbedd01972ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a00e7b6875ce9c591f6ebedb523ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e050d0568a61729aa9cabd50a55848f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68452aa682f8b346bd0e56b3fb2b53f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13847783805ab59c215e562e813f0e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeece7ee95ff004433d4743f1a5bfb93481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a683dc0cd275cf66e0d70cf156806482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86825357f704025b4dd6334b4c2a074483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098109edf958f7aa950904069fabc753484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c7d486f39002c6403c9cd50e35ddc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa56f8a9419a05fa9d98c1ef43dcfc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc45e7b22a469a435795ed7f0c0d2bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9eec434896b8b7375baeb830e7791488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1aef216aa573098f50ad70c2a341b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9b9064bbcf5c54aaf5b3ba520a482490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745acaa1db1676e56f615f2ed007f7c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd90cb528beea36fb1795301e9fc13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7728f96e11744e422d49c7f288cb94f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5fee46737cb04994e90eb5fd71964494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fe7a9f58b93626231c32e819ac83e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5279cac5cea7fe276d1d4a5a81f3c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bfd0a317feb4b49c0e11494464479497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1317a9f9ef4732645d24c27de7dafc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54b6d5bf373cd4d99d344d902d43b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c523a1a7ee429983b4b66b734dfcb4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193f8e9303aee62055b192accc72349501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb718f61e1e99e93cc51528af3e55b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cc4fb1431a44f50d8e6e4a409b95c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32696666cf322ef3596384570d8f7efc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76345b3a947e83ab84c354710ab356505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dddf3f56da2089fc9de30a9a95d64e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f9bc8a92c2ef39b274eadff242835507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa559c23393d80235ff95548b3a49fea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55b1ec99a8e1a99b43715a0440a64a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31af43226a996d722f751f3a79dc9a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6afedd57e711565686871a80e8453511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429c69f721a41f4db7ad0b4061524d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca60ca07fa24382cbd1e4f4c30fea1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203503d94f4cf183c24be1a64ec63e13514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db7f63140936f792c6aa76ab283222515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef6d168c65d8706c7c61aa5377531c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c16ac8b2ae1707c20a06f9c426490517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5963978dc1c407388e79b95eed037518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a27afb3cac3f36970bc3e352092e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b6d6af04adea9439931d251ff1e58520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d916c7199216a11fb48fc95ba6d92521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55443b4e90c9e8398e29ea86b2d1d04522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc54c369b5069f5f096d888e42a6e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c83a26d3e0016452973a5a387eeeb4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19454c32122fa029fa7c3472d474722b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a212445a969718a61a665ed19c86e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751b96a6b3d184167513c80da2ed418527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70598db8d683b73e50c2d26cac3e3e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d47c65449c49c9398cfc061025f145529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad13a8816708c52ba45b1cb8cd8482530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257f99edce85f2d1708ddb893d24318531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2e49c37a1df2d7605fb7cdfbe8d74532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c933362c964dea1da723870cd6d3a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e07db8539e2f26f636a7e5afe4a71534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ef9eb558bb04345e0c2891fe63b3f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878ed82a9b214cd8dc02e6620047328536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d75a734d174a0d2470df4a54d3634537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ae49669d79bde3f688b6b516d69ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b8ade3e3e9543cfa33330e134a984539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279ee1cda972b5b26c73c5f7da92aa1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73147deda0b287c98ca9365f6e4c4502541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4a0847df6f48f7adba25bdf3297c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2768c3f97b52d02f6bbf0a163cb0a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446eb5a471669933b241bc1c3bb74d0e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a280180d4f9c427f05111bb01bda3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b50f64fc78fbc1036a0a393ce75ee2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422886ddde3b45fa6a2a164ae9ccee1f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf862c14df79de3e4a71526f343f9bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a86672e6cf0f49f409715d8e594e5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7ad17a87dad72b4bc9f6ac6446edc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b603cb8d74859369f7121d7b9b1e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ba7c4f9387ad2e0b239a68214d4ab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2724f7e219e0b811e94ba0c755f96d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b8f4b9091c26e896395bcd7f53cba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2894290b4c15dceb11aa8a0c568df79555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc13a1646f6681f3f1400f411f5c7ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f55df7aed5e07b6e5ad6593e8dd2d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778a56ae0870a14ad64331450c21ebe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c1416346681f432824faa247df52f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaf54cca201dc50249a2915f84dd8c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8dff1954c369271250e8dafc84ce39561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a21a167ad2ce8a14f8cc43db4ca403562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3e688f0e57122889716ebaa4ca20f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b280bb5580f01e13d3d2b14d93260564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2f8359f6d97dedbfce539d26bf9be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8b9fa1347005ad1a7da52af413268566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6136903b5233fa31776d4bc34f9755567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6717c6062d7c4458f437afa3dbcde71568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47610e40c45d021402d00bfe0a4e1d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069700c197e0b1b39a7295a8f00c67a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5865a01266a140d7307b691a891119f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbeeb145f20403e51424ba62de43bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8201a4de30c1777abeba2d8233ffa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2d8ec4ef29a88cc26d562672dba03574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7dec854be698aa0941436ebb98ee4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45178208ac994afe18c34f6cb1a5156f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056b8dd6fcfb3625b3b98a85a9e626e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87642308107301df2b64df7199b4260c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb32ce77da83e6dfeb68ffb9fa2211579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8501e7ab31c037d8f4fb7734ca4217a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65cf67ce14ae7f30c83677bf4a9801581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bf492214fad4bd143c315db14d109582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b101d1af529882903763f3b32aea1f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0fed145abd5200e7589c15940c0e0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f6c8f5fa08bb99b4d565886495041585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84215e781ea165e4a396559d4f3e6fee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b276a8bbaab966ed29e119d462ef891587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750da57fc241d0771dc62b90713cfdc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6ef28c198ede08c1218bb0ce20ae2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381140c0c63463d485ee470f1825ae8c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62eaba43448bc543d1b22ed1e1c81d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a89f71cd0ad75001f7309cb7d3b7e9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2693d9f6371a7ffcc2db9fbdb0f491593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ecae9c3cdc450dd0f00234d058bf1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f26f4645597b1d3143eee13369fd7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78444813b0efb2b15c08fcd091f7404596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77258a9cf82baba0badac62ea72c1f79597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976a4006d061015dc0227b4c001962e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c6d2752e57412e76dae226c23e328599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacd1c1938ea88e4804c31d159db4ec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e227aee6373037e56b25fe3d4fc5e5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074bebd6d4a5e0c522dc72b914b8bd3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c6992f61bf39dd16a2a96b02821d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec54f0d79194e174e3ccb956fe9fd9b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f438fe12565439a9e68746c883544605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a517194d01ecad77ef27508c88d267606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde55f458df725f17c5467a7e0c51ea2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241507322924393c968368a14b7914d1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241ef2ad46db452b839fe0715b6b275609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e0de9e4b8a64d395bac39ad76660b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd0cc1511083e02825ac74885de297611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba392daa108930319186831894e00b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d5a60dd1a2498723105f5d1fb978d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce09cbe42d8c47f555d6cd7ce92c34614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab52cc657291869ec382fd268672b5e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26044feb9f797adb888c5d7c5df1c8da616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2a6685278bdeffb91853a166ce375617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3924fa87848075d10e7a6ad7aa3279c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3d81576cf25b169431c353ed28cad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1558a51402725b08bd461574b6e711f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf06dc65e2c32d185957f333e11c93a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5a47cea8d63d70fc9e49512319b22622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121cd662147428eb23eab5508071269623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cb72579a50eb861a95ccd3c594fa5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cddcf5fc89038292b6b203451e605625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627bd3723db11668b5ee1262a8ddec1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9775d9d9ee69ed1b84ed4e2006162f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d16b2810abd6cc807676e20ad8853628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075d8f0bcec0d58f4b5d530cb70c97c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb66033362d69c3e895277e9808490630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145397077b1cd81d40be95ca85cbbb9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fb06094949b038cca6528301ab3bb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca1a53a6d71222e030e1702e0e3e4a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8ed4b9d4f8c5e8571a728992a96ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797adf7ab46faf4b0154a897d88c142635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35336cf731644ac6408705980d04ae9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c19cc0f0ab7e3d92e709a093086054637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b82da675501e396ef87085b48102d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1a4fc1467176b49fa89462009839d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb217b91d2bb59a84cc0b9d23cad8d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206cacde11f241705049c081236d30b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a7ecee4adad897c845c6a0ff05441642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d86e547554000cfef55cac6bb812e0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6292f2def28c3bcb0d6b099bb89ec9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a1106e6d61620d77fcdaee8f3dcfe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fb1bae19f5e1235d802c376ed9f8b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8220947470be9d8040545b4b7b3aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85510c67df96acb23888544df63fb79648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b4655ddf70a1b5113ef7e51cb222d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452dfc7d9b8569bf35497d23112ed06650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75997704b01865437fc4d0e2fed00b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c6c6399cec32da46dcbcdee3558d9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d256083413c0b4a4d5699af44acf9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569eda92b80ff6be2f2aa98b432b66f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea45f1e5bfb2b7aee842329b6863aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9537275b3c990ec847dea9520501a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcd0829524a3f5602bc4fce00fc8c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba6af15ba8c968c45eddce33b285f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf235cf533c31dd1165b0653ac50851659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5c2e9931f830b2d3e80126315d007660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c16d41cad4afb4afa59ff3656574a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f43ae03577566956d44d200620954662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf30169ec7d3ac6c7faa2e40ae50ec2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fddb3a7ff645293163c045180e872664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b56fc04e379b91bdd2a2104ecfd0b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed179278a3700ececd90386905fd2ea7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a151f2ca26bba220504d4a01e5c6b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32c1bf28e0218652915a7b09f559c0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1a37c0bd823f7e8d14236c784971e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c7e1947c802782ae88a40f76f8a4b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f987bcfb0dfa1cfb1dd7cfffbdd96671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bca0c56eeb6a2d404846c838e0ef46672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd50dffbce0ac856c6b37096bca86c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0621acaef8fd6bfa0bd1c51bb192c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca279353fb06aa2d128c6837e056379675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6efe572cc03627cad0ab51a9b77eec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546668c54c1d0592ba1b3cd69ea0780677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70786e6a3f5be27187b9635f7e6a39678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5bf0fce5cdbcc38f5fb93d009ba06679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbeca0c7ee041702cffb42877c60852680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a24aca8584db7c4a5cc64c589f5b39681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1ba4862bac0ec0fa50fa1eccb9229682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f0ad2bfacec0f6184525833bb79b0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da44dc2bfce0b3378928c72e2a11904684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48939431fa2b33e50d14d654ec5f5b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f23f3929ae2387f8fd334a629f3f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e407200dd8ae5ba33e7b461cf7036687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e72d2bd44acec4276a2dda89e1a7ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2631c9adcad379600bbb45074bfe65689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37b9ee2ccde5cbf84b25a98fc75e8c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77868fae92ea9f93fab9bbc72ffedada691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c09ef53817502fddd7b9187dd9cada692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5379712711e26d989e5047eafa178d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd93f86506481af252f09ae91e981ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822256fa96c095a36925a15ea6d38029695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0816fd68cc416caed84e9683310e92f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1771c75096803c5346b37c4b076ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ca8d09930ff59321ac85a8dfb0b06698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89806e8c98e893de152ef5886b7a4b03699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca28f694c3b964306afc6dd45c1da6b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8a514b8688220cc8d04d002cca234701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348d002e35153ce7171e62e5f2f1a5a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b578c0af038cdb9de3066e01ec8ba4a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603586ff7adc3995b6003534dc37f70704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c562fc412840afd26a8080e926b459705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e164becaae833317317186b63ef19706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87928dfb347ab4291ec70076404a265a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c616ce7e1538d1b3348e1934e0d3a91708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae0fc97cb1a71a3f2b43017874605b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8ee2a70e32615167a4e4cdba43eaf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb564c0936e0d1c6d668ee90d16ea984711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6e3260d520b7faedb278b01c0dc7e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fed496efb0a0e7024bc4661a23d43713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cbdf1c89cb280aca3b67fea24d273714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af977f38c14197105f66c13d3ae910ba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d492f3ddf304362a9e7458a8c09bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8c054349a059cfab45930c8622971717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b701826390a99ef0a4f62cdff97bc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fb0b19104a04b15008e0cade6cbc8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481a28b53b477300bceaaf5270b4712720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb1539e5379fe4fab1716a7648c037721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be202b5985205ad08de41bf79cf86e44722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10546602288871c803dfb8c359cbf62d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfae261eae75fc0a70cf3c46216879724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14677d5b1675461fa834cc8e2c5eb4f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c32eec19d94dfa4aecdaba6507e99726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc5f513115d99391ddf5a9b36735dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e03793b0eb4526a9aa9fabd3c74e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097757a6f28e1fe626203d74fe44930729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f901d6ece830f2c39823412e7165513730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c62a73ef105c379a953f8df30452c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7b2b41958f2bae57475b05b7dcf31732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216d0bb7af148e97b30cff08fe8eac6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6a3d0b5cfb622608ceed0de02cfab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6063a98822315b03bb8c77296cd66ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404283fc87c8f62b6b78924ce92e4bb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad942047b1b501868fe82b701d2a69737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db56a3d3017535525f930dc797e45d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ad6ce31010a1a563a77ef2114d8b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012aa72d603d26dec47ee6159efd111740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96fd010bc21504b8321ec382405ad0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b243a6a0f7e66688baf15ea8dada75742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fbebd87075fb986c07b9200cb0e72743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f0f4d489d58eb59801cf54264870d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ba92eb57c11318c00ae778c4197af745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44497518106561bf44979e3e939e50a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140591093dc1c8143f206e6e2e8f88be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7e2fc54326e260c1cc57b325e7fc5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29f80f11eb3299815ee2ed2c681098749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3b0fdc7dff868f44c0025f2726852750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567089d06d74a519d910b4b3ec88ce8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401eb4bf5b6cb68267b083b51b5a4fc8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361c94eacd958a3114a5de6805eacb6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe982820c504b44990d988ca2b54a6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef054573f885fb9de12c8df5cfc88005755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb7d6b18a004e1af8cd746fbec49e8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f0ceb9dbcd052e31ace293b712144757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7f80552f125aec0b76bcbec1f3394758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c26c31b86228e18536ebf5ddcd402759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088e80b77bcea7bcdc078e36f7a1018760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f433446ed78b8cf73b9cb9a8323d855761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5565fa9b6c1e39c0168d5c23f45e5e1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a236e0f92eacd936615d4f19d6900763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14039941e1a710412a37ddc6cb67f64d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e589c8b7995fa61d94fd1117c7d666765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae532980eab4487c7bdf164caf231c7f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adbbd68c00bffde9beac8a592f0ba0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f9f6f7991b6045debcb4e540ca296768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db2e05ef025bb0624d9eb1f959653f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4722a5b03b67adf02c5c1fe2395e49a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cbf013a0b5bd429166da18af9d814771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89d9b11de04cc93d60007268c174f0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c07471d8bd00ddb5934d54200db81773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530a7bccc31f42abdb863e711b0185e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffe98bef421fb8dbb8820e1a9cf88a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bda62ad444a64f99614c2936d2e6b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4839f6d4a8020124b1c3ab9755790c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826144b416db2c9fb2658aff9f4b3cf0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027cff925015172ef9a173fe33e18f3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a59e610c3c342dbcde8fb20bd8aef8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e854d2f46b587d270ce0a1ed6362cf781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849e3ab99775e84ed5b66fc1019ff1d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b77d7d14bd0dedd888322933c917b5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81b7cbde5e4c7141b67fa2aa7df555784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e01ea9870af16ad66729697565564785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ae93125423d684b0e4b4cb3d6b9ba786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794128fcf23e095c40d3d1c5d59f837787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a2f01ab92e6daa6e9193bb2591fb1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcf3165875cddf6d81e4624b0e2ce1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752bc0a6b6410cbc7c38c70a61529c0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946e470c86269a55f61f80d1e972883791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d368ed9e35d042271ca24a4cc9bbb2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378a2f5579de56c650c5b406f4e4a53793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91074681b2a29e2dbd468f3ac2aff48e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e162d375cf3ca8c4b37da595a628a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a362ac53e3eb2724916cfe39c99b65796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850640f254c196425b4c19e0068f6df797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90ad1f0210c25fff7e743b4930e89b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb9e4e380d603590ff583d4c557fd5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10065519ca3faf7e770be6acea393e9f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec109bd93eeb16b48aa2221c519c43801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd557a433dc8038cc106ae017b3e1b2d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3679dfbcf89c521dc16262f5a152060803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968287e4da03dbba7695ac37eeb7180d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddd3e92ecdca6a2b55d83087400e0a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e24cdfeb9c24307641a2ce65b20e41806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed5ba9147a39da60299614c7ff155b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e278732d5a5f03940cc488a40be6925808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773f53d5c4a296b29ffb367efad92a2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8aef8f05724b35bb418f7cee2ff4d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c5631a6621314447b05ea57da5bd7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac75da3765ab78a3df7721f09360dfd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7e726293d4641406ab80db9ff18b7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddd8a3da54d8908ada2ec21a889a6b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7ab157b8434d0e9ccb78191b3bf98815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d9effac155ea4104e3c741a8dc282816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb64d724470b6456f0e59efa6eae33817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858bc4fa2202c5b7b71a90c935baed9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc23325e85e47c758bf855b22cdbb3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab068b713d5814558922f96811ac2a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038332d1c2033fc9beaf8076e399957a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4de1c5c0896c62f8fa7b8bddcf426822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d700dbddb55f40d7e4aae38018f833823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356a4369c2e1a5e8cd619fef2079d56824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5182eb9d2c43476b1c81de7bd92aeb9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a1a72ef6fef9c86294078fef9cf2c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b9f41558ff80f97e07877284b49ca827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a8934dfb966183fb3202cf65fa49c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde7590f0ccddf9f54320bd25acdbf9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b0b78ac4b7122bbc473ca911289e5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723db718992de0c93ba9205abecaccc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27774a6d0dbb1d349a9af7d023ea18832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088cb6f572c20a29c64500e24545540833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5afe68f3916900f3ecf64b3cd1cae3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9de1b8dceaafe1748c0ccc2c0238f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035eb33707f12c7bfc89198bc412831836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990c1475baaf47cfe4d2365eab28746837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950595cb045212847570a31616166f7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304a207b39a0393540e22c645023e66839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044dbb539ddcc5990370bdd82e26e37840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b274e9e2fb7c8c98dfed42537b8ef4b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcb0216db2f4d26b44ac900832ed69842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aae36ca16fa3bc2e76598e5a6e1fe8843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262c381760fd46bee731361ad4ac6c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b81f7e852880670f94e1a528058bf12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4d911c06ff995289929efe55f9d093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5ba30042916f26f93cac77d18709a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecff48631d28dc438031aef926b996f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c1881d6bf591189cebea117484aac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e681e51858196b958a4fda2bfdcf017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917274aaf4086a1793f875ed0491c388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c70a53b371af4d5611d6ece4239579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ac1060abcafbe08b41de44789e84f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a2b58dcc6bb6f5caa4d3229ed85ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0ec56183db63318bfff3e324b887212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef258708687e91f1b7216fc5a394ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed8f931dccfbb1f64d07ddd7def51514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b135b9a6c4a142340857708d09cd11e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aac91becdc22fe48e1b91b37e3d02e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552350c03fd4a3328611308222ed531a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761745ee158a7af94949582a99e79a5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452518d7acd60c38238d29ed5d25db1219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347da97014ff2595c04829fb0669301d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3529fdb47f6b0b1728012f125f76bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b887a0db2631293d0701d0d4532873822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffcba2821aef7ce457a008711f9cf223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c16b6d2118d5beabf463922eb4d21124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3facbe854b7e9becfcfcc361cdfae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b1a4dafcdabf50fc5aa2df1b8589a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b70f9f7082a1481dd4809196d02c2727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef22deb4ff468e37c028222ab4e3cb728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb930f84ffea00ef2e59121cd5f9ec529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58247c836b2a0d28e30a454ecbf0e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94e480a4061ea59a41c17562632fec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3e2faef41ca709838757b399125dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037513dd5ade4ed398b99b13cdf8b5a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfc5caab2f9610d56601a37974d9da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27aaead63ebe72b9ef1defffa9d42635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b925a96e89e1645f557c7fb5ba56836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17c9a5b099a536f0b3a570777a396c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ed626f649e7399935b2da18efad5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ee8d132c14a8f75aa1490bdb8b78739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2331bd62348a2ca1db5918dcf12035140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77a9d1d9ab2f8e72fed9e84bb7023a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b10a7f0525e8d43cf1ca981a11f5e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9103256eb3ca345366c1eec21d69fab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8029344fb92fce9531c6f2755f7c8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c147e41d305eee6fc72ff9d03151145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e71ddaa012f616a5aca5a9e3fead946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8a6d460ea32ce05ae1de97f879b0b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4dd07a9a43f792fbf9c8f6d458ca948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295894f2d0e3f6161433b8179c4910c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2ddc4e5876161fb5a83a0364ba2ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ac97cab3c4111ea5296104270651451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c689fe5256d7cc995a6a5f35164359652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ee1fa69c75086795f97e1b98887ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab3e96cccb29b6939dc8404309ca8f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b34d98a7501ebce75fd093f9e234c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a50462112e9c968d2759854111a2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1ad7e2084c634412a5d80ac3104a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda1f5a79314461031163da8d40aadd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda79869f3c242f19c35de63cf17ed159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3b6e5387f19669c279bd615875e0060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970f88f3e3025244229665d5fc8350061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ff953c7fdce0765f66f44f02909ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e55dea3dae326ef68260095fa8445363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f72bb93d6b2370b055926d4fa1f08264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7961e0b596705b4addff66e8e7dfe5c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c2947ba5c68422d750c1ffa565ce766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0e04e241d01dee71ef300098111dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f5b2789b45f355e8a90b327f8335768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa6e8de4fe701163bbd4be16a3662d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9b442af888b6d341705d1f311760070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acedf7f088acd9451f01d77a45701f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646edb43e35352eed4810b89f30cb01372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2292c42f1e0e1fae9a4141f330971aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fef601a8c0c812f56528f953ee7e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052a9a68f05055553cd4903f26600e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105a89dce359eeccefe3b0b427d6ba676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed23d18f3069b83c494f5ad85ee87f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c721d91ec2e077c735206af604bcc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973cbfbd7a5a78d2a70b76b4bd8348679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9231409ce5105f4bdc1b76bb8cf42b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f09f7cbd973e6745211b508bedbd281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fd872af807af677a8ce3e77b8273f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745dd6802af4baa945bff58ede5a521883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d0bfdfbe02bd667cd1fa3047aa90784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f7a8f798017594d2ba81601ecf32f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec9e92e1df8c3351daeea9e0c6d1e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb8d0beee2e152ffe3b00c75c81f6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4126e03da288684e5395fa1d7f28f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dee72faea08a17651599ae74c57aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b79f2acc54944af61dde15127652ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b347e6ad96d51c59d49daf48ceb6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2cafb296ccd51568dc8ccb530237a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6df94b8cb49009080ef3a869c2de8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d9bae0aba109fbea140ea17c5093b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe37133830099da65cd13d440a9491295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef903d4a76b3cc0cb6da8ad5aa975896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38156470d76e1fbde35148c8345b503897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c55bf840fe629ac387c796e92e0fc698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d11d1f6b99cdabef027483934dda399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b31894bed9f54db33e830cb9703cc4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26b2a0bea179809e31a584ceadd829101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbcc23c8049fdcf082f414eaa73a2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469674db1c0573b9ced936d4e67d27a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738a23c5bd9a12a85ffcaa6488da98b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470947cea27f9ae62ae4885009239950105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff042c9ff0fa6e6a651f300635bde99e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765b349bd20358b49fe69cb1c853ec9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab13f021170b4eb8ce2bc96b4018d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37ad81309b5e514afde8f4faf675eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a82f3429931a6f1051472509469d52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb71749625a7abdd355a3383bd860b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978696f139e065c2478b8a1124d917ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6782d79f080e0cd8342e8a1396b05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262ecd7635dd589ca365d73c05c3031114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6af5529dc51c5aa4bca27717fe3467115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aab7077a666394ee82176048b1a49d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778d345e2c1e239e74fb6e18afe913c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c090fb314ed166815c9d42482a7c421118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a13fd9858650aab17ba574587f20f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1a0cbdb9b2d1ceef0458be5f2bbf8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956f4fddb89f0b6d815ce9f70d54237121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ad79e82473ff0b49985a79db407c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df7835be1da6e42e50321887d99597123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e0a8d109748995d836965831e065c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7096c23c33b44c38d936fda176ab0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e1fe6c9132d3402fb5ab2d8e4f697126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67e17b6e999ef9c311f9b8a6c59754127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892bb2d0f3f69b315376941e521e06b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b9cd5ea8fc9faa0f84504ef410224129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13961f6a305e0f65005005a2392b65130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f2412e3a86829a53e8aaf96a78c8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0f5cd8ddb901429bf9503b9eb82ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb1c963b5677c55e2aeba94f1e965b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545df60331c9fa99de365da776764d4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ace9ff2ac9934190f00f5a2c7623a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213b19aa64d469a6463d52e13b19313136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210a476043b929b9e352f599ad97134137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030a808daf8c06bda82c0ea810b0933138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b915756bfb7ea2645039229b8e4af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334206ff7ffa6fb4b12eb090de902b19140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f51c32128f144499afe722f9b82001141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9ca85124251633d40f8dd6d9ba9a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e808fd00ef724133ee1dc1cdc9e88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb068cb61ac91d855c7a9ad7a51605a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69a4e30969760831bc5731052eacb0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0954cd1152f8e2ef68a47f80c93b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4e7609972d01041b0b076b481111b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803a048b7d6132ac9cd965220640696148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f737510082f5f367f11cbe71b7bcc1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55eb9014f03d43b3ee07e3fb2b82f57150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2aafb27bee8cc93d8fff7e492068d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648dc6dbc912367707fec1e1a54420e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd20624f85b08e65e6dae8bdb47474153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addd7d1b73d7f46493957fa938974b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3535f824a4cd47d40d4b8877cc8afb8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0f2f6fc05964029c1f480f1cef5ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea98164cf23d34acb746b3afd3315f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9d58a43f04b8fe939bd49efb21f35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da28af787835dae04470b2c8180949159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224e42cd0dfe7f79a48b4dd47262f18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9bb06eca1c6dba73eafdf9de3d002161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6156b27772d64d40ebc24a2dc33445162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f195a445c0f5acde1405e03a9a5a45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874f9cdf92b5ac7feb3e83cf5ec383c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea1f1ac3c1ebd8b41c62566345227c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa7a8d4c9e79098b4b2634743f7205166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e1d47b115dc3d3481ee8f0e8acdc8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb611f74593875e44c3db86f7ba787168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2853c22cd080db414bed752a1d58958169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aafec49e0089c2f14345a6f4132f1b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50699320160ca11ffd631984d2e08723171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0ff5a8b5efc9e276dc7044605d662172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcd2553f5d0ff46f53e3aeafd9b7eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207faf75ed621254a12b977b243b9868174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c851bf37ff7d9e57f8d0ca03fd4749175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8502d182f1530cb9605c3b18e63b8e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d855298ce2440dd921eb528e95e50fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cf2d8b7e473daaff96743bf6e4308178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0e8542b3e10b353d0488d6b6bceb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1a3f21a4064b5dfd590c2aba2ea61180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5965e3b5e8c8565abe28cd197ae4f84181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859e2c4cbc36953122bb6807323591f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1c69ffe013ac3b97e3053c800216e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49557a3565639316fbb961a1db974c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97498a4adee0171a7e3ec3c62e98db44185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a77f999816bb805d079aa58e695178186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a27a15d803312bba0864dd6d3d31fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ce46dd3515c08e1db1ed0daa4b13b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d991cbfd55d347a3d95232f7d7b56fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d819cf625f2ec03a9c3091621ecddff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87320a73a294d23a78f0d49bf26136191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b520f3ab824d0dffc6bbe6dc607e2dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ceb9ca6890aa2cb8e87c4ee6a88f78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238362d0135c8a23d21f8c4be6d762e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996eec21318bd68f2faec3dfd0e1a51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de557b60ac740f609cd822db929080196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4001e15dac1bf2afffc50315b2f0ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096e8928b33964d7a33899b7a7ebdea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa510cca2420fb9e4502d7c492fc90199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb20b333f5520eab268eb907d9a4619200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66494d74bdc3a3b3536fb936b974967f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202361454dd8afbab44ca1a28679bd7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1467e06088acfde66a7a461e79acc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d18fea228cf2fb7f3e437c69e5a04204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ec28615fb479035672edaac2f470c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36c4a8aabce0d0c0ed1b274df79710206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674bd2d1776f2547974e4da2a0a54b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73ade98a856542331b05224df4b551208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c44c684bc0cc83d9fd5e4f477dc5b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b38611636a3148d2b8da6abd2daa8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c45c4951cc87402857c3a16b4733b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd467641a597ab1352c527d85eeff6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b222a5526aa3663a9163d130e4b13c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297987d2d764e809a27615ce5d1f23e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543f4b0cfb264f9f521a6f1a74bdb41215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f67e0bd5401a58b1bbe9a777877b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238eaea8089801b2aaf634ec9be1bb46217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a8b2305db394c05e18383b5683126218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e8a7722c15ec0a8ae6ffad20d6f09219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56792db492acb7c272a4673a8d247099220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94278147cf1d984fab6483f5412c44221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a8577b771328a5c2f05d21c94e35b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed2318af0db41762d7b08b3930da53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71c73c8562c9fa74db26aa8466218f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0814b8072429dd8e54bea2e86add0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9168fda21d94fd85308a121ef077f43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e2b8eec70e820521a3c1eef555bdf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144fd091e645f86161451e7d6660218228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4635c27f354e9afa2d578fb3481ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91026a5b9bd0a82f068401f00bbc40230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5904c3809236c4af00c25236c6de565231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97406f93947e07820f59b4444fb1cf5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fafa10d01af3d4f2d64c297093341233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267b11de87ffde07f264b1cbeb57753234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9c8b67ae7cff9cb80df5c91875a55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12740f51ae66060eb4d4ae4613a7996236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309803cde837f3e29c19bcae64583e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be6545e672107c883e891b7b7139db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0e987994026572f792229df4ede29239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a26e4ad7c64280ecfe554c3ef2d3ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe1da113fac3a263652d2d04a10151241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5aa0888ba5df6910f65a2a1afd137242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967316507c8d54a3211b331be35cf035243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86c21d87656f9c89e2e049858d7e8e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1db51a1dd7049f859e0f841012c08245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126129c4de348c23d695e48e3fc25a13246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec4684faedc53281c2ec2c3452a4ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c0c353cf7b5d3b224c0feeab65c71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b5d3299ef7438551163998df0a425249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2d3d5ea9ab5995ee1b629782cbc29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29589575c59e4baf9336344f140f9b2c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fd62441c1a30a4a529beee42fcc42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9947cf525afee5cfa037a4461a9d096253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d413ad42e0312815efaa2cbc040166254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7142330140c903ec42ce6de1b9693255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590131ad2d48f90eb6a29c7b24615567256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a618b1ffe8f29de8a7b249978773c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26c262808349f533bc3037204b0491258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4645ce3955cf483e93598224695df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984115b312b8ad5e43b77d86778bb87c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf3c95c65b4ec7550640eb16684d2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9eeb1bca6b9596c24fe1f29666d79262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bac11e175fe3c5e364068fa1f9b09c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cccd94904b385b73f6457b8626f6c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16147d0d9c6d761ae942e4b32454be9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f01e922ea4b4fcfde9fbff4a4b2948266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340643b9771bd7083a601961365d665267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef68cd278cb33fbfc02a873198ce8b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11422607b36ccd4626a4f7d9361ae8d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a283e70c5a69987f88d1a1096c3c2f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce734532e696150b8aea7e7cf8ad0bc8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d686c8023f79e5a2161f6f9187b907272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf326524bf7343c00c84c036cd27a70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cc91dea07e8fc5299e251c9eeba9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23770bab3480cfecacc410586381caee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bcd9d9dd63faca899be56d14aac8b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba7f2b0589f038ed6124edea0ef5d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7576cc2025663f08c06ba13da0fe4b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556c21f8bb2891a276d49ea512d69c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbdccfd2df1d07f21d5747a8f577de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046ff2a44bdb5ed9df9b7cbe2587be9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e6f1bb022f97b24d2211489cae2eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59374f7b05d12e0b70e155e830b23745283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57941fa1455538b2f015e7784b4ae878284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cc727e781cc7fd6b30d6130e782d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4090fb6d6ab96eb9833837e079ae653286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066614ce88cb90634626297df424eecc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c81fad67197c038d263f32e38e5c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b125a74001d087b4930a6b36ea981e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b773b9f9b7ea3f24465f5b318d5802290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f68f3552c3ec540f3068f53ed723a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0dbb734c40d98aa075f4c86358436292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebfd9d3dd8a0650922cdf78c921e67293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17ff1191cbd251d229fc7f7011a450294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33489e3ea3290e50a5791fd68534c179295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c81d6a645eae3830e92f09fa29fcd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383c042efab8c5f72b276b642112311297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b45efc0355fd2d1455a161ee0d0f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da797d8a98f28029e174132a618642299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f21e707edf602b317fccf0ed182f19300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b69f260baf4a9997db389b3141cc79301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00370f870f324f00e3d041b7092347b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10f30900764523146df77ff8512df8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f220e9b69feb172d3f609133d3b9162304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179dcfc49767d113d429a3080fa29dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710df9cd51131badaae8afaf8cd2d4ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09451a362ba0abbb3c0eb03af8d941d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180a22e80cd9c42b32a1d10acbe4227308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c39ea17be9e91e215a7a7e1ee25dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac602e7e3580365c1b99a905c81b577310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc021f2f8aec185ae226e57bd0a37f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef92f5962957bd1ebc99c9ac7b8e9f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce97e08e6b8a4b42640ce9d1b66b2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ecc730c511f82cb06f6aaba043c44314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee87c50715bfbd019c95a8091992416315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd21eaa7a9a93500cb801a4373775a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ba2a1663386ad354278d8303a4fbe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927edfa440b7e82904dbbab1473ab9f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0982eba071b383731dbb6eeed710c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851501e2dd6b8d41301eaeca4b1c7d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72414665893c6478c9121d2fa81623e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a24ec41d66b784c27a5ebabe99a1a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b338da9a913c4a2cf2b5462f8a42d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85463a5d6558d29537098c97022049b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf328eaeaa7f3b8ffebfe0d42633853325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3135ef23f3d8635e03ea8ce1a3fe24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ab293c9adf3f75e8bd0e42030243e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b61ec3bc1bf8fc27a72eafcc75d038328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a682ae1362e9952109ed56ec106b0de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad441408ff941dc92b36c5bd07df3a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4de8811778586deafd423af21b1176331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5ce1d6a46c6ff561bf0079eeb1afa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033f56e28e9dbc670faef26d6b36633333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1862fb9c0fa5b25f9ce2a38437756334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a914bf82ba53906482ceef3dee80dd3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e0b5c086dbc9191a3f655aef337e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094660c82385fcfaf17b888051b462c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01323063c48ebf53d95447155ca59d9f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afe0b78d2da340a639d889f13ac4ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d159034b32658e29fba67860d75269340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9f39ebc504ef3e4f4f63a044d406b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e501a92ae2e7d49abe91db06d9011e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245e316e9232e3555914daaeb22bfab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298f320d386102056f136f9473c1554344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff01e7926215ec2a044042f7ba58068345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2591ef3be568d8f6a852ed91697cce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3f3a28cad544fba4c51e563cb044a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c328e1efc8786071ada2e8764e892348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5273a05b4c824b1765a79ad3ae924b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d525ceb9d45910cc6db254749f95476350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dec9d1688353790798de56812f64b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705b5a4fb2f84c965a4dc57417acabb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82efdf0f9cda5be3aeec6bc416f4c55353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e7a38dc37b0622c029344373f9972354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0f6004048e29a95ac0b812c16b8b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329a1a0b62beb6c629c955f11dea190356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f3fc4c732eeea21572ee72c93bea4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8a6bec022dbeb5ca8719b84bb713f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902190c6384b1318710b8f6c860ae96a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8fc8be23b9d8760d0701d22ab26b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7383b9b1fa2399221aa65ec94025b79361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba2d9437fd38422f9cc6f7ed67831c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec00eb4de307299b1e0ba75e99d33b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9f3a4fcaaee9ce9484fbcbec5fc10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0fe65dd956201532620e126f65a4c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802df337c55197179819e89e4960f6a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45c02d0e346c7a5589a639909e8c86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd60da9aa56d3597ee1c1aff9f3d3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00d2bef342df450fe377f4142f0b0b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46c57a2fc4d0c71cfb5c6dcf838e7d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999bfbf6d8d18a69ac320f050f2ce45371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05daf416e55f9d2df0b8e69ef4b19076372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcf92bfcf144255a32533d9f61a835373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34570de711cdb4809000d99b372f22374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbd9dc0760eaba36f9234b9188a135375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43929cbaffb55aa2e8a2376232b79de7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c5c3de4b4988b488b1bf6cd5003af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48038fe8d2fb376300e6c888376f257c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0b756446f626a1c1711c02d30fad8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537d9286699b850bb2b37cc435f9587380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704113f803a3767a793a7e65cfb2f45381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b6354f43d23933a22cc93c3c42d18382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d96fd421ba7bb523ac08f10b64cd1f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b80cfc4ca4b6126f396bb8ff0960f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8d828228a3fc282d543f252a098c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a53a8f7a2143f72e8d552b6d40ba0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b32df244c74d85b6b43cb6de40b04387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c954d9774bb7c5e4c03a83687fc53e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d50877a3e12133d021e918ccbf585e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426afca3b6a31b00c06dca19d3f5810d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dee491ddb49f1536f1cc288f2db2e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87280d3882e1b3fb89c9c1231a94648392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270570db9b8c7aea53dfecf89048f511393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ebba229a8e623e268d285a1208d6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c47cad4c06fa43bc51f826d951191395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24942327dd51859cd664241b6e0073396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404050561c8f50f2eece0bc7cceeb829397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523331a18c78cfbb4eb7b56033ca790d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc7cae4a4f5c15bc477c5d27c0d36c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdf4a8f2e1cd5bf36f7b867cd374f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079c1d55941173c4b3f9c6cbe1d7a1c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d72304a59b7638a016a9797ab6b2f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2985dec5f5818735b56fc55d465737403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9f7429f09c0486ad1fc05497e2f48404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f99a7357a44b52288f00139f2066f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271e4abf6ea8f1d043d2ea50d5a9c33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d07411e88d9583e0318760b7d6b124407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287bb26ea8291f8ccd6cb3c9bab8a5e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353a3af1f08ead9cc18bd78ffb79dd9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef09a669cdbe692ce71009e157a3fdc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f9887de5a5de7f33433c4e8776112411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f0487066c52a35b231d7dd7f84aea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f69c3557ef0bbfc8cd19af4175aeb9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff76ceb1d2383001b208c6c3d1ba11414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535237fbffd4e2f2f440acb7d71b1070415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249286560d9c790feba08f851a432ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaad402cdcc43ae3c7f0862ec3c29c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7553c8e7a54a11a8a21b80e091764418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b7b8b2b5b883f4041992c9b4f0351419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403200d16384e4f03ca8b54e8013edb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3142d9456d9a34c35f51a20d7e32c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98331da52ab8e914b57dc89f7c3e68c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6471d93c13efb789eb1e37d2e464ed4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82754c8744c30a7d855e15808563ed8c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cc35f7c426d51e5d3992d8777c8ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1961febae5a051dbd3bd4edbf4fd8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef23e5803a2a6cd7995314745f57155427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd68ded59878bc0333781cd280b2eea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6949a3782e0672fab9a94a21f7cd60429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2451acab37ae0d8b4f9dbb8ed62b604430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5c2072a4932904ad809faf491b6eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23981466af3bd9b868515acb043f42432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbe7757947ee271424e86c59d0128b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021aea716aebc464e8cc953e1e7902a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eeb589ad8f85322a59ab9c3725a4ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d58f7d967feadb4dc107c987e64108436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2a32d322e262cd0d22cb2e89c9e02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794862404aa0a5389095e48fa201fa7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9505df1df0589267f95a01e0fa7521439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1af242cdc838aac21c97e49b1fcc5a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f37dede058f557109763946fc57523441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5939cf5522f202b77fa48bae11c40442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57757dd36ddf5eefc6e184becb72e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708afc50ae485c7da9d2116a64aa3d08444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d765a353e89157fa20ce7c0b96ff59445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa70d1324d4dec462d821c0bfd0b557446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac90b09b634bacc4ba25d0f6be719e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721109773fc92e8455c990752beca2f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001efaaa703ad71ec7fd7ad5154f4fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc4167181837d5bdee1c8ccdf67bfd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455469a4c4b2790e40eb752b502e619451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41df39a4a7e8441df63ea66853ffad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59f08501ac00c03f1034b3c0563f45453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca192017d0de6fe24e5353bf01646668454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd6a5997679bc763b1e2c2f4eed44e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dd3829d612545e5558931f791b900456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a6afe01f7e84ad41bdd8bd3f14156457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840604d61ff9b7c59946272fb0800c02458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd3542e18f2246cdbe3b9979a89804459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3b857a66e0291c5066f50a408b69b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb74128a54c61356d919d6bd304501e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8092d178007a5e1bfc5015dffc3da73462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0eb79f222e6adde1120f1eccc6038463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa48d2899e6474720c2837df8c9095464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42253d01308f3d0c25a21105b96f444b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a1030976e908115c3eb9f3137d89e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef8367ea3f42c3bf59a7f6eb13288b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89a0d18d186ac06f51ff30cf979fe1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec32d0feb0bd7fb1dee9276a82abd0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd750ab76bb35896ae620073c3c14f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d62e8eb21ce1aa5323fe50f5c3b44471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e486968c4b902afd8e3a145d73ad702472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a208d9fb63d64eeb1d00e9dbd6d5b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13b7e2bf4ee4518accf24d23f14344474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76b7f203dc4ac46fb6a40e5107da26475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31696da92c3c0aed12aac6459a9e16e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0e9ce178ef76d79159b29e77c1c40477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bea5f8645b228d8f01ece8ecebfb7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b24b095aaff05909b4d51820f3657479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67d2fc2c0c883a73a9ac3f664599a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2eb05d9a4cf7b5eb83dc7244dfada481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228503d4732eabbcfb16d9957793313d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c418f008b6071c61ddd5bda1692946483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66336e51201351e7aaa7af098f2976484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3bbc56c6474720166a8ad40f8f8aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1c0d475ef69298b681d9181c0c7c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fbc044a0a6b6abd720eca5c9f2e6a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720ada3ac0da765e1fed11cfb4f9fbc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eaa012e192d7847f66b359affa6cba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3e375a194c8daffcb973a203e83cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea22c05f40f5db3ecf00778279da3cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5836a43cab5937707fe9ed9b861d2c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97534fb7d68ef7c055c97d1560edf052493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbc85b26e972a7fd418102f6cfba46494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cf1a11cb105d85deeab8857ba3d97495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9048e6e9686df256cea4a8f1d3fdaa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f0bf714c412b10236e52c58d1117e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7fd6856ecdb9f8070035ad47aa451498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32911f068e77066ec7b791d78fcc8bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db1488e048565fca88a837155edd16500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c042e10d35fa9326349313bf3875fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f44ddfae3fc574c2f24ba6eaa25d29502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2b562b25ef95dc8d68e063c1b63d4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c20f9ec3b0054561cf6ef88eea8897504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c13c8e4aecf52632f5fd5c8a60de1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0ea79b7b624b5c5bbe6237c25513f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59c5325fab0f95d0d0b725f7818d9f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb11fc870e1561fbd9f18199038380508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777afbde1222e3393e020176964d27b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64b15efa1302f4e86349cc56eec795510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff071bc33d44bf5d97c3ab4301cf81ec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6abeb132732710c859514480131d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d78fcaae277e6ab7752c8b65069ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523426d11d7bd5ccf8390e2a2668b97a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a88b8c6abb9ed981bdb178b4b5ccac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dc4c5762da8b704ca521ea68b74ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781ee65a111b17b85a379e9756072f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e6f12465b16c15fa576abab4fc33c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ce45b99175b9afa82c04dd7a361cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ae1bea7ea8e583ae196c9f18e44a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a77a05e5906f8ca5f70f62940c803521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cb72a638af4f3c8c6df8c515a753c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f49a0bdf997dc20721c90bc3d1753523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f8dfc6a3214e103ff4bb4604c129d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ec9df28f8e468b25f4716d5d50fb2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda17c85d74006e18005d80811aaeea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa54c5f39d4ecdedf74141e81b125c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1d5e89b6637fe7e0c76f35ed5e354528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc574028b2efd5b2c06dd59d1cf3e99b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a40a9740a9b4936b8b8b3b8db64591530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842c51321f34a663adea2167071a681531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf276a7d750da2d037883fea0d2897532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01920b42115371d27f6e8ce06942410a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc01529c8239aaa315a2e678099a5a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43a0f2ed68c636935d0e7ca2957f08535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709272c3bfc6f8c000104aba12253bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f73c461af1bf75fe4b0ce032e928e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04171299590db1f1f1ea8f131949ad1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02043a7ee1b34e6b21a570d032b42727539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fc137afa3fd2b17fcad9f5b4d9913540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1342030109f0eef0e628cf121febe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc7bcd1037b821e44191a5738e00c5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f36f3d2b2dc29fe468e94cf66ec4e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a7d9eb62cad822682dd16a0f15688544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8278672ebb776b86cc0acf4769dd3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745db600dcd0d024915bceca734de52f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36632cd97cbcc403198115ab897ec949547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16de5bd1cf6b4d817e431abd3b6475548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1656d4e48b9a356233a1afb6eaf7ac1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cb69c9b2ee98219a31daabb5044e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d1e8ce66568fa2c16c0540f3c31de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce62578cb9544304e572389f876538552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2aaf2305f6f47be6503e147b323c8a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c236b246f0a0157b4bb42d52ef3d1b7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23d52e32d1c58e8511fe2694e37c59555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802ed3bd5dc302ed817035e56c52369556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bace2a472d50a8d22cd61dcaa2252557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba90d400e88d8a02e3b56aed69cb6c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74548b3ea8d04ee0abe51cb3a20fad8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdce11f00731dfa2f984a750776a37560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699e3b5aa768cdccb88e7e2a0e82454561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fffcc3462b94712018f1de62790f7f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b41a3a70571b70595341836e8ecd0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b9bdcde8acb18a5649f6075c42f77564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c510b8f6f0dbbf5832b5f60433d9e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499453f493fae0fd667f9abb86337642566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d20988fd92f92840f7d049abf3dbe4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f29bb0858accb0890f3b3fc5f0e0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb52a78a72920aa58dc90ce5e11804d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21263211e1374fad307ac2fa56ec33570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ced7480365fca5f220a028908e551571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8389f527b48ca0988286d561740cbc4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f7e3d3abfa8934b06dd5eaade4581573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2222f9e92c80a40153dc2322d0a29c6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73817ce1e6ba7d7dd56ff48aa237df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccf88f4dc20f6b171eb9a8a3b9937f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9ededb1abf25ffbecd96b06ae7633577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d950510024ce1906ce28e71510e7ba4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c4c308f9eca02d555fa557cabc69c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d3ba54db5ae40d8939189c7670292580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443a0ebaddbb86b14bff57d0be41702581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b639b19252268782f6f409371a8a0c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fd553f3a68e5b11fde10052eaae31583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb28af6fcb9c311bac1df88cdafbf2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26850ef07150bb281621bf396729da73585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222b1cb93fa050afee2a8c27f673d96586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfb3d5b38e00ebf7236e4505dd2687587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ac5ce4e8adc8677595651c362b6a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e90f985832c2d85af742ffc73fa67589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35973b15cdc62976633848b1785d4014590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e757ea44dc91e52b9feb4afefa6e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc19eb0d362f8b434d8719fda1acab2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08effafff1797744208deaa5d23d7c53593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8a5b55b232077647b4bb8005e1bee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0416d81a5d041efcbffe7eff0ba1ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38578f0f78111bb74b07c991e0026511596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd8c72600e3586ded64adb40cc31f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68331840209f26628d000ab8c7b5d11598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611897c84a958c24d080cf05388e89b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58babea85dea6bc739a6ef73f17896b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a28cdac3796b152d118235fcd547c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561d129b117b8c58802aff907dba6eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636ea8a6e600883ebf00ed21cb4b7a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25e8ab65d5a87defa89aef907e92e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344a94e52331edde2b2fb27e2a2e0bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c91c408e84ec68dd0c9e4748ee39e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c26af021aeadc31daca7bbe0d07ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0665f5c16bbd46d88ddecde313ee38608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af577ce67cefb88814291493e85335c1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50279c390411ab596cbe27e9bd80f0c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1598fc9e5a062f2de036289d4287601611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2eabc1cc6a896719ffaeea8e46b24612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e481ea851833f8b96f260f96b1baf2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f671c0bb8d9665f26836690252026614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2daad1d7bdde36b67030d8e0827287615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e44552e1d24feff561263ef0562bb8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9409f0e446d133d6200ea6d3c1b2f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5f7242046c72dc8600c6c9dee7b74618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18be6ff0dd39389b45752087d9709f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a056020b7590669dc91593854ddca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f332a5013d40a8b5ee982614dcd78b0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b96f9a2168419b4807b7415684681d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3a82e5b093c83319c754c51ed272f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ebca582c571318363b18faf165536624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285c625c95031a62c9598841a16aaaf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf58d1f4c720dd2dd5f26816ac1847f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8b24cbf0a96812f52ad786aa36ec8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52337b7722b7a9613889ce50d2e59f59628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa01fcf98cfe0ed4d26d61a0ab15591629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441d318de9dab3a625f52093c320ab7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e7e9d569b8668b542707bc2528994631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e25a416f9e99df7078a2ae7280775632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478544e651623593654ce0233dabee99633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02e702f1555a9ccaa9e2221401a5be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2155b9ee99eb743fe358a92569773b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92153d4e9d7123f45a4fa0796cf9648636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738ef8dceaa2c8d3cc20d3ce70d5820637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705a07e07a941af0c297a95effff626638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b9abb9b4f7ffac5ca907b6c2aa02c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a286aff22a3efb8fb6eb0a7c38a6e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf5d9051fb2a8e288755389ef05331641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3614051085c55e930d8866679dfc6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7e01702b86ad42b7c6910a9c1388c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0ce5b576524f46a8d88921479806c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a7133d2caecffdc8c253866006fbf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab30c8b78f9577d5bd2d4b4407dc87d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dd1d8c0737d825db437f1e654c467647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065d1a1cffc921662e4f7f5a5b34813648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3652444fadfe4a82d71ce8c75e38d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8ea1c00ca5e3f4c75ccbf734b8d16650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5079b8598cab476965ee1e9307a346651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcc3562d1bb1d99f9130f298690915652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6959d0bddb849f69a52d40c365d12a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6070167f5757fe0d619562d8ce1ba2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627bda1bb416a3c7cd26d1e612ae616655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47c7e871d3548273b2d971e4b5eb26656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f5ab23d59336041184987fb86ab06657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f212b32b7e558260f1acc890e5f419658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebd147a207a24924cd8e226d35e696659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc229e69f56f9dbaa84ab1a8b64ce10660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de48dd325cd40caf18bb42bdc5f5ce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c26a761923750bbc31fd6eb24f0ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1ed9e1d3386e45a9b247df56c64e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd250cd9654f48c36d3b379c95091c19664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c861a7e76f065864fab9e539ed823a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf7d8b1c6867639050d7a019b173a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f4c409f1825444164f88769720535667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22a252f1f071bfa35b06a102b8c342668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a529185647e06509ef3a8fb3d2416669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77953afac563ce4fd318b11b35ef876c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d0f12725898f6eb73bc28d5e7ebe8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933770222626bb9dab73d9284576f49672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc8e71289a3fd51fcbbd0f28b89721673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6f404a27edf94901b6f7e715a6c59674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab9afec4cd74f80c60bda393a1dec5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160b299110526a2c33ac8522661d990676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b02752bf996f7a58cc11c091a038c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ce5e89c50cdee9d6049fd2f2cc1c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617aace2b95d089fa6f61751d977bbb7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285d78afde2dd6e7566c7be30be75f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea47008ef9348285218fb4b7aa308b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f248c63fa41916e83952705ef3afcd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a6ae0b3b467f9662f2e3b68536667683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb3355a74a2a7893866d1b3cb8ba4b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3c810130b602618aa960ebd487919685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de1455a0d5cc50c264ba0951583299686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9c61e65fe78a014b82701176ab0a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b1cf450557b92cb0b1f6e52783a4f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cf8c00221c24c8ccaa2c60c864f9e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4141b3b0f95ecf1eeed3510bb2adef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585123f87bf11801a9e2ec9bd734d2f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5033e8aaf129eddd0c8b53a03312cb2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe0d186d31f137dc904e582e5d825a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6949f648849051cd5d2f2e7a7131d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa948d358cf1bcb6b80bd51b25017bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae832508f91cb75479de1e0f8be919696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315552fe7f86e948997834493f0c420697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8265e92493e7893aacb21f1bbae576a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9fefaf07871317b08c10e999ec757699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172cbb99b911d5a04e7befe60667cd9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4d2ee606a3484bc6dea0d97f5ccd3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67e7596ac388adef3db30295e34b56702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470bd61d09094dbc1abe0ee75fcead4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63749ec3c1ef29a439b160109a77c90d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb1e38ced3645ea0e1244959ca859d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc9931250f169e34021807da1035a1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4de63da4d8bad6b68e10acfd5700a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce74f1c6343e3d56ad9115291ad951708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f3c1cf5bc3ee1783d7c08310ffa26709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7408600978c7a18baf690bbf778a6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05046c9be6c42a5f21fa7cfd9dfcad4b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7baef7454fe50aeec70be62125aa98b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff133e9199d8896f3c36282311ad131713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404319a701a72735c5163e46a2f52516714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b953082cc7eb579b87ccac65780d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17414d15cf29663745a85a1054d63852716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74a7fc2aed4c57fd3a2337cfbd060c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073a2d4eb64d75d5f36f3da6ced982d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bb63fbc8b4d3a4be24b448cf8ec4c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87629a10c5307e077396cfcc83d0e7e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002fd49a6cb608c2957678b70cf9cfa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3646c0ca83da3004340bbfda7ce625722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff02e5283e32dd6547126d4709efa0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d3b1892ce622e8665c356b2a51ca6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fc46cf38d676808ef2d3cd4e1ba63725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7999f937919e08dcdd4ec34ff16eccf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9e8f98ddbddf07240e4c1e498b388727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff3f986167291f41384404e0952584728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb735a7c46209221a1ae9c53c439b3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e7567881e5a4b9dc1a65ef7903c3b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cf2d15d7a5e3cfc6e23289fdae825731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10791f78c38f58c70d71c6ef74dad69732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d2c40c54ee514ce520ad02132374b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755abad7f0883e0646c66d39b068a99734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb541f21212c03afa524afc1c38a2e9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa573800395e450de461b9b355591ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3986aa9903f933cf7d4edb44d86c34737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e658de77992c333f0ec83a31f809a27738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdae4d59d39e208f299ba5b754f03f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28644de2db7de35e7cedf7e36056de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97f319c02208d9f643b7b0a1fe9f9b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af494a4955e454bda2ec8820235b2f0a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab2b3d67f83040c6acb119961ad5b0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9883b00f628eaebe6070b90500e10744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85319af13278776183b094f80eb1fb7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9c0303995c1a50343d27704fd4eaf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6df709096e528d442edb445733860e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c507e3b42384106f802e97edec83e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3badd5c37b80601020ab6bcd65d4e9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1daaf46943ce9b1e46709d0b937159750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2b7b96bf44b1cf3ac3248014c9617751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a07ee732cdc153e8a7cb6af07d1b98752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638356627ed08e02c652c8230a1903fd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4edb7823eadc9a4352e6ee5e20205e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069f4237847d085b8970f35ffb99675755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f5d028fdf64022d27ef85c9554930756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb4b2a98b45ff6ce70c8fd9e71862e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1f9432dc0c2c62ee65d9be8ba9c76758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55f25d67c65353daa1c7815d3566c7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b651b673b6e6d1a936b3ace4a647c60760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e93ddb09a01abc0b2051e772778490761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dc02aadff962b15d2b15d803d733e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab579d66657437fcf06b77fec4a5f0af763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9e44261ac5e671b9de9fe7feadf26764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc79f9130d1b55b237d44d9fa4baf7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20a02688029bdc9e25abf2e0d7e0b9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb55e52270772289fd2a497419dd80767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>