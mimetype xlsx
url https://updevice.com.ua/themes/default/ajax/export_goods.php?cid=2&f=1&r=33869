--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d532c264847eafe28343c822e4dfd291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca12e30137061a7b85f57ab9f897522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916750b41ce9b272c641f0bd92a1b2553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f492cca94da55d6e17aee3e9de5e984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ccd6fed52d326f55d51176ff5e2745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb7d78b9d38d7baef06293c7e9afbc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf82a6175856f890ec70e4586e164e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c505c057b3a872adcd828c793c42ced8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ea5c2c1919b898dc16a2ed629ce499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44aa8b0d963427c25232f8cfc131ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38322e1c25c991f771606b56de972311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1040b47fc1e728c6174954f5157dd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6d858fdf9c266d0d5f364c1d5b95c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad75d5cb9ae3b4071fc4b5c373d071c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ba94d7b8c43e5fc1f7356e1b7fc5115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13465a87f1d7439426c23defa53d9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f907ebf7a264fa1f165f7ef75e98fa817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2a2790d533dba73e36747bf24040818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f651ea0832d4392d93a78970771141a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d653b71e63ceec5eb15685594cc4c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841449dec6419b33c4f2a13148c2daee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e988a7397a8b2de5a46a99e13387c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1165c9abbb8066d434dfb33be0f17123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268c44eb01afe2d7adb225565ff5e1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ebba5fabc3feb61d1568debb5ec3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9d057a0f038416773ed81d4b22bad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e8c51eb915c74d76f079c7cb08e3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee1c3ad0944731ecfc59dbdff8b0c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb17f2a51f64886527e1253513bd42029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3baf7b2e039209c344ea30a5ae5b9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5f4aeb8dfa3095eafc59c419e5a4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c384ca7daae7ece5e858ee2fd1f5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015a1dcdbbe7980c15f18c5b28ea55033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57933400d96990df7db2d3782945772334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c1e242dcf035e088f48882a61555535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a305ed235915cf3fd4b1efd0741b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fef38a518983d666bb80456d66fc2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffc857054315a9c64b019d7d53d58f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac8c6cc44eb93dacc00bd184ad2a3c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6e72f1395614be422cf1f09dfe90140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b1357e7115056652e4d3531cc064641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58b0d2c0b56f29693b89e8f6a6f40942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d2bc57509354fca2d363b79cdb2e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357a29cd869b3731373331ea3ed59ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b1922e9489e6dce2423837e8fa97245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9637f0741dd8f963475d444cd18a61b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60d25674e7a5ae1ea78a51258c957647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909ea7d20bd10ee6f5b30f6e47236c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161962647a0b16bcd18320dfc6d8979849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953a716af9da53c098f31f65ad1a90050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b96b10d0c157df97001161346b05951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730ffb42a96c98465140414c3bbd0e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c12ef8cc74ea3a29f17662497836b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa674a5725955145c572a8a9ac5dbb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe000730376704e0c95bd99381846d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1370083e52a58c4ddb565ace46f45c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652fd5ef28cef8f03468d19ffd2c2ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbab578951d9131b0a7e406d26b9e0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43ca906a9f622098a8356c38678a5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6e044e26abe5f6c58e4f6b28d48ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac966e51d3e4b57dd112903620e301ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d62c2bcf1d1ed3012cdd39779787462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0428c9d4da037f9aa7d0716f1ac0c9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07437e01a7b06a71e20e8be5486ee364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f23f8dabb2bc4dd0be2bc4e534c2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a756b900db6863b8d5bc7424cb5aea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333e1f5cbbc8d186d1361c771fcfed667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de046930c9f9598dbfa31bbba85dbc268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c120c6cccbbb97385c0fdbb83c8da569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cff6958c508d2a8bba6049dd9bede170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075ce4782a9842b408cc05b8a17413671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4f633b917fbfa227da7aece6fc2d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd866a826629b7ca67629fb68e2c6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9613091a86741b8fb50b4be23e2941274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092ca45bc29d7d3d82c0d8718e8b32275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbdee43da9a87c0d3f40e801a1069676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590b18828a6e2acfa9020bda636147e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d3ae3c5a1f8bc7ec8a7f2301a56a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f848338513e438611a8b27281a2b93179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44a3c4e7000c580da37f8791f5b2b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c682bb8340d4f72c9c8a55e1e547181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbfb5db153ab8bc75045283d99df9082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc138dda92ed40bc2897fb74ba73a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367becfdabb2eadd849a3c1fa25fd8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ea5d7098bb45ae4059cbe417b753585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47ec7695e27c0f54dc06ab3455754d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bca5e1880df238f5c270a6197dff187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6607c4cc80a6b03631546475e6ad8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a2d5ad06142b5f641126da041877f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a4d8cb8bbec6e3ba028ea6236536f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f00a18a4ba3fc29c1e635de5f1aa3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faffbfb883b9e2c221ec8d1f7c37ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1894c73946a1d661d360edb351d0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1149843e0ea4a973f7685b487461294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d0e3e3db4115dffb734c6a1fa109695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de0ac21ca70701aca6ada95ce3191596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda37d3d6f62627b5937da91cc5340c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6ee75f7ed406fab2726c31543891a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c46870407e8aac3da2a34315879a5c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a400b550e25192f6e6176b8c859272100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ba91892fba3b5d392850965280300101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f62601d41b16a1d18a37da0c3a04c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fbce92a18b5781a88275a6aa6f300103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31649f78824238fe2f01de48599990d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78c07cb8549da4b1876265a96aadf7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ae9083b58a659b859c53cf5439b9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c727a6078a22ffb1fb895ae729b2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8144bef5b597b94195950285c89a730108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd1a800f4bee5425be6c35a110de39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2341edc5404fb000c5a1b951629d75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701bcded854c091f2154c85b35d4453111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918621bf53ec7676f4ab47e01f75860112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0614ff9754421c24c641b2cd9208aa2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63a1de376b9dc6d14857ac5e378475114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2595a013b0165923794b9bde32845f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb1f6c321c7d763e0500019338a893116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04398404ae10eac1c5c64b47357198117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a64e363f15451e22a26e8d3b26d67118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f74665ab7804655c021cbd05964b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771336306922f99bd21db6327cbfc8f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27413f264122d1ab791b551158e3313121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16022013f5ac38204168529bc94e2a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7c0d5f157dbba9901468f07e0d1a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23789a350ed2a5f157d0a31a4e0c7c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70c7abe17b2fe88305c639cbd69af3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda03e187a8c0ccd5fb1aa2fc3e1c87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae6ebeffd132a9a9ce8c7041fc0e1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f89a644d12954086ebd5a12ba9542128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7728013e912e0d80d63567a5cf62c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a847605572324a99d5cfd09a62b34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1db38ae0e90b8150321cc89cb990b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe9c8437f3e7a62f0601c2c52d577d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dba652c4f299857fb04f8c6d9ecff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d724d54ab2eca949d6bb5cfdeb076b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff503e16699e6c6e0c6e5f15e291979135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61beea4d0a946d96d436fb70e4511346136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377bdc4eabc2715a3b6d2a54c90b7b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0257c1f512964cfaad1a13fc1bb353138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605336a576120e43a4393e835cef09b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2900327d62bf49b7b5dec59e89eb2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332c8c99760b4d1d7d57cc2be56642d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1624acacd9fd5f67586f4b0b6a037b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6967df83090625c36a13650748c50143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6982cae97cfbae0499d0320c5ee50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189912c765836b63e028f2e36f7ec8a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0579a0ff8c8c7fc76abd052f36ec87146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc504b5c3808a0330eaca6a8cd8ea1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504d422b4818c0c6ba1d53adcbf84ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebfc7f2f468b215209b7668dd4473a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc3a2bab5a7295bdf018d4785d2b1a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc267890150b13c7f25245e766312c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c375190cc8d0d1b7d491893f7f5bba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46abc06487db944ddb9614f47ea9eb6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a7e00a851ad69a86d67851aa154ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb70a4e40888c54bc2657bcc5b2a39155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57c6b685f97b57c0db6702d754cf71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c64fea861ece8d779f89b695f83eee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa135cacb3db6ab6c194abb1ce8bd63158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1772ac65a8d8a1d5d371db7b0cba2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c67a70ab751a76d7f1da9a656384a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d481c054c99b0478396c52d94eb0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf047c54e7db4da89457fb5a45975d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbb43dfde1849693fc662f521669bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec78b6c4f0b799c1702867cf4e79df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d2c49f2765714897833cf00e2ce8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bc5163ea40b3b678097e85e428358166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b61b8bdeb6b8b48bf42e26d5cfacb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0363a0fa0a124cb433a5d2f4b8921168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b0557a682862acf6a360f64040ebb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f78d04d05734b59f9052cccc88288170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372444213c4ab7aafd62fbe7dc5fbd7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1875986be3b8664d44265ebf62a6a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bb36e7eed561ad8eee447c7207289173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97f8db25441976aefcaed51f8830a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08fc710874fcdb63fd07f963d64b08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefb04ddb189e7054b52d96a11344e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50752575864f478216518a1faa1fe971177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf99d0980d7e023e596ecac17291c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5390e0e8a2d924b8805db29b8ad439f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508bde578765cd5fa6e96d707e846c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f61fe2e6bf665ccdf771556b1424fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c65b0290a3207d3ee696b33914a54182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8803a7f44fd5c7f6df1c0f219fcde98183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024951eff3cab0c10f24a130676ae9ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506c8e055ab7c0189af975d512933cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e8e98d9bde131d49f43cdb8432f3b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35658fc74282651d83aaaf38504127b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7d76cc8affa2276bdc6eb8ae22545188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb6d15b3c74552aa88b51c4565fe67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f17af7e716ab5957735a45d4812762190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da8966ee36103c44aacc04f8de429c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796713635e3f64db279cee3e85a5389192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51d1f879c2800e44c9c34777890e65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5c715222ba9c3388e26b571005972194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569591810e6f03d2a9c00f4704e4669b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130fe957a4ac30eb11511aced2d851e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13407d1e1621251ab6f0d4add317e3c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7673f4e32708685da313da02ebed4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39a6c70619e174c39871c239fcbbaf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5a424ee9caf450b0859cc9e024d96200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e9a46067fe91fa641bd11f9bc8eee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f877da1390cc163f5acb3b5548f4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbdda333b6c067ad1f3cda9454e938203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f288ca599c18603b6473bae83df05e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a3b34f7218fed0f3daba8bb138b44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0337d7c1924ecd2bae3efb7ef5f5ac5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013385239511a8f18e97bf180f5e96f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cc21b156e573ebdebc332c5bc0af2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70216e1208d997c5b9bf4c1707bcbc87209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca338515b2d79ea3262a2b6be56a9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646b246a5409e349a1fd69d9aa78081211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e262abb128471cb2802b426ed0305212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016d724f66d419175f234cb1dd262cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bba6fe62c097416d6f1598b7dcc601214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04460989f24cae6377e77fe85eff3c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e89610c7b470c2d8d916715d877f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fae377c5521d80fb9b0616497e03de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbd0aee9a877ed7a5996105cf15bfa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc940a26b854afd9ca5c32da5700f2ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8eb1db4091b88b8cebbf3df470660220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de72a1c6e3e20e721d45fbd9010721221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c514a58acccb59ab6fb8c5fdf6147222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1e2bea2f71e4e278a1ac92c0433cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead32d389a5d57843806d4052d29a331224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0253c7758b9ed0c00e05b15908d1e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50f4e8a79d87fe4bde2a1cf8ce522b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dae7552219ad361e21324dc324219b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bac5a76d56289307d5d74016051ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf256151a4aa1b6bf05b53624369dbbb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de17c4988fb5a9c7bc1de2aa9271a2e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb8bc9310c0c93da88275d6b3d2637231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8b13700b308ba77cb70cab3165c3b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64af66f3d388eb2d3c63480a7d8a1e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ecaab10b907b52383525b536da2eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdf968bb4381eb0211f586b5c5dc1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba15c1691e9fbb7a47c645909f86f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf113801578014e2a90abaa7b0a4e83237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9939ab4e8f1a523f97affcfb36675238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69209b67d8036393a7e034feed7b0c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1601a69772fb15d004c7376ce6ed1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48e5a9df3c9d55658efbba4c7ecffa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ce4e202275a3cd48a03ffbb3596c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dc9c760f76a8e37d2a15e4a83de71243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fac2c230b4be420bff936a4d6c2ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4b44ec2c8ccad376ce72cbfaae406245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f094af915f83a0a93bf6b4020b55bf7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b2e6a547a2ee899d2a2cba5ccdb49247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29505c8ec059910f0c46b5f00f8598a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d393628c1376d9e1f474c7126487e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448b76a67ce16f2f37e2638c8352f42250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12407b7b12ed1525ab63422a03f8e159251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b34d43280d5cc499c2b83cde1a306252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de671bf6fbd388a00500924e30fc03253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36babee60746d6d5f35e2fd09f24648b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa924d53cdaee32f33d554a17e74b60255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34290044310555b79be9d8e1237ec6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded0fa1817808f1f41915fdfcd11477257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e8acb8e14c5f05e03384ad1be2e21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd71bcb9dfbf8c8bd38a93c6a92e2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8407a53b736147e3a93073e44d09be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31391af9ab90e7abe731ce25f12a47cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2201c8163c958bfedbce784539bf21b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79098fa824cd01ef679c52431fe84c7c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf20272398e3fa48b11a1a2bb1e1782264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cf4dc397a29e7d4d30270225ce8ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f0ecfc19e77ef206a0f9e630f260f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1347a2e5782d15ce90ce55c47f136267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba7fd80149353c136c52beb387856b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f08be6afbc60d80b5ccece0dd10803269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5e10b9b5087c9f3a91a1552df8938270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8938965db2dff1036df9f24375be24a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640efa75837aef330ec069e4a350bd82272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e49668fde97a96676c1dc36190a23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d671196877c4bb965011750c39683274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce10300c5f1968145623c0dfdd33e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a34a38ef57332b296c806067f1e40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad73c485981d065443ab89de9c9d495277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b601f16f2c914ec117568aee3ac6b9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716918c3a6efd43b8b0d906fafa4c202279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b30b71ba244b72f9ab55e7b91276b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a5ca9f6873b16fca6c3442ed27907281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e159a301ad9b74aeb62c2f3b6ba29a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9579107c5eb74f74ca334b2b972c6db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cd445c15dcf535a07ae7ed364e848284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b616ef142844eafbb7867223f3eae96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0389ec82a2f1acd1b45057209e01dfb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449715fcdc5f456875d3b684c90bd75287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9355f0debe9a03bfca18629c84d250288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf8081f25e0f4ef0af497cc2744e79289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a93180e03a02a54632a7a0b38c097290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8e6b88afd8664c38c5a9c29229362291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd08ddb2294a0da5e52db25e4b3a250292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ec2aca344a6c377aeb9dc522a738d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899ff2f1a6ad9de7f26ab37a27119f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c95c4edf2f358039c979e5b74978f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6860d65b1c068466222a1129da49022296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc89cfac28ade7672070db0ea945868297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5bf0110697a972daf98f73e1c4a16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07d06427d65753ba2f404c95b2ec3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26c83dad085d0447fffddd6b9c1118300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20699cfb5e2af865f485988822b26a30301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49cde37d821742835686afb4bd2a39302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d8f84351b9f5b3ff8ec4d79aaea54303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4515fb5ef219aac07af2eb978dd3c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007257d6e900d6a512401a062ebfbc4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dc8a57b011f65ba9da866d5d3b738306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e008da95ed173ecaa7b149b16775708307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e553a165388ab696d24ccf7c8139f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6310ff2a394718b7fc03b840f48b9f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed0d6e2bd2f7abf89ffed9071fc45d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfd4efeb359d98bb348ecccf6a706e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa24c423c1a0c02a2f97f5e71bee81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd88dc48cb91f70278affafc67566b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c046b12b8c1d646af1f5c3803f6f84314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783f58ea3847ce779c7ce6ffbc55d8d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc793f44cfd716fb4b28f062b083506b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cfbf8f2fd6380baf9e136e7067e34317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969640be68cf7313e6fdd17c34b7d554318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e870d6e2640f74db257caa2b4fa73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8f3c4f5a470d10f03162526230e51320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e77ecfb28d1a628838cad5a147817e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186922fbb610e49ecf42c257316332f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca2983ee103b1752d8e1751e31636a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352116d12aee088dbabd7a0b4d647e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bb18a9a9757b4c9b269aec8b0c5f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89274b52b73142a350872fb3b2ef79326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f180ee6b5f8a22f8e68ec403ab9d05327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a117363694b418abc237b4992d384d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c20d5708b9907ea8bf6fb259656fb6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73efe564bbe9784f50f6381aaf11a9f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc26da82b0afe9ae9092f1213c5932331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a22a2e14ace89b7e1d95267eccd04b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec227dc9e20a356acee456815e2d0134333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4aac8f60ceac7478c75104e8edf13c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df557d8d321ec5afc33ab46cbbb0509335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ce06e94c1f12b33ec6b405eb1f1f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c008d02f2ab45a0b67ea814232b30337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914936d86e41092efa57967341af323338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb037a9b44bfcb11571eb7f8219f31c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94c20d54eff9731d958a6f7d0f118e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dc710b9d3949d8c1645cde807091b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a060bc9d2b12fa8c8beaaf92f41c1dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c677c49cf7122f3f58ec2249b243d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b95cc4906ae3da61d6b2f446284a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9629a7624f557d18873834a9d6233e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65f2a369df803e85c962a023c81f84346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79baca9ef887bfbcecdc31ef1e7680347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc492e10a8d7ca25ccce6d224839ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdded16bb0d07a2a8ccbbb9ddddfea6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f3a576b5c47750f605a1a8ef7020a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949a1318a09f0931261f1e6e8bf8dca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25286b0ed99827281bbb8b276919107352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd9baae8102de14b26562e1644547e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c6a468459f23f6ae6dfd4bb64b1c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c50c267e4fe04b28e7b4e33be41f4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee3006a71d5c7de8de40fbd76b7ad9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6ee759cde03ee5c314bd0b807215a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058667ef4f2a0f17862fc15801b4e7cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bffb86a1cee07bdb864dcf159be8d8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564849ebba2e9d225e7f09d41a84cf0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fc496b7c07754bfd29f793b96a139361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd8634b4e055f6a52c473c979678c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bdf873eef72c464e759f12c076a46363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fff9ae29d84a29b9d5dc582d4cf910364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc887c6871c35675246467153e89dcb7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a32566eb7c8cdae2e504f31468642366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f81fd3c981b0b1b8e127af1efeae24367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e41bcd8bd8a9d8d03b2a92d921d430368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c338c8a7e1cb069b942435c92e08b9b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c02d962a105a259d4e158c2afce5e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202c304683159a09e1dec6471922863371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168629a216e97b59ec4a9ab03f9b8249372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b86af7a35e0f66999afa688a85dde373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566293ed2bd2fa0874c6c5ee302014bb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56e97e41b399be5c89ea9d7a5dd9b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a06b0593cd1a4f118f5cbaf358bb24376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb89a7932b3e68086b1a7bdb4c79365377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a5b6e30a9c1cbaa6f1a084dc6a1fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7778721670b58f7554f08f17837f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663a68e7b85fe6f7fad7886a3c1a495380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70963623e60f67c05bb07660670f68cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ed9a6723802ec120e0401bf674a92382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e5b90357d14be053bdb0c7163d0d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb2e32d3143f1de3fabc73ea96b0cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594aef452e9dc07187cadca8638d796b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde21c547db5fdd6eea8fd50c95e433b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931f8791d113c548c6024697662c7f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719d856bb80dfd35c06323f38d13b1d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da6a388565689033841d2f5985ad03389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc99051de104ca09c26153a9cbf8274390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc65fd2fb8bdf467aff8b8b6867319391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e23f8e20cd0e9ffe142583c4115125392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08f65e05f5ba4510e9883590244c17393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734a878cc26f343f9ce4c6081fcfe67394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447add4373b76217e743e87bf5d78f6c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d0f693c55185113181b4090c3e92a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c09379e6d0b7e266b329348f3bfce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c9272fdc6b184cd3d6c89616de95c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10b481097fbd63b159bd3bfc09f0bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96105bc4a3ac22bdec91ac6d78b0d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53639583764048588426c0d0f5eb68ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21f3b68505678383f5a770a007897e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaa0ca5da0efda3f722cdbfa85fbcd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59082c268ad9531dbf20ef315a11902404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef88ab3ea593924f6e8153061327198405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9dca9da4371409687a7ee89eb2631406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916b31ac963e3e2129ff641f090c951407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ebf749a8ad484c9d91b7894336d83408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f335cb3f10be26650af84addeed39d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7fcf5ad167d49f1cdf75fbdba101b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a810e0222122ce9aec5b8fd57e5495411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bef0831b0d3b4551ef10cd6f8de59412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b9828199b5e80ac940c43b7bea314413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e5a9d05b3441b08dc210d085b412f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03d9b00a58fa382fd8b1abdba1dabf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d7ed1359565a7ecdc53a3765e1521416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7207d17fee1e1fcaa9c72699c8e9a41417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbd086c930e195c430cf57690533cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463687cab1bb1cc63b4e07f2255efe41419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7affd80927d918fdd6bc29181d57e7f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89db412d064a241779b3f64ecd4f023421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bed645d5d53a43851916b0c174fcfa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab28b7679b0b1622a59a2cdcf6c5c45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c55793613f514a844c2a9224e1b8a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c977ffdad395a63e9ff0e9b9249a2c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212f65818336b4776207af3e7a924c9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85ad9563b6cdba67bf1e4c691e46e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26fb4672882304c0488ea2f23e8a31428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eab86f1be7d6050422e32c5dd19b0d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebf582db77e8ed62edd98e18f56d56430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21950d030aab56d579785560f4d3dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890f3b14f3cddaaf39409bdc963eb99432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40eb67be795e51df1ded6784b2a4b6e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582be77847ffbf7074a752accff1f33434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2664f9e91f640d15111b68f0ed22771435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114de140dfd0d64f074c8ba5e19fcc15436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa72bb9af12cfc551060ea8f2c0724c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537567d45551f117003245aba798f132438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db8736f0f1b606f30b9bc76db600cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cd2a105931850a48d226ad03d6777440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefa14eba3459df04dd9ed5ebd017a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb083280d8dcb42ae384388aab1ced3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998231a4f6b5ccbbdf04ed73042fd9a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f43a864f8ed8447bf336f98e9a252444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018f52feed385008909b0e39a48520c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f839ea09f49de88bbcbf9d2257a23446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef6bed0e4de76def4a388f0a19878c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11459102f47b56fe36178003718bb532448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea65e21dcca7d3ad78a812f14cf254449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57395b41fdfa6e4029b0ba05fa10a029450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4aa0870ea4617f045d1d1cf8fe73dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b278b5dea161deb0503684d3028dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab42bedec65b73639a717eda71ada87453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc583ffb2c2fed1de5e76058914a70454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e2fb1ccadbc53201ade5fc9e9d2ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570449185e4b98916a2e7d43d448f620456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af443f413b9c6007fbe010ce308168d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9efa36851973838f5148bdc1d00b1b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab022be4677a5e7f68ba65e2af7415459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08cba4033c0bd7aeabdca61e62e6c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22477ef3af5ccabb5ab2aa2aa68d18f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331861d286de9f2dfa9dd2b5be3a0e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca3ccca3d974baaeb5e4969a92dc02463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98f815d9177106376c166112b92db1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a01ac95f69cb8306698836df19ead3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367aba26fd3a4fc996a10457fd80daf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb9937a0cecb83f04b2779803df0cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29b143df5b35e7a8241b68192348de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006fc9f9e66e392a00b99a22f66bd13469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3219a6216cde505a016e51c65169e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3226d0d13820fd0c33ab5203377c23471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304ee49c814bec54b4a027645270355472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f60b099b0049c188e7541e64a96561473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028d36a01e7e918f2f5c7eef3361b8b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a8d2265b07681f59e8ec5b1b96700475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c733eee15f61a602d1d2e2b9913e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6ca38d175bea93b452b7f2ffc23b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbe13119e627c7503bad27e8fda7d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164e2a3bf33678ca150e3801471f83d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511802820e3f97cbd1b9d20d5acab6ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738d500f54c53ad0d6732f2572c0f7f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07f98e20b5ab12eb46346de25b9ee1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb131fe0026d8513bf08095c408192e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd023ed4995860750213456428e489b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb46a8717a05567f578a3f4c33bd315485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2bb5b6af3c625547ba4254c71743b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9176cda06da42a533a835ce39ce31487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cb1327f2046b4c596f54dd34f19f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa2beada553e5c0120fd92b1d3eedf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7aac21ee3b4e38635679cc22324c8a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6225dedcc7b47dda90d2dfbd92b8ce3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b86a07e5c65041ce061b6050895875492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cae003ea6c26654d8a35df78fd010493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d0b9cb212eebc20490b2b140de85b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab62840a03dcd6170bcced05080762495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10280c57724c91be5dcdc60367a93f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a57224e28374018182c08271e9b759497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257910ae5e67384998c9ce0fd7dff93498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051d35191637dd2f2db506db0162a87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e582e1fb12377cbe15d3a8bd7f9e3fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fb1ad456786d631834a5ac0b4dd59501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca7c04a60ff9481ff24c4e243e9414502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50428f1cae3cdf4da788245b0118daf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29462d1eefa7df834355ebfa3ee8a36504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdce89e299536c93786b8341b8baca8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106866177cbb1c1ace0fe57ac87ae04f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7542cba804df4162c2610d08009c460507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5d85ec91302aa5045db96247c2e75508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb82486e4f3c5fbff60321d682dafd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d2716716fac1dce5435545f28ecf2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b77e14df0e079206b241cf2c4fffd5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daed0d5fff60cb69220ca81467aad4c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410bdd02ded7830dc1cbe9e0560e554513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1039709a91fed4261e2f974d82fa7b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4982276b59afb9ae2d2c6da1a427f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb540723004c2377a474eac659638d67516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15ac6810fcbee42a5e65e27014ef74517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc13dbd66a4a89230106449ea6ab0a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac21c9531136cc93d8b3bb9eef2b513519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf65f5828d8c887467d0644850a65b7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534122fc47601882674106b72f3d2291521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1722c5cced035ba6160eea03545bf3c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de202883ea250eba09d89f708e7d885523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1f4017e23212ad2fd6e97dc21abde524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dea91c93a3a688aebb3f03826c895f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b973315aa26cff3d6279bd00ec4a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd3f29978ef0d1bde28aa321e784e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b419d0fe0a6ddb7d49b523b25acb57528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fe58cdeacec2107e6a2a3fe9eef79529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62aa3595e4f22733c8eda11f4f27c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97d721d076a0e8636e099faed83839531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5c197682b195eaf7532c8c0b38f19532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c55340c4d4139c40633b8e6a0b7838533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1483d176b90057c5719a9252fe5134c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696da67b37bd9a0b483abc7b811ccd1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af689bc3403fe563b95d285b7564619536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79507d69c1ab30934f35dec1f4305081537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52952dd2914cc8cccb816078a7c09b79538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ec26a64062ae8e3c2970b1878fe6f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25174770f534acb2d0832eee980e59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97a7c4c12b878e9e233ebe5a296d6b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474c61e8ae447dd624aedaf8cdc933d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5ab80f00561b642e4bb7c9793715e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a1151771bc4fdbd136f1b53dbc39f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9eb6e11ba090c5f614a8252e56547545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c433f50b976290cade2ad3c10cbaceb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bdc60588d797de3e494f8ba0a3fa2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1040c7a2c9f07e0136786f66e94a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298be9fb6d3732078e29b6c1465b52fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f4e6fdcff0c4d7719b99ac6a213d2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b578952b85607dc3a7ec63ecc52ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa29c5fc0870afb3d44814f75dd98d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff605ab1b83fa5e29b1f25cca726d11553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774d9fbe8720929b421e91c6383db50554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826791f9990d60283c4bedca76f80fbc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cde6cc6fc26928124a734271a250c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a340fdb21f84182a469a7c71d53ae5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e83bcde203c7352d18389533f9d7c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403b82e899ee6c9c7d0ec3b9a697daa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccb9cadc9eedd41c72928e81fceccc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d23f24c8182a738ebdbdea7257b43561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958d4865ea6da238db15c999956db44562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d5a05335238cc3201b4fd6282e720563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c615bcf8593f998e96f4b4eb3066665564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45504f51551ef75d5c1b2378ea755a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7a56eff30e5dbce77d658e613aa42566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096933eb365ad9fdffab305ce2ec88bd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9947ecb2405dacfd700b07b4e6debdf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106cad69a5d7731a9bc93b8d7a67905569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d381a4df5e922c40e7c7e84fb4f81c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070a9595796592e25ca15fe0c8134c1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868be8c93c27db51933337a10eb30ad4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94065d195060d17ada21e355fc7f1c8c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de798d4c7643ad4b9ae10d654ed78d51574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85840514dd7b10a41faeedefc03747575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990fd9c33f1f62f8a2ec4b7d777ae86576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578415710e7bebb6dfe00920c75ae985577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ca66a451f3fc2075f6259a0fdd8b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16682b85c5705ef1b5a7f1d8c110729579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0492d9a5696be45fd0094d8e658de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558585a287c23f6e09a36e15525a514f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be0eefc60c8050d258c2be3fdab588582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4771a68bfbb3806b25a05366154771f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355ad82b7ea0e23a3dbf6ddad251c62584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e443588cdb58b5f3723f50b7dbe2459585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484b1171c4d6e1a707eea3dedece264586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebeb1bfcc9f46e4ea3156e101dba201587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ddd3a425b28a579e8ebc04767c1e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab489bff851e7b2414e5715c2a8f62589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9448e9c16134436f9a00ba9cd9cca8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47de71170f0c67b2d8571a45b0963a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aadca892657e160ba05b825a8857fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c4d9d8b3e4aeabdeb9edf6eb65d0d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642537b8d011196ee0358cce79aca3b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef83d0a76e8a17f03e4cb722cd817ba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e113c3039d2734f5025a7ea205de604596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e6349b4a09038d8b561625e26b866597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7de9fb2a91b0111ce78238b2c5ecb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a4e12c7bc05c5fb5cc96d1984b80b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1db5614766a6028cb0cceafdc7ff89600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d651ab71e52f806a97339aa8c9687e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d5042098d912f351241794581a45c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c791dfe628b21e7e40cebcdb89bbc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004b0afbc41fdcc1a015d43a561b60d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527802c6d505a5b5f0940c501cff7a63605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ac5c8d72aa72f07a55f45a6f6765f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bb3cba7d6fcc1eaa645dd83209ce8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017311534c1bfbbf7b2df02bef211be6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e968dbfbe83d57bbe449709f5c7bfb5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66f87cf2a65616196cdcb70abd3194610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76b59f8907d510c060689268a89bf5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ac4e076ea89149a9072e1e9ce9051612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc33ba4f9784164d526dcb6cfc0cdae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6af86fbbc83978c5f6937398a727b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983e3738d4af7e724d280146b9f72e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503b4a0aa54b91c24b727203b87db8a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aace5578b7094ce5728b4cdf4f075ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2007b5f8838f5b22116d784e95050c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3eb3500bd516b468cf338fe872554619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c60a11215c9ff3447d788806617297620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60f292b6cdcf230550520451c1ac9d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347e442e059938341697ae5647c2923622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ae6157e45283384c44e49ef14511b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525304a56f987fe1462ee1b8f537f16624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca765edc291cc2c2ff0635b1d63ff424625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e21408adca3bece99db72d905b90af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048424509ca5f9ed6ae0041ab4a584a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb03bdb3e2f2df304cd1a12fba79f46628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac996c72f99b798d74fd83a7daa31b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ff43acf1055a7ddad7d6a3aa7a43c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c774d53a5c120c5b6bab04716917496631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d69c86730807f435f6f274cae6da95632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ceff1bee868fd29a5ce4ba4a26c499633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888e1e910240a603958fc39165e5c2c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e0e146b6b31efccf6c49674987559635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620dc267141a9610d5dc17333ce3bf1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8257fe6866f5a89f0d47a68c7fa5ad1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a404487fc0e5a774730be3cca054db2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92387027bf2d4d00f3122ae145689b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cde88031d5d1478fa9c27167524bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d0d64dc26c92e6f53365adb1de940641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aa3d92c8e9814a15ce551ca8e7a53642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb7184058b528f8bc46a2c92d50dca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf1b0e66a7fb920882e722b135e851644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d587cd0e4f71a0d3ccd1b33bb7adf6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f122d3c9159e05ad834d6af07037e6d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bdeccc81b2b0545c218b70a6d9e24647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401f196a87ee50b750f848080b153f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea199b58527f829e93ff752d376c28c6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841997f4c9a3608dc13ead87927974aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e37cebcceec8a7543a3e1bb5e7554651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf43166aa2582e38f963fc274362cff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f363893ea9af6d6c85f8975ebfa76653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c16901e54e649cf160e0054973acb9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768d8ccc8eebe3339acfdf8209737c8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8fbe99f2ce89c98363659ae2e9113656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcee80b40f576ca64e1e8ac3aa905a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40619643b3e647dbde2f29573c062db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82beb73dbff62b673c7a3085e72ec2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f6f8c19b601335beb745d9d1411db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f19b15b466b66608f320cabf9a6e4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433c8c9b6e295fb37592f592abc77e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf088ed33e1d12c487cfa7803f7db9dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8fa0f01be72b83bc8556b0d44b652664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a889515325b5ace85054e8160ec2268665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2b944f782f16ab53771ca9aded91e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dbb4e6abc450a5f8b68362ef5561d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b9fe363ebfdd6a1715f9d2b86bfdb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cff6ec05bbca6ba4cfee93f1e4373669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b97210b1e2269dc7c4985f5e4c692670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141565342a7188621fc15b0225f47473671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9a559a6b859670d7bef72caa550c5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bf4ab7a9586ef45d47b5c2c21eaf9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d71e44c6ef96d48113beba7f046c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1db1b5bc5af201981e65c59cdddd0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553f8215ccf2057a83f9bd2dbca930d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230f47aababed0c06180314fabf6556677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd1f66cc7438174ee4fb874cd5554d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5c2f3855c6e618d003dcfd690321f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb7db40e2d78eabd08147ca6c38c90680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57e082716702e35cb254305134b879681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c10ea814b945ac899df74a8baf9437682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f07406c44f71a3e40bbc3532333cb2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bd04573dd9bd86d8e372e8d637f91684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e7aefb86c64f055c5900b3861abef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afa09c0e7b772bab310e96c9e42baf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364e326ff3afbf6e0b0103ddcb149b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b04ad7bcaac96c355e50736c96151e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3e9a605dce0dc9c0dcd33383a004c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63903e6ccb6afa2005d477cb603b1dea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebebebc43e3415ad4bd87e30dd2422691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0c6b24472f9bd5a475e9b76c91a31692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c3d364e9f012045a119bc04d4d73e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f53cd63e47fbdff7ee8bbdad01b48694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1971f88301b17c97625dae6db0aed3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a4ae037d6cfd2ba5cfe2d581a271b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac78a1c498cabc7ed11e89397b4e61697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595394a36145170e61c4b2161c686a90698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7363274479ad3e4c7335184b56aec2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1491e8d9241ae803da06e2cbbb7876f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9761ae75bfc0374e0fc45518219ceb4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f45279b596263c3c4435da081046d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67c23143898c5d1976609a0a3cf18b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6115b99a62475c5897ff0358597903704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46db95a7c4fcedcd0b044bd1791d437705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46828d5810ee8d01529257f97e1baf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1de8944c3341d9ced8493313d5c23707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a23c7ada598f854966e5114c1dcfdb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b9c78cd7399f28201ab071ba3ac54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b479630c176a5672307c31bde8d7c0f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ed64b437e52c9a2e981ad545fb7bc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea88af1a59cfd8f6fcf83d88e70a97712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda40851152e9d8355653a5f9ff747c5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e4d1d50eb04691e6fa6c72c26ebe8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee75d49ea21ce0dd1533258987a7cf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321aec92dd2f5055239c208e41a7487b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1698f2fa59f65add623ff50cd6cc4c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26609ef34b919ddd4774df1e3c74ed3c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f5e1053057c885477f384ebc25dee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179b25cfb54e57a1bea6c4523a34eab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1b52d71c7a69486449183e125c104721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081ace25b4c4a39fb4e48a0186a7b45722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ef8fe3224bff18a4b4f090ad67d67723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ec19ea4f40cdf9a9e8b7cb1e8044b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e5cdff70b0621cb78630d25325a45725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5eca4ee173636f55c856c5b6c78ef0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616500b19c971359fcabe742993449e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808acc29192e4e72e0ef2354105670c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b4a82d903cc90f4ae3a7e9792525b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420f777545fcfe393e36add47281aed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733d561d8ab19eddf8e54895cb0f27f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2951f76942ff1f5ae0ed13d7bdf5b15732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0df76561a36c362e710ae85ec4854c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63d434e2fbf617bddaea84c178dcf7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff7f404f02e8032f2d7298f105ec33735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac00cc22b639395de9b01755af7df24736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8ec24e2504b51f139e14d67c6f82e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e54405b50faaee5ae68efef0cb2e5f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c159a384b83133f741394018387612c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665a818c7b7b9193dae8d4c7f14f76c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffb66a01ffcc373cd3661f7d10596d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357471abef0f881130bb1d5aa1f4f3e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85618fc23d17a9bde8806749354402a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192705525f903aae703f394f3fb9126c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997bd31d19f7c13e6ac4f93c51cc8c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cecd205a2fd0f40f3cae9298c29c4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a10cb845d26e354d5d0f9b385597f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffb1d2f6b592f301798f5aa261695e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814a9bbf167f70270958fbdabe247c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740e4bda94b64a9f067e7bfb6b301e3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a51969c53e8aa452f0877afeaeeab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800da07ff88186d24ca9759d3d7bb799752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad677b9f1cc5c4185ea3bd8d5144d4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cf4d9a93a061114777d62ce67fd24754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318600ff25e27de4be4c586f76e7b693755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b21da4367f50ef6d34915068a69524756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d57ee6f4c307e190dd92fe5ce3b126757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50353507c0342336353f839b2989f6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7e711f2170b71de4fca05f340521b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994da9b52ba98f3763f8ab4d42f42d12760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26473c488d42bc84dec8707cc7d5d33761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5a1cf10521594037aeb91c02eb91c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441de45e1878b23372fd9765f978ced763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34981a92bd4bd7a12844db20b57f740c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebe314a2239b0459317bf00fd3219a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e328b81f6bfb273b8e7277e8ae46e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b644894c1afab665dad48d1fcbe5b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd4db04e8a3e53e5458dbfb493a65c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655c334848a11225a83778e943204a4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c1ebc6b2008948976b5c03e947027770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f30d1a25881518efbfadd3e4e2110771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b989271d3044bf830f8628424068f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dae386c2122623384d8143299e0cd6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0f6e8a36b1d501acceeacd51c3ca2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fd7ea2704488bc27999a9e5ac50d9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ccb73989720780afe187bc7d59d09776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7395d5c4137da1005ddb3574f7f372777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8bc27457b8af723e256c7d2e72827778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319adda06516de0f311184d53e8cd521779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5c1be8f98ce64f423a269bf37b171780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92526079dca5e591bd1e79378f69cf8d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec919114fe8791cb79b9b6e088e59f8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb04f99f1a5baa11dba3ea90495969e783.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5056cbff507dc4d0e7ad7b1da534241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcffc4f7785ba7197778a0ae941812a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390eaefcace4357c5645a944e663c733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee09150bbd2178b7605f556776d4194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bb2f1126f6e861d6b2e49e15d57d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbec4ba0cb8db605334692a135c63f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5f9b72a4d830f688cc9f1a8f227197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da70a31c4f41e279806d54978e2c5cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b3a999e649d0a6bacdbd0ee336dd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9aa7fd4217d41270a87b3cdf627ecf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf551e48a2dbdc01212d8042ddddf9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa024997140b833f160fef0b68bb4e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132f77b9c65a8f42bf1a4a0a32debe013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbbe3e82010d2e1dafa0705c688d7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9616db5b4cf25aaf038832802c9a1515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cf988428b550e25fa559519ac388216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af02a1a20870e38ac9905fac6353a4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8649885c00fb4d1b0273cc1399879218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5c850be802299f8689a297e56eb8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034095d157380c7f2d336ed54c6a30020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42550012edab413ad4eb4024455d694921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59e5f41fbf3d93fedac9c259f52e9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce3516f263c91d09ccbde622f2fcf823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921eddb7f50c980b4c8057460950dc3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a57d7cfe7f14f06428095d4aec75125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cff1ec8476e58ef613752f2ec3e1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac542a6ae55762fe6cece55b6c47fd0d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5c39aa7a9a7ba2b14f23caa45dfef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cddabbb200f147aebba462fe5a8c0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dd9b887c05b853eaeb1b4fea5953030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd66a7067cb861c6cabf71ae8119b3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87276144d75fe294fe42129f120c634b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83df90acec2a4fdefa1e2dfcc9864be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f8174ee76adf4c3ec6dc7347a9fe834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8eeb692607ad11985a718e4d84477535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062d2abff14fe7ff132e7adabd45e3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0901d2eedaa82430d02f5614b5f895437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4deee0291dad3946987130537ad8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb05fd8edb90437e6d030e4564c66639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27778427c3144bd0d734a10b2b170da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae76cd38a91c8e7df21d9eb99323f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea03e046180f684a3129d22d32d3a7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c6b72b28d1bfb7cc4f8dbae12ad8f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20eaab4a6937ae39e834df9fb3c99244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfe23bb51f3a2a0448e99ef9e3b77345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a436d390ddbcab211e2a1f78bff5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000001225336226f778b096169942c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fc39c9c6e2a5393833363f33ad17d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760240c3da7ea766d17ec384328d3ffd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0890cb6b56ba3c5a296eeaabd976e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54d42ff6aa4446f6f9dcf15cfb6bcc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb3a80bd6d2917da3b00695bf33b9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01a2333231729ac07309fc976f375853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae2ca147dc0937d5ac6255443e686054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf97d18b505fc72caaf4449fb39d94f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc672c735148b605cdb3286158a8cac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ff19a33a7db38a61be9bde6c997c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5a755482371757b141898617cddb658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31fce29c88c6982cc8ffe6ac3614e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928350e2e93987d7228c5ae69529ab7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc881fb9df7b9b9009a18cf66096177961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ba0ade834b362b743ce5a176ad22862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aef2df3ee6939131fc2f89b842042663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d655bfea79af497cf702ffc48d66a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037e01284c1dab43290d3b409b7256665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0d5048bcab2f9f4b65e5e2b835b7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec10dd881c3cf842355d759bb18575967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c50d6357743cdbddb81cb52bb386fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0d25f3f27a6cfede8c2fa139a377769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c86c6c4574e7db76e1683fbad341a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef201c1cdfcb139927b3baa7323ca57e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedd2f1bd0d4689d506f32f6630b25b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebac12b8d8d0bbd2bf236c3389ae0c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58a5a2a72450f3a5ea0d40c582b32f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c0c1c7ae066cfc172c16bfb77e8e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e71d24cb8dce9657ab56458024ccc076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206670af086056b4d348733cecc9829377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44583d5bb197923e38874a48de9cea978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1cb455166558770cf2bad134efada79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902cf48f6fac0f3640b6b1d14b7bf9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f5f46c289e467d4bfbe0551f4762381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6177cc995902a582413f5b3cf1cf4682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb72f005f8e10838882bb540c1130ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce4dbbe58a8b3fbbda215064231d7784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ec7b823d7d7f4dc9d9714fad863f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b831e64389a949889b9d9ee63be05ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ec22bbcb758998f3b8251d2985eae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b7761ddcec6237086ec49323aa10f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51825c5a6a6fbc3ee6f1c2cb4b60b9b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a95aa5011aff6c7557cdd54a39322590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d29b383af0b1a6a5927410a951154691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f932d91185bfe040bae85775cee4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa730dfd664cb81980a454aba89f20e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda68be109eaf76504aa655e8dc4009f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fca68c9b668f6cbac2adc8d551b3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baa09483e0996399d0cb0dd9a0ba2896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156642b4cb4a40ec655c43d3560cc3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8df4ef9734671c22c9697e7e0579e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acacffa8469fe7dc176cc845c6359a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e05d6db1d5e9f14d5413b84740026a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3a2e2d405eb258647943e296600be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a69829d00727c58657b6e41bf06ad7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71cff6927f4dfe431be9666632d64f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d7fe60ba74ab4ed5b373ef83ceef9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1b4c4e4f10c8cb390dcf2eb485f9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4ee3ac31bea6366f17ca3e58d5388106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe48d7c979608b8aaa52db32487991b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1ed73534fd35f0fd5263fb81a80fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7be2db6c541929c28f617fc8466d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226aef1aa1dcce02d52756018a278621110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf7f57d0bbf89b1b724c27f24f88f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bac10ace0e6835f8cf50ae1a5d77c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9587fb363e0d6024e31a76d3ca47c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646225bd8df92c1601b11b9c4bd0ec2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa3fa0c437ccb39ce86678d83bd6ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbaf136fc01097d8a22d28f9f5049d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c7c543781c313b593abbb28a28958117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa5a9eb26e232b6416f3cb4253d09b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df15dde2f2eb299fddbb1f71eae4da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc498c97e8c6be5cfecb529e4939e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b568854ff275a68efa5f95ec3f67cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe33f1bfe39216b217e00c894c8671122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd97524b9a006c5b11857883cfb37ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d6bc5d46409663695a4ba4a8d22f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a37e28c38fc3c352685106bac35674125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5577a5797ece3a26a8ee6f62269e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb521f61bdf3473778bd17f9e05c1c8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96275b72ba255bfe6e37a5b587b234b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc4fcf739b99354ec7bf04d068c6b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd64946edf16c1cc28f7bdd03a46dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d72ec55cb820eef1854a192bb0396131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243afef69c29bd5c8e4370363151a9e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfae2c9f8e7e0fa697ffd4aa57e295a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ccab2b81b81ee16cdc3d3c89b0851134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e45d1497f340b48a5cd1570747b340135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488f9caa33ead1ae0e8eccdaad59f8b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f6dc0f10f92bcd8ec4d3ed2d762f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e70056a36f2b8f142ca5ca424fc058138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebb4cf3aaefe6341f78417a429d9df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439ee4b842fbecb76c1c5ed65e2f502140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0af8d9f1486ecc9123f3fbd0508818141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ade345ff0cc12df5bb3f40d98ecc4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69463f8628f9201e8bd09a36a5b77b45143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e26e6286f84b04944112492d9967d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cb35ca178e5fbf6e9b0e2f321462e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0c410e0c478c213f297db5c6bc1b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da258ad529e565cc786319bb66a3bb8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882111153e70e1038b45df4bdfe22a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d46768e8747fc80fa9c87ac2c40cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a029b6120a57ebc27339ebbe29f36f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355c4da50c919ff0ca61edca9b5d1a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916989e7f991d45f24cc4554cabc990152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5f9d85221c1d2bf66950dcfcc336f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347e1e7054a8c1f3f08188db807b497154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2319fba344a73584fa9d0ffcd3e17b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfb25a06285132b0b8f2d97446f10f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afb8248fea177705d808cf341f11a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c05b1cec75304688abe5c43ecfc6a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacabe385f2618e2fbcd02ba5b374a09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bc35c121a33e5983993b2d7475b3a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ed97610e41d8d843a3b687113377b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144dcd602b179db507f24590f8777f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4abbd1e2247a62e09c86a115a1f2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963dd9bb66b91c18213df671de8719c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e96d60800c32aff1cb53084fd6e73a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4555ede2a931bc6f97489aaec695b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc88dfaf569c23104d8edc2a9abd85c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b220437877016a763cbceb891c4c9a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d2b80f94c496c71300f59bf87b793169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea079b61ac014199644af817f7918b27170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f6f70b38516d1bdd88ba2f3ed80dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1a531d521dc28cfe7786c081d8f76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac5bd2a0735803e43ec140ce4bcf8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fb51b8903f319829d260cd81e3fa5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cc7f51c4f6c3a9c41125cd80236a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bf6dbb3f0d24ae1d5b08dd2d4350d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc6b33f28cb5a0d1840fabaceb722a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b3772325774e090b424e6382b38bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609fbda433f0083bb428e0e9ba2538f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabeaba8dd0910ae8fafba8c754a102180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e571b04e7e7dacf77d130068ad262b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5e00330e3ca3cf363248de5110cfb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109576f4f85c06577a6d9179f42debb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cd13fb81c3111aadc27ba078f347a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1c078184c50b3b609e74d824c7c38185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bda584997dd332fee68d64258bfec2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b006cf89639ab95dcaaf03e6cddf7e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431ad8d02b11bd6d11a53d1b29716f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a05563107d2e45d06dd758b22f3db9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e0e7ac897f174e3508725c28e4734190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf78618b6c94046ba7c6802ec023b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c0aac7ba1b838beec5133eac52b76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a33c0ca70618de6f756d0dd3710de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab89100c496ab8db2da49a3a501d35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f552c0765272af1ebcc48c0c24686f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbf1670632813587438bf01eb1855d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff073df75779eeb7c653bff9aec265197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ede2f8238f407a3336529cf498b0ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525b12e9427f02e82a62588a0a4894f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944a871d2a80f68701e57b6e2786315200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428ae60acb366964316f7045d383968201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba83c9e32893a7c091dacebae3aaed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c3026bcba4a44c3d44e13834093af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3ccc38102e99e54702e528755cd3c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4de42a48ebf236e9bf699b8bf96bb7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f61e101cc40184b8cdfdd2c52fca0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4951f282675d002b383423cd292a0b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc667a1b43014a9e05c38baa68a75e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f4569bc5fb9152a1eb2c4a9c69b64209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb084f14391b74d30f30d99f7639d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a9ea839357ffe044ddade8559d9a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656a60b890e5eafb4a506e094934c70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0ee3e5fa1f32abb0b491488f24494213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532d9ff6444dbba43016a6687d992cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b6be14e978a7a62749d38d0531a4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbec158eef0a9214e9b4c8aff845ccd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3f5d7ee4a52ac3b702b1f410c027a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e49d7687a6760be78921811e71049f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1144ceede384b473338dd32c7406ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7d49b4cd78b50d09e6c6fa8a722d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2c65cd1ed8d909b613952089e9259221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9c738d55ca253cb3dcd220eeec8cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e270f80de75e4535f6046ca6d5bf07a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8a687a9a5f35d4de814ba6f88e777224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b031be67f71179577d2e07f2011850225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28012700704e43e7ddc064d1a3f411ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037293853d2cfdb84d0668649653222227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15bcfe84d98cf663992c08428194af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2a335d85565403cb7a847ac7b5877229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7b9ab5f7de617754ed9f375b1a76b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25061af6df725e297a0687ca9a90c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d609a0997b929b194a6d5904181c523232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ae21511904b73dc9ad969ca4af8cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8932fd7d7b5b6ed0431c2bc8698bfc9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2544a04a8c042e1ff9726069c239f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1eaa960d4608fda4b3df8a2ac1530236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358fb84088c2d1f02eada17833f6969237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457af31d6cc0b1eda963b25e75a75c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63349f833a6238ff7a76b50769d83971239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d0429187b309e06d3866da62836e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39ddd330a46e4e4b0c1f0e3fa86c83241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe6cea284b71cc33cef83dc7fb9da0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745738a14493fcdb98e30a6f04bfdb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d551167a6e56f27dfdbcffa6ae3d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087dec5d1d70c1a0d356a9673745c7c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf94ff66137952860ca35d3a3c496f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa86489d6b01b5222a140fe33266745247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5a49c2663cfa498406ae4b2fe6631248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5434cb78969899d7407f0e3f0a8288249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da65b380060c272d7eb7978d9fea93e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87b829aed91bf499983a5a31af5357251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15024537f1c008955a3320ffc27f8b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee475f51bf80d72908c74a675d46d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e3ff4e753684408714fad4322d0f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463aca770f8a92921757faf1dbdbc4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3ee22570e3ba8382615af99737bb2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e85971e45885ebcfd07b63060d0de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c58992adcfdd271637a8d44a20ae7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0cd6c05dbcc2bb26881ff23e37b29259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a5ec4c61929cd375de6738bd107d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3597a37ed686e8e69b77df3a735ea2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa24b46b7da408484b0881b4e445cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a90ca768ddfd52245927cb54d873b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c40105b7daea5f7d6eb91a7ced0b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2c638866c9bef9103bf1dfb955637265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d7cf9112843103b1e4e6c6d1ca053266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860d0352f5edae9b8bd7d165032b2d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065b3d68fd3ea8783eef43dec93de1c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df64a5ff79753e99ef5d4b3e8982f66269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222fab6e53472cc922516f1afd3cc82270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882d8ed5c8f94ecfc0c158d842c2032271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6bfd2373dc383e528660ce246cf62272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df264bc3cc3f6c3ad74ca46de1e434c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0c7a1d1130c7c71c679f2d5913d3b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535dd9679ce08c3e6dd5d56ea265ca3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a57044a8eb90eee60c006dde5b169d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47962f12889266c17bd3f678fc20c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e378d62c6b35e153c1de0677e56577d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7be2085354cc0e51adcfc622425376279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3502282875d5bdaff7ac01c6627e3e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd1171632abe07d81d125d8be533a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ab93bfec0c5a4aa6db29fc2a2ef59282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4109525bdf647b2225b98a468e42af9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a66f2e40b61a247c9942a103ebb17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcedb874625b0c1b550aa47f3ea6fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e0b2ce6e57b788039e0e8671935ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3bcb18dd318ab187bdba615543966287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1f45a0e603b88dfcdc03728792481288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b492af500e0de5b35d681895f0e582289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7a93a4d10c9b7074334c2ef0e6746290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fca70ad161bf09c9a8b5a68def6eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e08fbfc4829b19f761c5992566bcdd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520e4c0b453dafaad1604bfd7b6ee8d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40ae639e5923da170ba5f45b12666e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7836b5eff9dd046b30e932c9e894388295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ac46394977cb19be19f34ce2460ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117009f7150d5a9913bfe46d9a3149e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ec4de2302ddb94f9617dbdfbf4937298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dafcf97db2173af03bd9427aa2ba70299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf53fd300b15e6b3b94bdfad4f97298300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192836d22c1c8fcb43cc7c8bfd261f89301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c5bf33c8907d16110bf40ae851d5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5194092e01a8589a580a5134682e9e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769327fbda0287718d9ad8591c2c8b6f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cd3c07e96e4e553b8ccd8e21fdf93305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0935e6042c14f294d0188892c55be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38913bbec29061c4da5763aa8a3a4c6d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0fce85f4803decdbb224ac54b1c1b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e68db9fa16ea88d2142e501384b0a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20c08013134806209d8aec6639dff7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabee89cf8ef74768384077733d8eac9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62183393bb7687a5de434c1633dbb780312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73343f715c601966ecfc823147de60e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b41c4b435e90dabc788fca45c9846314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5626e010a8c9d66e2db7d5afd00eab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec03853bf86752fa0d722467ab1396316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89994e3fb100aaeb768a4be49526db04317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bda4c8aec516a7d635dd2eeedd831318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c70970e66b3176bbb503f9667e3db6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb202e07cec059d360ed705fd3042f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec726594672be918b9a2b5932c1b2b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61eeeb24315a62d6932ac502b92b55d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed251795ada102f61450dfc98409f03c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb10a6ca701b2f77a16a2f546f124c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315cd4f42344fb0a6617f66ca29cf5b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb037cf35df6df5b3f3e023a13b12f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2bf1cba5b9656339152686e8bdb81327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87c6d8402484ee41f097c1c9d9b53f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c18b8f8bab0b9069eca6fb7f9d672329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d7daf816efc5d40a67bf1a2cf0349330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a397f97b4f021ceadc5c8af2a32a564331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574f8f41f7efb18fc78fec07baea9c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0fe8cadae9f8c3ac7538ed89b1ea8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866e4f588e70644c40bf6ba4da30d78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2776bf228e81867361c46bda0dea02335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1eb5c3c8998f24aa25850b1673d83336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16107da05644d888085f71c6df8b693337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946a5813de9139c1ccf14b29d7d5f7f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537162944264f9f57939db1927ac1e60339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17fc274df825a64ca5d538d9eaf903340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279d8b6837d9d5394cec3ea2ea13911341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47340eb18978f2d143f7d12bff2189c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de0f590e9efcc55aeb071371afd3e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b190cf8c8a7ca2ce56e735ab35e47e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada51ec7168e798b4eefe20d53fa62a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0cd4b4256530acb91456494f0ff77346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7efe1d54fd0cbf7da93e29ed319bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fd718cc87e1c963c820ee12596f87348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244de59ba73542ee52f6a3589cea51e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e8bc2089f97523a607367d80f0b44350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbf60531b429c23f5255a545f4f6af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6afed0d9ea9c895217b6f73fd83ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732eb879d5b3fd3b42f9498be61d3966353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb184c0784465eb155bafbbe342ece8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f840984468c9b1aeb3378c4e051eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52eeb12151a739a6042aefde0b970e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e20c8381023680f448843db0a24bbc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b1160c33f2f0b4ac67947f07cc47a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96e4dd841823411405a5cd33893044359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1af8feec6ab24f5a1019e51380c531360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c71de5bf72c0d2413fb828c1fb197361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb65620ee5889bb6af0cb6289c5bcfa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f7bf4c23e8d2331786792b48d547a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cff48b10ebf33a09d42cb211221d2f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd0e2cc23a512bbac72c6bb818e84f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361785861acc63de875a46b0d257c47e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36de2852db2416fe4fa5ea71025b6c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42843d308e97b12759d95cc3d0b812f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec658989fdc0ac9c4dfcf1a966692be0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceff5d6b7b31a892fe3d49c1b1564c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74247f6d5794e686993c88f3489151371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18496a1c9e52af4cbfca19d5ddbc2756372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165d76beecfa520505edc753ac95ac6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2f39784dc71ae2166d2f811f14424374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999cf6f9dd795a05fd0f64e281d1532375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f5bff24f541ad8ef0a8b229446d79376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e4d798db5dba40d51e852761db68b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b948264890ee513151cde0c6b907e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b0438a3b16b29f1ec74845f4ebba8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29348998b1307b6f986dbec67de95ea6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb1497cc4bb4b9ecc557c39fa73d93381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab86648b0f294acc5b12ca53eb3a651382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8f3a2523818b07173d93474e609d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135bf6d1461dc19eb43c16064597883384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de2a3cec0c970f63664f4708f4f5bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f9a510bc924f2b9f1de3376e5ecd9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212c6d12ab55227d8e66ab36cf09830387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63d2ebb34b52f103c65a02062be3f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151568243d615578f9ab31da6fa2b1c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2489f1197108d31af620d6a6557d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3889767f487212680dfee65bca62e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080918f7911e778f0521f131380c753392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db29514279ca5547a8b30a79223f976393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30493bbc3ac1615b524412dc89e4cca3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cdcdec90ca7a290a1994346c86ce4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f514bc3309c8e55934273354210bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1b94b9a341c1c666c424edbafc9a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d4addf3693b4c100d263eba11730f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71d43159d56580520bae616be0c639399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be39da46f0638876ab27a03ed2030cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecdca8f88fc7f1c7c4e4392481e487401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb0ce4376bac65d17e5e37598a15e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7fa52ec68d1d98e2d0a73ed914947403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5701fed94316b7e9d996795763feb30404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e220a1b7ab1e4b01e3904b5ebc530405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e31e15f13faab71aa73a6b8556b32406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375e7a133e95737f815f05f74f20524407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c731b5d870e29a5ee280c6947101e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1cd2ab41089de4d3ae71b586aaf72409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e80a5612c3d8b33eed346eae9b18df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dc27089f639da422bb739251f47de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945db26e035c332365eb942ec7c2adc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8cb9f043ee161ea1e3623435f8223413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34870a20d14c2c8bca14845f2e3d03414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496297f3c6657f39a0a8c8d6558c871415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f20cd99df3517ac154d8b0d5544d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88aaf242e4dfb19f897658e40cd9afc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198429fda832d8ac103cffca151314e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09292a7f2d6562b2a06e128af263792419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac3232a9b562176364da6266fa802a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41502fd5f6015811a0984915bc584f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f95ea995e30671f19bf71fd2fc530422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b8101a5731a67b4401a2b6d13736c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308690679aa4d7117a890ff7fe113232424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5bb4858155a5673c12522dbc15b24425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f428de56e8e7d63a8239bc70d5711426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786f1ec7ec4df5015b37f975773b76a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2960ea3b48aae17154c0935eb2de6b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b938632b3859a42f1ce9020edc472429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13399bd95643240245fb8835287655fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8404179c49a6d347ef7834f2cb6e0bc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e000fd26cad0216d3a0e483027ced432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99704331cf288fc7c42af9c1c9417815433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21bb712b515f942385281ec00d71ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf6c29d9672d443afc10b4bbcd9215435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f73179312918188c68648fb73fd25436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bca7346e72585f2304c346a29bbab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff90935eedde33ab72ae3574b3abcb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9df4a1961f6e6b4c33168b2e525dda439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231521fead57f8b7255fc7ea9bd1ed1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238a9717541bbed417e6343e3500a70441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f50324dc416d02be9d901d79433b1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafae0c0d82aebb4c057da87cefae778443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c8986b8346b855d51336c5bc942bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19f877e9c11e0f1ed2c83fe6f504b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05b7df8ec06e629c7cf0aaef26314d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bdd4df12c81acd80e23a169625f8d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37351797ec2630b4e304486a76ce84d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbf60cc5ef543804afc5aa41d2b2e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971cedfeb31b62a9ee06807a24ac059450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10953d8cb4c3da02828c1c6b5e10082c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507aa0c12a652c5815c2d49160a26b67452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a995cfa2a91d7d5d85a4f6ee18e1a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0efd1a729d8be9ace228025cbc289b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8a6084c19ffe3d690c19543ecaf58455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce156510b1882b60cf47a6325c6960456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8389544e7afc58993acba104a7a009457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbe44d86a427ac9a576ec118edf038458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da947cb1e97c8891092d675c6be66f69459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba0a902d67c199bc83392dd3ee09b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63e1f237856a85abf59aab4e9fdb97461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3da845e1d2c17a3089b42c4985ce6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282eed31ed487c6b0105256fe01e20d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75640750eb163c18f2d634c0ed885df4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d68dd7e6da28ab7c339f68da245617465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241183eef01671f58b0037a1e1794be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fc27e512e4d5c52a202d4de8384ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3277df89671dbf6c42f8c5d89df6a24468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1033d0ca7838ad97fd6b6483a7afd8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8637dfe84be98bf30c0f2f7899efa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f9081acfc09b6ee30a65daed330cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbaff93e37e6f4ac2ffbfc9f1a3fb77472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bddb769383f83f5d8de79f6b47ec49473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a34104772a45e5af46924affa838ef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c79ee5577d3e8761da8a076df88450475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bb99c478aefbbfccf009ea94e77ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cc36609895f6c79185ef6153654be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbf86f107fc90c992b923bd53e6960478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae42e8b066c37ef95be7f5b0da10246479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e8bc008059f1cdc4ea271554baff7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d9c2bb8602e2bfa6a42ed38534ec9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348277383725f918affa6f89381c32c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfc2771b318690c93d8676a90deb83483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a510d671c0995b11fdd5ca68e18d34484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901bf0cbc2d84759284f82626037a80485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0789b2c2a3bec71054fab597deebf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0c1e124c745f7f212d0fe9fbde20a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6cec3547253bac0e6950cec6d6093488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907f7a958dba12c09cd695af826c9cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c023f4b5ebdaac1f0209569239cc15b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989aa2e5de7e2aec94f1981c4aa98fbd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e47dc0436ed9f4d4aa17261384224d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54161432fa1946432ff4f2dc293a4ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e7da56478ba90603e458e22ac5561494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6e3d5b02314438e10ef4b047f2ff9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4e52828f44ea2b478874fc28a1b25496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee79e5183d7065f0a2904c1155cb29d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658f8cceefcee58437571b8cf118e53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b0dc3e8c49c92708c377d1519e14d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c95d3fd559cc5a4ac2f89041e5772500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d064afb9d75c7b2189ad2dde538b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecaa94f9602a70e346c1205eb138bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45730e57a9b9157acb218537a6db78aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd5009c2295e66318b3481a8125e00504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41e88f0224cbfbfff84eb1a0c7a252505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2d5719ff32063717343afd6b05d70506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d649124a83cea96abd3e62c23bfb10b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9d386f48c37ddbeff8d485ced3c1a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a1becd46f59d65125d1e36c304da6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ae68a9a9088d4df381314a9c4fb4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d05ab51f38eb0c92da0746dc92d61511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6fd4ecc9cd52968570c762648d198512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00103f80831cadc89795c19448edead513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc87e64ccee0ffdd403de26d023139514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517ecf490c32aca1b7311b41b81024e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add2093fdc459764ce8a03c209d01fb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0a91b8d67a81ae3bd9935afe344eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a75b3379e5f6dad593c5b643f5b22518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521c33490351a947dbacbba42622ced519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686b3138e83e5330f18bd2f9dad302c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56b598b0d9fdfe7118d27dbcb12e97521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfab12e065c24a3e83ff99a51bf565522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2877fa426e264f1b83581714961c58523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683da8fd0260ebe519fee97394be127524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0004d3f214abaa267d4799d03e1a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad94172c27c21e752cc9c4c7a2ac89f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daf01005ba1a2da8c0d44c2897fe56527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39428515567226d4376134972cb4fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3713a3247c7ee56b3391bef6d95cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2e63bd0311ae16be58ee4887ab2af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f8563cff7f5a965793c9194e78859531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd287597858a82ae7c7e3ed0f06d4221532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba492066d042d8b0abbff6097268f781533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d84365f32a03c691b9f1c7745be3d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0992ca97c0ad6f2f24b5173f016f8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9cd2fc981fe147f232e58562c9a97536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8721f4fe7fc78924f24b1544e1d47537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b43940d4e40e81179b405c05e32669538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b2c9aa42bf1f14080e0ab57cc045e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c248f82af3ce4bae29eb5b6778475d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5065c7d004201a038b37fa67fce4e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d32723883cfaf8cab3d113f58ed3b5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925f1f35a5c8d4ce7a3dff7f98e880e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265ed2e55ae2a0a59b6eac7434c4a02544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74e6dde68a2cbd597549a338f1e15d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74895b5d269ac5d234e9d9a3c3f7a71f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094513a1d2f69eb2bf15ff71404ceb83547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21709c5a67285c9d83a1f23b35f469548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2ae1203b911f8227a7dc252b2e2da549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbf88c1a6ef94a20d9a44f792189c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4ff2f41daafbdc7059eb0dfb97168551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd9bf9bcc3ca45d63c27f75e29a675552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597991929d2f185f6e572e8c733b0f69553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203d6912a63664ef8c5eacbcd959030554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a98d03d4c1e607156212238a73eb1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4167cb04f019cebfe63492cfd250e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b959f063b803d3b4d162bd365f435bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55330afc550345bca5c8b80317b843558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410054de790afdf8a4ef20a9964d1592559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cf0d71b3e7fed7f5b885af13e3e4b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d82501fdac6e9c6d377bd1363746b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423445f8583e0ddb2db0d3874fa5525562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76be096f37b8e53564b6ad94ab9aa0d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032644ec7353abf66c8cd34ddd2446d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee447ef27b19f54700c8dec6a7b784565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2067724efb7a3c3df916bb1536541566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c703f07d41af7e85f29f9c104dd3f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14d6e8bef833995ae270442e30662f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60d038cc898f583d2b7ca61abc11dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38692d6776a871d20d4313dccf026e38570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d254da400bc10cbbf57677597bde0ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f1a724c47a8939c144fc18d484c45572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc72b7f72b86393cf40b815e1133aa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567be1f94678d296bc8d4223a74ee522574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d3f6245e40725c8bc113ba983239e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de978283f8fca1998a7b89f4b90a26e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5fcaa8c4269a778710a99b659ddea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810840e9fc3f14c3012e00058741e582578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19a1319acffb4cfbc74783db76ebce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60972b270e478e9f10e97063de9af35b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd34b2aa93f25a013b981309595685581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724652c4652aab5333ff50334e8de304582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b265edc9a701e0878c18470f7f5942583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ab470e6511fa16a6f087c68db3e66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da255b7270c9588a92048bbd40d44776585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c579290455aaea28cefec69edac964c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a60d7865d5db977d4739325187d5e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30265e997f4e09c0341a4b6f1b4be579588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea262fb54b5d8a1d2a6c9d5c8073251c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0f43514cdbc2fb372e3edf59b31e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757268997b7f06a2952c3738489b3a35591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173f91048314c9247cf452dae7ef9ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3202bbfda0d310914ca01820bdfd5d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a573f74544ec60aede7fd4cd847e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205d40b9c9b1ed956b224b146d635c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321fa568c6932e3c7373f6fe59fdc48596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecb5a620bbe771c5cf012e8f0b2eba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a13909356e56526672b5ff7e14ddcc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6b6a9493d88441208f5179f5d6c95599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a804586fc5112dbf274e8a123abcbb6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd7e1e8c2812df1fd26a5ce5444f98601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff26931b34da5a0b88fd742d2a9b7cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3616836c904ccf5a9d5d88f78cba2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474b00283102089aa7d41e4ee8d306d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf92cce998d41336c11df468ceeec65605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb038f231a669b4c16015c942f732b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1c36c6058a457f5276d64424ca2ab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481224b2e3c9aed654c0f1737731a6b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de510f308793f48ab01bf27acd3b377609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b4a0b0aa5f6be7b05aa358a6f01a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cf03f0fe70bd7abb77b311854bba3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05299dbddbe687396cff36049a801db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a211d070255938ba0100c77c57a1ce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab8bece761c729f0e7b4a3f6ad7479614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b91106ae61b5de51f54b7e6631e406615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24635c8a9390d5d70640b623fe43189b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7089618d4bd544cc23b450bf7218741617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d54498279bbe27c585db52e23ff2f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d0acfe709a4377a1d2d4dd4cb5d90619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e77b77bd89a2ceb493585bf9050f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff60644e9cf7a15477c565d0bca28b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf27c22f4f1f3a446a4eabc2fc6c2e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace9329f48c8bd25a27aa050bcc74a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90234adc215c19b875708acdd7bb2a3f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4ed327bc76f25162215b582593058625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639cf629e5d48692cf0ed2037cb9237626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4dec44e9f24a2a7ae03fc41b06137627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0c0608635f679436ce22e43e442b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81d4113fd65ed632bf707f39082e0a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368d19647a7badd5aecae5d21ebc984630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9513549824b0eb120cb437ca020a63631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4ad1a61021b7d2586a38b2033cc52632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da0edc7a68a78700d357a95ab7811a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c6262b443279aae21ea80eb850efd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91691ff1f482f8430b99963ed96dcf59635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698650fd3f847f832ec4e19aa86f62b7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881b88d056010c1f4507017835b811f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab25da0a3c6c31190b536bf6f09515b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea52300a7c3f49ef33e4b39a78447a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc306220d3cafb4e5c99142a7fe6d312640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4620719190f2574774c7173507fc3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097dda3947e6bf4b0a943e798ed9670d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ca8f29ffcd3a35f545b26ce4c58f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18538ebd775e51065e4da54c4b899640644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27639f0a50db137231dd4ae18acde782645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c08affaf5360790c26301ec77b249646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92305e8ecf96ddde6425f0d013317b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8494045ecc49b4936dd75a30a9c2485648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76941d258b309524055af4999e688fad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22744314d535ff6c027be4309fecd74b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba69554bfe17b765160cf3a27039aba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4790ee3cbe2ed89acf0b266bea1b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a719fda612ed7753662878802d82939653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177620c12ba428557c7d4a7212a7d057654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ec9ad2819291b8d7c7fe520815f60655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978b2d27448bf93419e7ed931785a58656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2eafabdc211a9ff0d4d3edb15a266657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4877c47c6d4e610d04083f00018c79c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e28e190aa50c879dcfb785cc7c9fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b8c93e883eed27840f1a30fa232a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff987d857f72e5578c8d742cfa5853a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbb73debf4ae5ce2a0454c4164cb4a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd077f789fecf3e8277c9fce6ac8000663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84fcec86a895cfa26cdaf03f0fef40664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9672b98ded76b9ae09ba1ad08f83b82665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa4b32e160568d1c3fe568383242d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cad60293cbb654cef7f7e2cecc585667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71d08f827811a7a7be2d2d37880c8e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15631df80ca2b325c27ebdd9c243d4d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81dca96edbbe21c4509a122660e9cc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65293f97cad13f3b240517ba9171306671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345a00d418f0082d4f6455724647958672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543835a1c6f3df3190d3dead4b141e36673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baa2963cc09e92c7f499de157eccd8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794961b4f5e2526792364c502ec5049675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2967da04fd893d6906bec2b5606861676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42eebc4dc5b5bff71940deb76097f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bdbb7ae3c3d5a197ea2fd85d56aed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70ed18efa2c29dd65838f098bcb60a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db47fd05ff41c24d44a45a7d89388a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33595aadd9c06bf46f189c4e7183ceb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccab447e4a923c647920fbfb0b44aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0be133898d7c0d16cc26e762b086c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea088f528f91719e8e2568ce796aed31684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e0bccab1ea89b9646817ce9bdf3dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114889023959612184396d4f95ca716686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc893d860663486bf447a373e3c9ecd3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff368f6c38f1b8b5f285f08ad307d57688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d154804fae17d5dfe954852a977ae5e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1071a0290346870cb9eeb95fcc6e62690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea76c945b2b610b3445617839e16b8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070acbe77cc74a675c08dae9c991517692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f24d1494a6ea3cbf5be21f4ff987f1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf1976855bc074e49456b0df59334d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95859aefd65132b36fd2f9644a9201695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c28a0957685921e033464fc05d33bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef153e95391388fc6bb9e67abb3beeb2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a355c75c79edb5a3388c65584b21b08698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194056560f975f45bc6cf16e5191e347699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000239b2092679e2a313c64ce0afd168700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c6ab15b3f0280e3cb7c30dd81075a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f8c0a4549f120e3d1ef6c4c0b6387702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c7eaa37d47e1955f385b4d425088a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010a66b19cf80aa49d23e91f826d645704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d6d6b1872700092ab15e8df2c201f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2ca5b3db7b0c892e9bd52772754fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e86fecc03739c428588f67863d0bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec6755669ba416f303af2e8d0abcae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432432bb316ff1b822ebc551520ff82709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af6fb256d6d3aa64a99b25d90fdad3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81c51cc679fab0b27c85877f720334711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35816cac4e39339a9bfbdaddc989c54712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3420ed1aac8b06b0456d426d564be3d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02254a5ec25ef193c54dcc29a53375714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835162176129955b6b445bc80c7f5d9d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b8dd689799865f2d75aa5c3b041f2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0035c484a9a17a6c910f5d852bfe38717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12eb19a257658229928853ded2cc42718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e87bfa6f89ce827fdb87614b588b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e991bad0f9f32d0a73a4d173c99c6f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04076561dbcdd76fae51faeb62396ab0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3642e9d3f70e2f4606f25c5967716e5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9287cdb5a33698aa14f61cd9a61d1a1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb063533265172bd1f3c9e5fbab09d0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecce705e6e0692ec3b1ef17e301713a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3faf3caf2e3a3878dc60a6f28f569d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cf7c718cfad05e26dbcb52f8287d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f303f9e15948246f251cd8750c5f1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eac411d3f89a318a40ce86cf268982729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9935c04892238e61f1c55e82e1af63e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f108c54ec2ca365b00844f5d3b7ce1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770b678385bd239214589c2b28a4aa1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34972a4315e66b52465fb2694b11b48733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ad213bdd5dd91b899530a96ad2052734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493b755e566b00b3b37dad20a3ed9ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a332c9a8430de42796a63cff11fdb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85879c2257655c799718a614c963beba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e3368fad6da1a54831677a833a5d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37c4738d6a93b670c864b11c7a681c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71daf5648cb7717fe15bb18ed46de30740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5596e6daf2f9ba83a5e7a74c596343741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01de1119a99447a921322454a62b17742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e7e072dee3d955c53769fc165bc71743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9716b59cbd50a12a3e759b0331fd8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfd0b210f9f661509c13be4708f375745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c9de20ad0801198b325f4b24ce7b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb41a032b591dec427c781f96f6c2c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b72fab833db6f881c46291ff689afa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc392b05ce55e7d6d7781f281117cf0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41208fc38d00d8601bd2e78a0a409e29750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45635f3f8422c23d26d9081f1c01d17751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0e3d4dd2d6c284679233d48427cd6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3d22bcbab4131fefe1b12ab8d9105753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf99639ee8849f0b14cd2de9474e29754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369442a4b65ce00a721a547b25cd4a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa1aa439aa4a68de3ce9d2ff57cd07756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7915ac82d106ad70ff8c1f5666a1e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334471b255e48d1ac797576c4c45dbe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434fe1cbd74458d127d42c40bf6d55e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d62872db1d3ad9b4c10d6567012668760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef579318388fb5109506557033ec07f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd99420d7ea3a56fdeb4b7afc0eb6a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d767726f27ec4e2ec8275e77f82b0be763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a15606aea735c6b949b839ed7264cd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5424970e284fccf2b4d3cf2e82b434b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a981b50832487be2dbadeccdfb094766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc18d3b5206004b59f48ce12eb70e4a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c2749d0a526e7adb053af5d27e799768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cca85a597a84d5f5719f0cd9ba8205769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329add8685973fadcfd78970e6435073770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff92965567b6f6fc2857040126b4d9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94844c7d9b5f09cf3796bb5e79d8d8eb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e3d0dbfcb4dc310f114e959fdc6ac773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be6e98765745729f2d780305350b4b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6b1301de7a4c9f20e82c9d957b78d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4ad005c72a07169baee5ef4627e85776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7055ef3857e38d0fa5db467ea8b9c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03299306ad9a1e542d25625f99322f29778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dfea975142e41a1a4568f0c626c9f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f373c8fd882efe3f5613f583c44e467780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbd3450d3b55370f5c0ef73faabd5b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef57474c0ca5aca3fe8d2a7fb0e31c5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12d24c161b686b199a97f261d7cbc9783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>