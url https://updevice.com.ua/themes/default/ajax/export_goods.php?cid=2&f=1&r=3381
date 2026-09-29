--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1166">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1319,59 +1319,50 @@
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gravity-with-wireless-charger-10w-qc-/</t>
   </si>
   <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
@@ -3574,51 +3565,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa982dcacaa11504443d3cf408936d461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8536cca116efae578f03507a1d8b05c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedeb094debd2e380556bde184128b353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccfc6a8b4326e739fda4119dd423b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203a03bade72d664581c4667d49147d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d03d7875b6ade9b8ab7874d41ce7fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fcc01822145f33cd6816e334605c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8323f9baee419578aa1bfcf73a4ba68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d3d7864a32e5505fa948a88c9cb239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b662e3c29a7cd643d122fe86d07a5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40798001657ad37b91394555d0280c3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb82fa17d0f72e4d9d384bc870fd7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc642965fe89fd2f0f02595c36eaff5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a864286b8b443bbf75745c1064337f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f196f145ce3003e302fd3f2e418e8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1d9d859358bfde54d6db90d583cc116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a983aace0c70d30afef7bd55b81f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ee2e828640199a73aa1ce4533131e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ac7a0473c896cb993cc07ea91eafd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8187dd076afea45a6c036453ce04b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e50485e7c044d6335c8af8705a865221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c03c8561eea10aa36a04db4af1db4322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d600b1d345954b5287500b7f90fda5b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa77434dfca0736dc59616c717655824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373958eb37f950a1d3eeaf93bb8c411e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1034721821564856d880b0164be96a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210e7611e0ef2ba947138795f464abe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d73683620acbbb5a8c923594775fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c2fab29e51a576c35a219154f75cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ec17630d3157ac651b7f13353914e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc573b4b719743bea0fb0e9aa62f6fea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db064cdc41730068d9028fe9077ccea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3aeb68adf9a82a85eff2206aefb98c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dad1957d904b153ab76684f489221534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fb74f059b32b187ba3f0028e5e6ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e76cdf86302a13999fee78fdd340c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9538e09cc671e064ee5825df73b32037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af1d79e9eeb18d74e4d7e123d64d5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae8bef4dbec8daae19c6ceb62dccea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4592f6cfad29bb12f5e0af46428f7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c0b0c8a92c51fe63991f70ef7f6fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9f4d8582778ce0361e6927276018742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e233e4b67931d394cbf69d0b821edb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc7ac4a68f43ce158922403dd735c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54e7c2e8355075e10083a9ddd8106a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8713167473a3f672d7a8ced13991a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f59f1f03a3068ac7d523223b66af9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa6e987773b080f8393da5c5e0460848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b06faf076bcb0ad59bbe1f2b767da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956ed09150a3fdef740568d63258fa750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3c8274ce7d82b6f8cebf691c169fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460d8de510bd8b6ff667345ab810e8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bb968b96a88fa62edbe5edfa31c7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83047ade8197b7cbca66a99b9bef47354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af66b8ce293df79a5217979e95b8f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d480f9eb3cdf32183339b2c6dd7aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87745ab9878c1a03a3512873747c7c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511703edc8a7f2a115e7a8dede0319b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9f815e27a82e521c94c5438df22ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6673b535c51721ba25fbf34e7bac260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab04af3ee6eeef579105e91fdf1d6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec01a8b37009862f0d1b46762e8ae9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25c48cc60378b6b10a9f324b8499e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0b0bf72658e755e3f21370204833564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445d07616121413b5ee90a77de5974865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5d23229fb543196b82719ced2e78d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641872ee8e0f8a195567d86e536853f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92541e974d956eef0c2dfc17c75955b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f3f0d8b78cbb5b6876cc7255b890169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44f89ac74f4580a6a2c352525969f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e1a98f9cd54d267747cdec2f7885171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11559e4cbdfc21a29390b3c3f32d489872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2b14ced34ac925579b4db7d3145b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81302579067fe0cd8ba0c46def6933a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38054b254ef692ecfaeb590541b7db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce02b51a0711b0d826680058c0abea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114e613c5120e4e184a2bdf0714117f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397173fbaad6a1aea244796b0d6186678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742b28dad4b4145848b5dd10daef12a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9f57ac82ab861708609ef71ddb97880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609020bfd3ce308f8ccdbdf5946a29681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53d1c3c087c32cca90e2922be4c4ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83baec5bb0344dc0aa10c9b57655a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa542286a86c87ec0ac85f2630487084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dbacf43c1cb3a9f90f86cb8f928e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bdfdd8494f854fbd74ef7a839aaaf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170deccc593f32e9337fcee719b6855987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978acee3fa58a26b682ec959007c392788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60060182456169cafc6713af2335a13789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec73c50e47a4ec844f9e7352ea8f65390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91504a125cea0875dea2e979302c050a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772f45d8be46f528726e686719afdd692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296369250d26a1327f36717357e255093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ca8a9c6f4572d00a695783c863cde94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347acd27711152ce7731f9ff5dc62a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e107ad6a996544ede64187c6a779f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4513b4cc50808f3a06b7fde3b3b3ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcfe0fbfb793f418c0dcad05e55a3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27f750b49e70309ad4d58e6dbc12e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52781649687b04e972b45699fa73cfa2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bb8f3f30fcd6631380c3852ec4254101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df2d575cd32966142ec1f9734bce9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c611160eccf6c4e5562ceeef2f5bfd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b9db718b317c449fa0b6e90257fd3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e34acba744960cee32720700a077dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d371b8182dce7789e0ef089339642106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da9923621ef529cd444f2d4ec63f5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec58d4bb6716fbb2c8878340f7b9888108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24961fa982b750b6abe48cc5c2cced81109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681f8035d3370d4fa3660e179b3c51e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05733dea0b0fb625ded70543bb2ba2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c2287156863f931b5b6950e61c590112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bf24cdaccdc594ac5de180336b540113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027df60d3957c17be5a3fcd3a882bd2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6483bb37c1c603d8cf5a20d46a9bef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd97efc4b1a420dc6d76b37ab774727116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d6bb98204e84628a689b7649d5d2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438f9e927a29486da6741ca339ad72d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e427e031b041e9cc248a89e8a72c5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a80c758b35e575f6ebe512ab9710d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979cd9477c300a5db493668668c5c05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6469df519358168734fa9c65913298122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889ea9c5a4840a83feadb071086f7f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6a882de7ee7cdf30fc66e72d4957c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411daa882803ad6765b5305dcdeae3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926215ddbcedc7d0ebe0301a2b1970ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40156d96f35b09b20a047e8333b23f09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc457b526efa8d9303cf61ed97543f58128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e431edb769f8776e94cc13cd1bf1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee1b8f0e5c52a241cbccc4e45e44ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe323a6460e259b9473f64005bd9a1f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b69dfafe4af98a2451caab1a3d4e1f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329732ad6a686d2788ccdbfa674ea6bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4a0629116982e8cc907b6a32f97b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816aa8bf4b997f1a497379c411cd66c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30883f3fb7ae5943e3d7f0bb806e718136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3670a4ad9c808f6370b1d94ed5b2875137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb3284860b02f65b09a1da063a38db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bdd6df3c69d50622e84a12dc673ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c065004397f41f0b3bcddb57379db38140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e98e1234be4dd1387699780432a86141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eeb9c5b8c4f21c11dc7666a26c7526142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd69cc39e755205e037076e1095f8b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625981d4838c1f0adbed023ddeb6318e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7601ef58025f737fecee5825c6a83145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32ca861492b6a834f80110ecf66a0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99982fe2055633a494df2d3d0b0de9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc451f463e3fc0622028ec3945f215148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64071a98f7cabe4b6296a1298cb6550149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d57d0137b4a06220ef11e962010e30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435c91fbd8d33fd8d0356907abcfbc9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf498eab8c31cca02eb2722b1707cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0acb54787edc45fa7c82842fa012f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e261846f514a35df86a3ca9d360c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e3f61d47d905ecad2f327454723bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f84afa8d31609093cd11cf9b12ff9b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3363848622d2fa1375de5d601bfda157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab935e9d573ecb721d27a86057f64a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d00bcd1ab3dbcede18717676ec3df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfd9a850cec90faf511697fddc63e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedbbb792e3f1a302a6536984cfc9df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bc8cbec9c65285be9a0c591d93484162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0f7af3a67e98d3b068dc8e098dec1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ed58ac366710fa7e3f05596059c87164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7d333be4d82633364fb6aa99edcdf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f095745b6739c9ab485934fdfe88ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd545a053fb1bce3d2c202f451fc11167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dbb94ed76caeea398b9731e783071168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ef7861b15dfdf278746ab8c9364c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea389eef3098762822780395abbe1e87170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974701ff34cb49b6a94aed4bf7653c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f87486c5bab910b938082eb995a12172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0df1c64891ac3485bf19c3bf2ec5bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e7e1acd2d3af419fd412a0f44a59e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9dc3b38efb17802797c499772efbb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260393b4a85862a466a5eedf20e32399176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6c3999c7268f4de4ef5d5c9a6da72177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abfcb054d22bef91ea45d8cfe840cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e227399e0163b604455df537757788179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b83da7c9d294e7910c3495c1fea31f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea52c4db6899cf7a49e0430af4637e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb2e16f5d45dc76483be325812e423182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f213febbde813fdc48a00eddbc6721183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203dc1d19a23999c268d8297b52db0f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33185d6f0001be5bd30217e0dcf2ecd3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785f43112ebd8870ac6c67bdd86e247186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7ac5efa81b12cdda5eaea514dcde6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a1015161753a438f9751841d1b0ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f53fe718a09150bc047d2848748560189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68b04a58da596684396c504444f82e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccf05a92c118fb72777af14e835fc0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50bd941f3c187aefcbd48c03e3957d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98f63df701b71d76e4a6552ace0b1b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be39ffacad7b98021783306dffbda4d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cf4c492cfa1d45c911dc4b51b7a9f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d14dfb63094f01d9aa8792ef1629ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becd08fdfaa481be8047b88f47dbf6f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f96937ac3a6c3f28a86366c996f7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41572420ac23efcf9037dcd8108a2f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46973e4b7d68412561f97459d0d8dfbc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19f02329781bfdc8644431655e4829201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bddcad6b58309ec018964c5213204202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f010ab04199f97bb242d5244796b53203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d640beb9fad2a6f4d8808fc1273ed84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b770793990bbf932642a5c2c2d486b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1db9280733f0dae95dc20eb0f7962206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0290f9583428397b8971e8108a120d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a99dd3452b390aaaaa4ab89bab644208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663098cd2d27e8bef2c0658738d0553209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58527c37e18359288564d8fdc5a79b7f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6100a84d0894e436ce45619171d9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d16ce419a9aaab6c5e3b27aa5a6b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46796c258c1bc321e3334ea13e7b5d1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36882d4a16faa6506c8aba2a7f92c17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509e2eed084ef860c9dba307dcb02f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3c078966476e1d4b7926e6163a904216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97533aaf02a837514ab32a41b0fa2fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e116bbf0bdffba764a7b778ef1d7c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cfe4d9ee0b9ef9eb883f854707a3a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91d2b1f2c305f1cb000c7a86c0b3c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19927fe4f91b1762139ed038374bb540221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ebb6a1346d6d1b1adec7a774502c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad13af8ed7aa986aeb2eb0b0cd3a262223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c6dfd17c72915c6b47b9015afd15b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560cb72055bbb3147e93b067022bae2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745545b09fea321e511a28125389d90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b2274dc661c176fe83c144c621715227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673951186e0a0bd5d77c24e616049bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0ec8ca4d481fc1dafb4d523ed3f10229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99d5ec9c26e317b903a77c3cd1d275230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78149cb11cc33704e3d6a618c9dad440231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0c8818470f49b73d7d586bb4aa14e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567a64be713e12b0cf423859e38e7a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef29301d355b4c34b3fe857ad788ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fb824f45f711a5fff835262d96b43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc1514d9ff31a4107a36640435a98f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca420137bcb90438c9d1aced832972237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c896a1210f3f2fce2b882591083ad2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d65d6bf81e3d45e97edc1d9eccb5c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2249eabd232317e06c209bdb3cd07240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0ff5d27682727c71db1b19662393f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16fdca285987716408f9a825a6106a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2201119f186aa52639902de9e5425f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a569ecd156bdd24758695443f07318244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0969a75697eb31aa61c87166aa73833245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045984cd911bd3ff83b3df108f4453d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efed79baee281cfe593d3fec7787f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3924873db2b0196c7422abebdebd13d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c820b1882b78ef166198f0b5817fd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078d8cdb215f044dfe7d8a831d1ff7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef41986f254cc55fa79d105c21d487c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c0b25cce11d843e08f52e6e5c57e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbeb4fa59229d4f77bc5d4e816e04be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cdc5890353aa436966b3e0f97b2a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c0920dfc8ad13b6105b825b9994a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a93bcc7dd46e7740c7130aea4598e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62135718bf5c9260ffb63d965c40b6d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02877b89f5ce675873883d38ad73429d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39dd0e46c85d337185772ea174081d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98504a98a2c1955b2984c743cd71399c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2818f1a6d6651667dcb797443c19866261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94b7bca7cc2d3263be9ef8b292b08e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902933139b019e3b9c4fafe654be761f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0966ba06d622d9ae26a91dc832a3d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c412201da0186c1a5e0552f453353265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede9a35165cce34ccbc582c6541e159266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c5370412da8389b05263b2e072a86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e89349fedb3169cc274296821b801f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25199e99c2ab84a63f84827c6b3998f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f1f91d91f468576a8ad6d6217b9ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023995106306ce481d3a5b4b34dfbd7c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f3747848daef03402bb2ce9826309272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa128c17feae6dc3b03f0ae6aeed33c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8044ebc60a6a244d3ce8c187d6c31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702187f3362d522d63e4d2385daab4df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729916b8321a7c376ca1298895701b68276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6146d9f62b5f71245b91759ddab9ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a26adb9fb99aba9406ec685bbb69f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e684138b0d1632e13adcd709e11b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d1ab47b0a2311511951801d063654280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882c7e6d0dd3dcc671b3deb869845b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83a2e1b86fd9f400f708b1a84477b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e74cfa1d52b63d653f1514efc24ce9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396dda0f1ce3370a3269c363d0e1c00284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44296216d6b03a6d39f0af8207881b2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49e1cf6c94f2a0204a8932d63fd9f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340d2e8de09f4c60cb5f7c87396ded0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bc26c7bfd0676e0ddb70035d62c0f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfadde09b0768284c80633f73ba6b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422410e481c4549f73f976a1fc2633d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc83867346e5a34e940f95eec261c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a6bf477175aebef15b01cf6a1715d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126f5d1ae8fa5f51948c5cce95db9c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347165fc222893c734569567a597b624294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02bca0a62af559dbd7b58a679662a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbc75b75d70cdbadfa39f748073147296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520521f077a5f89612e3c302bccfef5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41a450328acc56fff15725a42f22bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c427144bc7b4f3ebf5064a5ef6773299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3699ec694e53e3d24ade1c04bd1edf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98050cfb2d35b305484f6a6baceb2b3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce38d397eb1fcd822f22ea7fbb3818302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9366985ac078c0de4610ffad0c46d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8d1c1c77561f9bbd940c4c257df09304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f5b78eb9ebf9e6359b430cfcffc05305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ad69dd340d66934814145c3a6a8e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017583202bd3e5a7a13535612c49b38307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1f64eb274d53856382d089d6b915d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d43d65162b4ac4d30ab1b40a89f2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520ab754dfcb5420fe48889eb8fbfbf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f358b2d9cad4fd31fa995bc7cd4150a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7e7d4ea61a0857e94a6a98a98abbf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227126b3ae4a0d1039fa784bea17f87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12ced719c31cb2909de7845d3cc58a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952b13f0c89404a5a179eba958ece2f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3662bc7d52bb23a9c27f40426560c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a647107f7d605f966e4ffd757ce68f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962e8d954983520e30e6f7d9770a929318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854be2964eea34059d351baef21da99f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1addb74e95811453def97d566d9eaf3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094d039b62f0b3d9d4b3bd258cccf99321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bd85f71a012c9a5ced710f9bd0ac1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996f80e8e07137a365bcff4afbb5b66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f0f30dfc90b71dfa758c11a48b7cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba61bdbab18e5cb0b13e2ddee34d8e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc740f6ec2351ebfe45efb3e2702597326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30469b59326211f72c9b96ea9852675b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efe6cc87106525eb551ee4a57b8fe2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8562b8cacc749abf04552d2f776fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976829a544d554168aa894170baf72d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b4cba8603fe83b1b0cd7e4096a51b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f672b8da4440910c2be130346381a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27529e4e27a083c7d7ab7e07aec98b61333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3423c0b99b50dc83ad1ddcbe25eaaf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95810b1134fd335f9c4ff259948d3bce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033ad483438e2089f130fa01920cb55336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76852f0a2b228da0d44b720a622d73337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf42d619d21915eaae910561faa67c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bae6dfd7af3707fb184e92b86b44d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9cb822139801496769abdd0ab545c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b3391d90eb77f1abaf928a483887c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba2a48f14052dc4b9f1396f485c566342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a0711b4ffe924bb4a1781cf7ce732343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84071b16995821f5a20681ae9af9e66344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52202f4806c323b7f03422144698f23345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7f01c0164221550a40e70b3ef1b43346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013023e80ecb496f9469500375a33aee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346cba8622f876e9624c7252642305f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765846e7b37f6046a0f6749ac1633898349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb7049c8a032837852beb232e2b88f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ec2dd26928dc06a4cd55204b1adc3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068873929e8a06799a497f7f0ab09cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40ab2bca55246e9ddf443497cdb3ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac0bb5a761d60aa06ad7c9fa3f8693354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91e8062a242e8eb6440f6edd00855f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a7bbbdb989de6ed76453618ec994b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f221ee92e9fbf491e2c879af8ea110357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a03f01152401feccd15d96a449e5c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10151c8bdccd01a8b9ddf655c844cde359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a49f6c7abb4c45dd0068391336235360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c6034c7c2e9c715fe0257c4180b2d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6e966621b6d297a20a5deb97ca53f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00879e8c5f5e98effe629054245e27b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6eb346cfc5cad80f19a3d28bb9008364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a537d76307291a7bf5e6fa41728173365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f3a5923afd786efe1025871fb4d26366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e8273cbc91da074b1a041492f16e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11180f81c9396fef83545dd097190827368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35279244ebc43007434daeb90b788bf8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c07e399a0ea3e45a494c125ce64232370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef034acbc6b32df1228615e4f0a98f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6cbf872644d6d321a29b3ba7febb0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c72262c372ff4be01f9682b9862a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9092322658fb456178713c9a6916b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b739c379df74f74a84a06238994bd8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24690586fb24c7589c7418eec73a70376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b2221822fb4df126d5ba33dab7305377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b86689356dc0fe3e89dfb9a72d7fe2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65784d15dc6b3c37f7e833cba52570a9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff11b03e89304c690f16cb2058118bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe169f407b3e7eb6e465edc58e5e762381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb04c3a3ef960909013a45ae6cd344d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1010cc90f0a60547bdd1cdc72e05867383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bb0a38f7063563d51943e14e1c324384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a0adee4979906ca30d1b10167df60385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0837ddc9b75d84759d233cf62d28b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba05dff02f5da16112742fb7717418387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5ff17832075cc47a1dba2b26d3b21388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb23a1a7aebbe88dfde69e3fc29296389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c1b04ecbb89ced43a03933dc395ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fff84760a8088e8627c3c90c701268391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4413123364b5dc11f6004102553af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80e51d9f0550ca9881e6d1c30da644393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1616a2c7090dc3abfe104f99b6ca090394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3b20a8a400eeda88b83c6e65a00e3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b9ad93b685389e6e8bb1858f23900396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060f3652b32b2466a492dffb1804eae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad31626bc56dd89de4968ca6e93faf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc451a18963f473c69729cce584530a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66498ecf74ac23d5e29ab23b97ed4ba7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cd796de30660c5f82ee9e17b6141f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2a3f15c045f32bd8c66aa1abc8de8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cc06492a69b63c038b53b905ddd1a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f868b22cf067e4517d968625a6da34d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605f095b7dc3400b8446cab3cfb51fb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb85e69c41af3443104918e6da624e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a539db60f6123c55dcbbbd0a35fdd00407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3a839a3d11159c8cb3188c07e8de7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c25a8126d8ea3ff1d75ded79604abe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8266f6731918ff5db8d7568070361c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368ef81656f41a30411037532523b51411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc6cf7f17f5a39329106024c01c1c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88146397e7cd2edb646b96cccb471969413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232af9248140f63dda52f1375bcc8e0a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622f4c08c41aa221a78dca23082696e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037b123aab8c2a39a150b129287ebcc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbd1acb2116b3b283987f6088776c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f0c64b22410b7a241dede787e783a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572ece385e4364c9e5f8ceef93b14d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ca660ec96d5a481adb999113e5ef1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd1c480509b9ccdac3350cea1928b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46137839e4347c491bfd4ae94acee9e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d4661a217068b53c5da20415301e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47ba8b0d13c93ce07371e3c8a3785d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc295b62faa96f47463c7fbe811bb3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88952e18051f6bc2ef82d721744c0e67426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08597ba3aa03fbc0221f177a17e15763427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea8e422131f4850cd549a9a249ee1e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e81465c31db1ecb77ad7d1100d5d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0339c87c791be54440414a7796360430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb473bb3d9fd674bc7a1304107aa7d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf20bcbbac2a7ed3749afe649725d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa8a34ea272952b96439dbcd010a68433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334a7242508b6649c638c449e6bb826434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57104a668be09f465e79b1680a7c92a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c25a9e22edd38acb38d6f97a81fd2d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a65fcdd32fe8b7e92b69122e244300437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6553ae5dddf2d1263ecf21e40eabe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038d394680eb96e33c4454dc36e40cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb827ee1341e8308eb86132786a939440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1db611024acd5ac912622c38807aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f62e14a939aa7bbf0834b4366f87c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39074c24841053ef4997e99776b23ef8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70673e1482712349d869969f77e2dfea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb96cf290d1c6dd525550be24b7103445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44aa55ce14054b5dd4fb21e81f826f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dea81f87f552832e70ee944ce09497447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf3200946416e2532b0c95ab6aba19448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7261360b57fbe67df08478c21daecb3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10b4f7dc8be3683b65daffa460d682450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34362bab8c2a5590e0b3defe7450f770451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b058279b3e25b40ab9e3f183c01b6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2b07771048972af9b0a2fcd316daa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e618d1016358c5d3b5511dad5654e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbdf91ad853a3315e77811926e3134455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81d33a7df5e0d87ac40f48fc161981456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331d725e57705f6e514d64950661ad2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830449738a0157f102162cce24f970d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402db2ec608c2700eec39b12a6feeb89459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bcb88db254c1c365d7e1772ff9559460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69baffc1b38a4c29586bf1d03c017a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30a1f8b7782471d3c4d3262c1c3d82462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a925b809635b40a80fa1aac3f570dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e881ac9d54df5e6c27e68d7c063a71464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0deda40b5a508f55b067e474c0fb01465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb8b817e5cc87cf1a29f1357de0e7e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bca6b4b6c61f3baf58a6101669e57467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41873fb945af83b8b2e2b53f1aec0a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dec9db4c00d3653aedc899c31bf3d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2a28a23066fefcb4cdcfe3f25f842470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac375ed73ba0a2cfbfc1145a9cbbc7e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0115a4f02b438c09f1a3882f1808b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8172b707e1dfd0d489ca99b59906fae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8228c98566830536e944f9ebe3db2e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc840eebbbd0072a3e938716fc2839475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88fff62adf285e447a0b5794f69940476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816353646413fc35f250564319b3610477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4ca2fc846da79b95a88c32e79ecbb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7a31d5c4874b30e31b06dfc83c3eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768533bbb36dc60e28c0edc8d93e76d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aac2d86807fd8cd3ce83c8b64e5b76481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf9fc149fa2901672513d0672d0101482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3324b2e3f7ca03d9cf685cdbbda59cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebfd9569ee9fd9be071c1a90d7e7ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478827db9942f3d243cf854bed46887c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42ac4cd834400d4d71073312da99dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0e7b5efd4a98f903635bcc9a7e851487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba9e6b57c40a2c64c4351e0b282e9d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99ef38ac19496d11a02ae84665b81f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9b3b98a7a224326f1174f14ef3e81490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09531e68ed2dbf7954329eab99b514a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf93ce6851332c6ff6c21ebb53a27f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de0531e3b6fb037918f3153404e94f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ec0582ebf8807317cf22ef3ed627c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2735208f1acbe6ed3cfedec3d523c8d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4616c0a7e12c0b46bb7fc5b91f53c1e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19b9e453c6a0e598b5299d9d8a69ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edc03745a74e1dc24c61af9199c358498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb6065cc7f0c957ded59ff4f730f96499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a222b3ec497372b1c2c119f924fcb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18af0eb5e56d1cd72a39e38bace6b98501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397d21866e208fcd4876cb5a2ad01ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131e707d001645b583a93d616236276503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a2b675fa3393165b446c15f032372504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec0327bf0261071391a21034034aab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed9de8e5bac40c82947f9c658f1e63506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11397825e57666eae913f961013702507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b59fdcffbdae78196dfaa4c5516655508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491d74aa940573862a44d91187af50d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c68b0d8a24f1612d9a5a2b0d87c9c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babda0dddf6391bdf90d976a94ba899511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddc8cb30ea3ffeaa393f2959ecf862512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36ba9beb5f88f69d349e3306b41e53513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bdfb7e46f6227f045d5a51f951b80514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab90c295e749e78dd32f7254fb5b751515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123780e3b1722331f6668aaae52607e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e009d982179b3ebf9e41afd78cee593517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0ee05309a2f6e406bcae2e6e1d351518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566b121a109377aa458fef78205dc62519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc947eb47a37085d66580360fc10f630520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c7b5a122fd0102e706a2e94476ff5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6847e5b3268a64c684dcf7b0a4e7e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59725056f14b737587ae80e005e7007523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052dc7fac1f9e9b0ddf9cc13f249553524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5400d9534069a4d52e60684c9b7930525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9fc9d9cd4618ca6989dd11b9d0be3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86adda4dc458600253eb158f7c6dc90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ad51f667324470693a3bda8cdb8d7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d92aa5346d1728bfc099fc02330c4e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cf202a477540639333887bf6060d1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7551587cecee89e8c2360975c9509531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fc60bc28a705cb9b9eb2f6e1a0737532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0262cfc49f590dc293eae2c5eb3d0d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ee068d972c9a25f93f5f6414f47a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3fe2ac5d8d8073c55819c14779817535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919d3e1d30a251ff8573d60c80d0302536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a63445417dc1f5b2a12828da955d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362f88a112c855ad36861a9b9bcbc57538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722c704b15185703015a4dc3653beef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23468041373bb90bd4d4cdbafb980a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32796e0f7d9781f8d5dbfa869df5025a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8a54e1845a6507d63dc02a6c3695b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3198c6b1a52a3a846e6da2719a9188543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef91d772f3c75e0dd0595a86f5f509544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d6bd7979271eb96cf070761abfe09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3ac1b792433b8128f93f43c645750546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d371dee593ab18c0af19229491711547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb7445dc8617c81967914ff873af6d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ceed96df1cdfa8a362b6ae802a446549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc73bf3078cfb3d0b8f9401f9c29142550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff146daffbd5817bffb53e5b91d209fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc26de980d43e1db15af44e00bada71552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c77249044220dbaeb32a047bbbf4ae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1068e4a286996a44d1d0ec1653740554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0176c772e4acbc32d03714c7b6e97555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc91f8a8044df5c9c9292f44f9f8100556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfc1739304028e47ba8bb01c8e64fb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22659c2e3afd7c00c82d339dd4c2c618558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c351e93d791dc392659c70ac8965d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946ffe1976577eb78da8589574d9f95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c76f6a7139e6f71e8f133151cd5e9d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75dbba4f08892a7269bec1a3349709562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe5ab52390042d5b2c1f530ac4c897563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7cb9cdce5e80de6758647df10f0fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097677d4dd80d31139d059de8aed250565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27730ba8dac302af6c1ccf15758b1d7c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3819d148aaa5899f25317e8a4147b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f619cea2d98e307e6e59e48797938568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7acde8a7cbfca25d747a3ce625384569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0855d6c79ca21dd87630999997900570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee087f36fde91f8f70a026dd13bdd3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b667b0707c5201c74a33c6a4110adf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef6721eedba153b54ff2bb2790084c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165211e31299cb7944675d488d24b51574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dd32e1e8833c57997cf273cf72590575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17f6ed295abea16c4e52e6a3ffdc89576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22389028bff943859f58f60952ca1f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3f39cf8170b1456abc39df6289cb5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afa1cdeb8c4a10469ec0a5c176f213579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a50cb53f3e58fdd9bf6742616977fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b129b5bf6e7a7c7e2064b1193ee1e9d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380c5e451d1fe3af46312c29956f02a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a7f81be66a3fa89dc63f7c0ab829f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09044a08877c237d4a70df639cca3331584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fa060aa7720adc24b18bd085894e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0716db91f4fd70808c444af6167448586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba7ce6084bfef32e9ee04316256f46587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da81e57b6298bbbd45269111e598ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48a927287b38a69fc994c15639c942589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd044b9c525ae9250dc69aa43748e528590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8084243ff43b804d8196b7dff407db591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60dd351fc85af53c5d7950e708ae301592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eae0f88d749e95e181996c1d980e68593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1319b0b556b15739aad53fad4c844594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5195a7e8f0a5a8f1d6b252b7043a345595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb54045a1b018a879990b5f7b7010d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28ff17c3e31a92160bf140294b16b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758efd3f6b71f6e5716669f7353fec3b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7babd3cfabaa784d7cd414c36f5f3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25077fa4732beb7042f51e36f633a8a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b7a79ea4589a2a92a19c44e87f2a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfe5b8e1a92e03730a425476574bed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9ea94b6d7088a3a5957a42e15c6b5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f74d96b26fbbf4d77ab5b047a5732d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a206a05208174d6967a147c79fdcec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69b650f3619bd3cfe6e75bd9f25fda606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb447476d070eaf120c27b75201e3fcb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc74de482dc25ade73622dda30a00c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b28c18dfbb93f7a25fac01636c3777609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3348ef76a682dd38ddd39320e2b985610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3df1ce2a83fbe54df31c08fc111ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c9f3b8ac7f16b51cc3245e8fc1307612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd510763d931118ed3456a24e891f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef93a8f5c7ce3366c8189fc9e47bb8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76cc3789af0ffc154be6e04c8a8c00615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07408897555a0297f8bc3a69d6f2ec56616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca9985a7501f250e2570250c8603b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf554eb83b41c39afc8bf6a64504f27618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5952e62f2aee05836c4778851bc0c1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffa57171005093a6fadcf89cd649fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40590e48f42ebe7710db92fe36edef05621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45e10f0d6df33e8fc481dd39521b3d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e914947925e41429dfe69088f28df95623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30461e5fe08c00cbc4859f2ee1e1c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f661d80e3adb21ba3dd1e869fbd502625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549763ac4944e476b91841848335326626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23cefdd9dbe3d85984eccd88dd4c95627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a34f2ff6152df4e9728d3a174c277b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7730b20e31ec19116f4aa84cdfa74a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82fd874f30f9e33f50c3c09ed8ebd0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8bd60202ce7af53c4979a399bfdae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa695081e8d16b34251a189208c6ce6c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca3448440a7f864214b734c4f28265633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ac381b43979dce0d5996c3b849f5b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be827e89ef1274439c78c88143f1c15635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65669e1faf2fed89c621f7065ec5f69f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238959e73f04915165395260672ed5c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44919aa10f8d7d9208a53dd5a331b5e8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c7a16ce01178fec37c4c9821bcb96639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1a8c9fd652e9f2f5c966cd604a2d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c96af621633d18b6a93d20c2119ca3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887e35ef9cbb69a42c5ab181e8d6341642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211fb0645ff6556a37b9af2dc816cbc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548c8506618e9a4f24682abcfdc8636644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf9619cdbbe6cb82826297772e152e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836313004214b76e93548aa6191dcbc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93422a892bdd691d42a92db0f1a8e649647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5219239cd772b3464a96af7fe8bdc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a0e53cb6024760edaf016b64a5880649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c189192c044058cf9ee12be0f2e27650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6c410dc960523dc3f3f56f68218e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4fdb860d2daa450d07620dea35f2a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dc00bfe8218d404b4e01c888e905d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef923910992983721ff15f66b6236356654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a431c18d4379b63e3ac309ea394f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e21538b1f9aad53bd7fc07fdf59162656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43783f5f9c06d00d625a781ebe954ed1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78afa64ca03fe1cdf46e580ad186f68658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2891e2187667d6a6de0d24f86edb21659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ec05603a8af83b71f50d75f58614b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247f6bd20d019c485a37947f877f66a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69919fc84e50f9c95c276594892c98e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339742fee8462395776fd7c50274f71663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7297a0005d2e6ba2e607aebb3eea9ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ae2a6f7be93f50b4a200e2b6ec3d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c58d36da18d916c258a8e410cdf94666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3189ff53e762d902f950fe9073b247667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ff15f53ea02ea787cf6d16d885a2d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495fbf38d159e68085d668aaabf7031669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bf1392754d343bbfa904cc978281c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320f8ad10f5e00dcd3570512a6df257671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a04cad24cfbd11d7774fcba098a4b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538feb77253b5732dde289697d56cf5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c614f03ffd220d5ed7a064ad3d8f910674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08c60b0a35a490c64d8145c91390e7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b6f4bb9cae07c5771c9853ff549fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4268270ec380d50e41caee8deef5e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a68fbd48ffe87781b95781cb32656678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10baa3f35e3f44f7170672c6942ac1f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f639a7884e8c76dc43371ce1d0e73680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb97ae5a7de8e7bb2f7f9dff4b51e26681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55b5d7fef86bb1ce8794df100f56aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e528dce7c3e6eaadcb42a4fc98db22683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa930ed5e775a71e2ae2e91bf99fa2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310309ed61ab726a4cddcf1df5d90f1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b9a6f9e5fb038144be1ea83c32032686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc4873908fda3f91302473142f61c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bf4f44b7403288d87a68b1538e192688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44452ccae045a2b2ccc9837312780e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a234b8561589477ee786f1e3f6aab6d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9a552b0d6973a77033f554a3396c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c406946d1ae5968da2ea2906068ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db06e2926fc0ca926eb511f77714f8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36fbe72a073f59d50c4367d94873bc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e0acfdad94676b61f9305b1d84bb2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3088a3b2214f593f8110bef8b2539696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b083c9c38affa3aaf314f4f740c0eba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29666fbe97d2756fb3221676177161a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb855c6bc4153173ff28e7b1efdc433699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4836087b349908d33eb9f07549ddf8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8af42efb4d63e7158fd1dadd7421c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3eb38da379bae83c2506105e2bcf2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e75234c8641c7c9a48f960ae0dbc69703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c7e32162ad351186e23d9ac86bf61704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679ee6bf9b4730d9ad757d7dacf33e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201835274a850107d5927802609f0cdd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff2bbc8bf1ad484843fe1c2843aa6b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7353589375cc4ca4285ffc7dbb6f38708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf77c266ea033a7408e0c0b04c4d9b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00caa8d77bfbc67d9d79625f27bfd61c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022da58039eed8bd9dcc8eefddbf1a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc609b9252923ba0ca0dbe5dbd41eb7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640730bb55263c3f8e343a6122de957713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26485db1918e5df0930c2b26f2221f0b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674b0b5dd07efdd69da28bf77a8dcee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269df4b353205a5113e72dc5c83423e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986283663e6253aeebd3b3475e3dc49717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5de855f43771aa95e4927cf512cccf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8f47ea46f7106149a5414aa2a6000719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545607e429cb8df1bc85c93a66acf7c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a295093e0966b69d0610f51d07974af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf88d489431f3b6ae06c1bde21a9f37722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14229e451c76fedc47d86b9e8d2e9b29723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c2a1002cdc2a6c476a561bfdb5bee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fa891ec8b321a90ddfe2fae010af8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065fb9797015123d3f660bff8e74225726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe47bf25aea230131a48bbed9f8e2ca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb0725d43521d4e1fecb856c2eda6f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde272ca688122ffd7bcfbc592bd8229729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4926b9654e014b57c962f0438c17d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6da34175881ddb94d50f998140139731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186898bb9720464fcf31b5bdc86dfc1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacc0ac3fa493bcf92724554c8cddfd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7d948bfc054169273619f9011a81f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687be4ad6b15d58fca0f4536ff22d62735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129a4690d845a37e35ced1fce88d4cc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0a014144f468b3a0c19b074682615737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3beb7244e8f103896dc68fb68d49a3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784391bff1b9a54fa180e9651875d1e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa91c0f384780d82ccf6762d7ae55b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7e8a453aeae3f0fcc0fe2344c10f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754403ad588aa04860812c9f8ee558c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99316ecc64ca4527dd8a29c9823fc5ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7edecfcdbe5d0bfd1896709d0879d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab790a5712bdede852231640fe7713d2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7c8cc7f562c38ddc544d8ea6dc7a8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5061cc6114382e6da4eae87700902dd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e187c0fb9911e22e246ca76d478f032748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed773691ff85fa5bc5a19362bfc84f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645bb643feb1dac696bc291d8efeca7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40978941cb1794e568a5372d27a92986751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317be1141eb31ccdb5a591ea5d49a70752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbe4792fa4d77d1bec6ab916f9a5ab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9fee2edc2d9ed6a4550fb3c9d0bb8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c199793cca43ff9b7d57789662ba4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083442fdcbbdd15bc2eda713201bb39d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8f4ac1f92fff8ef7ec77f6c9d1cf2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ea3fb831491f6629886e0ab384260758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5b43f0ae62337c4af46bd2b6efb34759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009a4694b8c3721d125b16fe51af0d6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bc8201ffe6debc65022d4592cc03e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92b149a5349dbd227e8256468fccc1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc746214d837d351512fef4a3f917dc2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2024938112a0cc94b3de46f4461fe3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08637ce400a7a880e1f20c627b29ba765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d06893a0245dbeb8c05da14637cc61766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b58a1613dcc8634d4afc17e467203767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc6f3dce5633594740643fda51fcd5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca1d6228ebb3a5cf36f9c4b71a4d24769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3ff57d73dff2ad7902e4504768ba6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357d26637c9df630ead9371de6949be771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03108f7920533b121a88747202bddb2a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3773d52083483a4733343708330342773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7a4f886b6813fe16f81f8416e04f7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe70ee4f329abba4e3ea2972199f79d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ea3233f955e8cceae71fa8b4b5499776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f595824cf2e3aecfddfa3593165233e777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ba691e39a213a5793f80274e41c3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194c6c130b465124dffa91e35ecaecd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b33cb5a17747c79c2c6975a4c66503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51977f6ed152e4001dd11adb34d2f584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ec4f9534ca667a394255173b7810a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7d3e6b61921e9fc839778363761cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5a664c5829f7fdaad002401a3cbb77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c964f371899f0b660046ba8e0a381b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abc7c746e25cf4032a97fea27ba04f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e964858d0162209a0d523eeda0e17d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87306b504d53408374071bf9ae3e7ba211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e488ec44edd75bc74add270a71b288312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a751e05cf79023db94fb62f981cc94813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56319858c877f2e17e9fdab7ea22cbe314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e989304341c56836ee3b1b6b5cba2d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699a5863df0525f81ddd1e16c4cc5e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4535835c6fffab5a6c38e395a7dc617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d7209d2af9e9918b928153c6ccf2418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298b219523eddb96fa2250bd0220bba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a11d0e7781b8f46f51113ac344be120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd433960a9c6365b04cb47b61a1a40b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c52d03a97ebd29f0409b5a5bbe67a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc71bb580f342e348dceb046ec402f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d872877e4f9ffd80ee77b6f18e2bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a404e1b14f35797a268718f83e52425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc828ed42befc3b78506d535d8ee9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273884dbb3d05dd97f9d05d647177b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c13c487f9c1d4d23841ba0d30ac84128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f914ff302cdb1c61977195091f55f1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f302b94b1e41060d4dccace5a3218530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a739df938c596a88ee0aef071647231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae229f9765eef361750be3149917ebc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1056ded741f6bf46b70d636ad0178c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef269c642d1a2c103f7c3baba0b3cd134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d177d2f0dd628ffd852c13d7df48d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04b6e8d15a1d338a17b27a6dfbaab736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97e1a545f040214535b172c0b6916037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842cee0966409c0410d8b7aff27a7f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159ef8f723a8ac53380ccd8e3ef9da039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44495f522d95c99a04917fc97198ed6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c89662333ef37d8274fe79dfedcfb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907eee07803de7cb99812042962171642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e521ee759a234dd547ee0ee9a8b1d1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5eed63d8a748b3b1351ff3c1db43a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942a4ec446e28e30c146181550459f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ad88311426dd0db7ce3e90d6e480946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ac429c6ad2123dbc65aa45d19559747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192ad4839c8da69fb983e341995f84e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650e32d3751bb4f223a4d374390a09b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e3387d6230ad9937adfe478e7f54750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568c5e1e2897ca9217dddb737d2fdc151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc17e4046a78509e164459bea720f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90b03e48c17c4f4f8e84c7aead417953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cec7d842313a585412f787c582bb3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b9998af980b03014a29b610cb893155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292fcbcd776fb0fbe500d7bd1ff426e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0e72974e56905274ec82cf56deaf257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b42600f28e8bc0bfdf2a4a7b59395b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77518e8fb41cb8df110d4db4f2887eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef3ae531bc8e51e42573a56009c12a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196904a9d6222f42380c2a3596a67a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd403eb5c3ae7ebaefcc24edc98a95ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038b5c280174060c530ac56992169c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec855979e1919851bb6a33823bf52264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f61a24f3f30fe902b2696d1293fa065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e55bb5b93aa12d9e34602c83efc4666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca2f66254aae9b8af7beac9a3fb2b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae806559aacf8421165d7d4272958668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d2af12cb71d407b9e4be8c0af072369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51a7e716a45067f586076488802fbe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4165963873315a0c5439b711434e2d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642f514feab642821b6ed48cc6275e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f97defbc0e0149ce939b546419952673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce02973f9b08d3b8f0dc880c3111ed574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29401fa0bdbaa92ab5dc1fb79a5d22e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76679c45fabc808b0e628373083ec2f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9631664f0a5504099ec4689b7d204277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21223436f17bcd56ece172acfe8d0a1e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4df932ed49397c5a8d509d83c5921479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a0ee1ad465f5c2846d9eda0e6290280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689d79e32db60f0b382e87c0939125b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c4908c2deeffea770673ad5641f2f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66358d064a59b24d438aa550895b56f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501acce1c85beaff8b1e4576105244a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c1544e55255f65474f930aa2516f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bc3a261189cf88a9229094de2655686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18508c3c5089857b7de1a97562abad587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9dc8fd566ccf0ac334b2419eb6d9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61538194f66e6f440af799308f4df4d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32178f8c78ddc581763d06be54bf7e7e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be97662c71cd894a843fae57cd6e0f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c16ffc8faf5f55c1ee73eaedb4537592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c71683785ad920c508fe6727ef676b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6066279d1b96301dd3665398959bf2394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7116cab877560855f4c5ef2b870bbd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a615885ee60e79b5a083ef67af902fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae79c828b3a40c9fa3bfbbd712da0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180caa6934bf78b5e591485e8848bc898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf734e192f5ad577cbb65e41e5c46b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278448efdaa4e05a2438ed8fef7bba1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e844571e85b52dea5ba40a2adde711101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b0b20c1cf03e4ab4100147c3cf39e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46837c91d8303ac889b48b94535893f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30543be4515066580deb11d4d3d5db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0df091ed5285608003f2b0c94c0f8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a924aa39eeab5fa173c31bcaa536cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a515017002804b5ee873105944448b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac30a9ccce05fdd4abed2d3f1b909f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b2aa8516477a0e82b0a19c97cef57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b428f13955f422dd53439d5fb393d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad534cda02ff21ec7de60fa699146ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235845a7bbcdcbde8d3a579bed3c2e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f207890fb122bfd8060e3614cd3bd9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5725394b9b0c5c5b514df5470fe6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c4f427ca54b8dd5b9f67ea931b8a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f027dac334ec30c5ed7a4fe40c4af4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ce3175a1c2a884f63f3e4ad5e3672117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8c67145db514cc2c045d6a83181c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9711a73a3f8414769ed28f2bfdcbd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012de9831dc5804d2791bcc25d8a16d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91879f31ec432b46624478ab25bdbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e013acfffb375a0fd644c4993a98f81122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0fdc5ddfd2879acf00aae7788cbf4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828e53e5cf8ec8badf335747b738df5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86b163db80e73c28d5ce51c3bf6596125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cca30145181fffb539e57fe1e5a94126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96d32e9641987328098e36cb84936e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874f09dde4e6c2f0d45899ce449583b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b246fcbf31290328112f7f8e99aea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e12f55ed449d39514e221a85a1422130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9728cdfc028e43a6ba34fa1a9a9204e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac44331a126149ba3e2be692953685b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63b01c26834132ef762438aa28ac45133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186884fdd3556cc2158b78e5f545d7ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b30547ea39bd6be39618562f109f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053f528d02f0944224c06e9c4f5a46e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e72e84064a7e183e21f83133fe21c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95da98b7a517478a7a45fa28e5ce178138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51224c5be399e91e4c091b946ece0751139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d422ea85042459bc6c92db9bfa5e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083bd2b9d55bcd9dc94eae43f00bc12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadc81fedbcbce69d35bdc0f1a8fb6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe09aea82451bb2bad51244314dbfa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c567021b0a851dbafdc48f8a446011144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075880401fea33ab559d9a74173133a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619f600634f19a7e534350fdb7088b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ef677d35b19fb3252c9acb1e6ff5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee064060ae04e517c2ab22074931c0e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaeceb4c206b90a58d934cd38ea2157149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2199e5111403047888ceda990b201150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac10f4c1a8d9899481608b68ddc8f6d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ced97081cd93a97cdb2a2018b95e42152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5c61525bed0551d38ac9d18637d8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528ce6db646164ec3d8ff9a77616316154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbee43fcdb70e4100314165374b7d60155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3ffc5bf3045e3824de660c2936bf1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3d015b73a4fcea687a9b3fb0401d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe2d476042edfd9ce5631c8c7c7953158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5ef4e36344d21f9682f31727319ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1381125fc0f0fa2cd51620a2e840668160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accfb7c6a6399095a157f2396dae669161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301d249bc6d02a4fbfa0f082de67151162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2285baf2e7289093cadbace3424783163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93da6252fecaf057782036f8215f4bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9dc590909faca6950823b20c841a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8d507a16c51fdd2084e9892ee949f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320b699671ee345521770e27cbed67c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b943288c1de9903bed698ddf9e76b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18421c762e30aa98e4aa3392128e8c89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee87c981e480f68e0fb5ea8eac1f8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6adba1323af24ebe23335fe513681171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0c23f24b97f03a038fc1db37ea512172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a71006d74c89994581db70f034484c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5810544f5013891d374b437b81eff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e30bc4f1381a159bc944341bdf8970175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbdeec71ae0631b09d6916c3c68e03176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d83a1737daf664a5e3a2059e5eb1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cfc2080ba273dfd3b95394c3ae517178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11110228121d0a162601e487b323fc1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a5f0ad1fca56a0a5a2e57c341ae40180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578707505b356b3a22a3bdc7cfdaf32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478074cb99f6774973cac714200113f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8654aac6a65ba8f224127d8aaa520183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31f3186f8ae92bf2c571b962ca39f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e465160fa44f4a2ab5e812acb75416185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafd7933a729504c10dabd3b4f1d671186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20faac39f310dd48f33c9b9f495ffe3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87b6386ec8d3fa549a032c32edd535188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeea7f6164c5c80f7bc1e39ded047c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7f09d3b5815f2e87d68d0189f982d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6a74f83755a59a4947c8b0fee2677191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7d8dc353e8cd28d9b8975242e3956192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef10972cf8dfc721388e751ed27069193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0717449e92608c2aa51ad2d3907943194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5f57d8028836f19a4415c0b242ac2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9803146e76dad087ce80ba11200dc1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf00f4df6580c2c4c6b8c7aa78e2a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa837f3784514d67d2f6f7c7fd1e125198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e790fd1fed1602b59ccac6667dcdde3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13428a1193c79028305e929d4a572eaf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9a71a94040f55c532eeba042ad8ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dffa259f2675df240b7ca87857792202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8adf93156d71736d23cc260c31a4f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a403793d55408207401b092defd286204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0052f60a921f839321595a09f46bad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07798603e8b445cbe229330833de3ae1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f57d3911501855e503c65ecc3a3cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02becb1143e1ee27464b4b7192b44c58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43314a199777a8c6b28675819b96d0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7fe73b1d60d7eaa7c93654bd2c6f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a503b65df203e6807c3f6b23252a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa91275f21cfb08a46c41742e5c4468212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ab1692512820972a28b93efadb13e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbe5c8ec3cd9b18e885eb5bd1701d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13465dd687a4212650cc8fb40d864039215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1483220b75ca57754b9b70cf15206d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86f8950014b184832b50fe7d9dfadc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00ff2a4dbe56f47793abd00fa06831218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba52a27b991d9930b7c44893085fcd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405450b95f906ec6a2796f525ef8c4d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f82cd2b648578fb65f16b88595087221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb3e3ba04cb1ba2122cf587b567537222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e54ac11b4a4dd4f342505820e23db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80004a7530e36649418e6c921dfd7849224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232df9199b8c90754c0d390883d0a0f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55aacce14cd7f0572c68bd9831a7c42226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1684ab25c4cff68de1120103eae61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601849720093410ebe1ce0a119ad41c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6751d8788e48582e786925d7850606229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928fb496b22bb3209231eeadb3b89a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd9f8a0e5dc91828774c6c2c3def94231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8eb724b8274e7ebca4e4ea0ea8ebf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a385d555f7e7ec0ba37f56692db46c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5035d7c821653f473b993d004929f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ca1f9cc16a31092360c9a0cf6b5e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d34b694d4b0f18ea093f692a31d40236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963988dd3d4d4f8ecd32579fd0bef1b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522efdb9e37c7a2738db9ab963e9a748238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec8e848165a4987e091dff2b22e07e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdb17d42cb9e89734394d6d5449bc5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d510c15afe5fe516a993047d462cc1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3ab0aaa5f645d923d1b2603e4b523242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca944c5f0e4fe7d580fdd6b2026ae13b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938f8a894847a10ef47f571c00dd5ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ae4d9eae8937da80211392fb2f5f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c007d8be66bac1aaa57b07e0257aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29613ab2fddb5291aaa332d9dc254ab1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f8677a8298315d869418dfa4c13ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c42988e7efba73015ad6c13b2ed19e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0f44a1cc551a6c3e300dc99273ff8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64d7c0afde3d21c903b8ee8a091661251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48712d5b2216177c93eb6ceaa8385783252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffda6b7dd3fd36a3311ce597e5e0ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff947cd9862892b75adf6792f18e0e05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669efa3f37fff8d77d336ba382637ca2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13652222ecbb06f600291e521ba50d9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f237c0ae5a7ffe04435ede1d496e0b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b36e983f2a2dd8da33bc1ebea9f2c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8bc9e4b1a1629f9be4bea119be1f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39494e0ec0fdd9582048ee13c7c50d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29959ab7ea7739ffa5f6e7ddff5c2f0c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb5c6a974209d0bd4d230b09a48589262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ae00a66488ba8deeaad42efa97dd1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb1c3f15870d0acdffb5ad00c3094b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511feeb78033c764b06548a5083de34265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9636a603b765c36f03a3c82f1d27b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634beca6f897c6141dbd6634472ad14267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82144f06a6513f7ba1c1110e8fbd0f99268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738cfff6087fa319fc3a2ad557c714f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177542cb34bf23af3f2fed2e0fa3bdc6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664608e45f2f501814de9c9ac2180f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521178f46b52e2b690424cc245e9adec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67359263e42b814b66ab8c02e45fb0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba34a2ffaf44d82ae4f6752e291082274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc786e9ee9b6adbf98f7dd687b2dccc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d7d124dda0e4f0152620cfad9bb62276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf83d73cc094bcbd1a70f1a13c59182277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c0e4440d8553975f4d0f9d16df9ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bb077e1573fc8e7303d6f3a2726a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbd81426dd11f4969ea01dbc4c5fff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1a2d29752544c9c165ecd211cb143281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891c0569aa89ad39670f726ef268eaf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f927adb56da4aa9c59c3f03133b2c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87736cd03f9faa07320750abfd1d3073284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea5ff320bebfdf7ee08826e170ea1b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585299c8893fc2b8672ddbd0776e2b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cff4bcff97fd3da82dd46ec2aa66c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e2735b6eff355519651618cbbe955288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13f137151a541794fd7a5411306317289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17895e367c2fa626b0a9a0089fa4fee5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fd4cc7cd7ab81dcd23243e4e36faa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a4ba7093ef5ef967dcd4276ad6945292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bff749ba1d068a9dbe964ad51b4f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328256b08597dad5ffdab37d99af3c60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad587772f871efa1051680fc506fd7a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791bcd10c5e422cd714b61985533898296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1bd83743f103baed8c3427d76466a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcae98a15e5ebd4e05ad29ba411f766298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eecfafba18cc45cd77a7dfef2ed876299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed3005a9362c64c115d18842489322300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2405d3d8f5de1a3dfbda03c23ea880301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d325e563922dad73bc5ebe41771738302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41094189ab6fa19ac7a6587f7409c44303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f966bfee701766a82708da6701a463304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6e61118c395c213a1eba1be3fcfc6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31da428413a46947af1fb79eedbc908306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353c624fa8e76d7c0ec3e0504c794c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540c965199346db0e905cc83cc0ecee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d3224619b39fe6d9ca3203c649693309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2595105d117e353b9713a2e1add000f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be201194c53469e339417f0cab7a766311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19086c71f4f7aa4fd3e0c52fae6ac9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000a139d9b408e140965fe93560396d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16770527cebbca26f1e8076a6043b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ebdd4fa09e12262d81e590fc21f84315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4c64e8181adbec5c50322b37a2a84316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfdf3844f208e81bd2dea46bed11de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14521d1447839483bf9ea11f275f8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cec739b7f72fd4ef8a939999eee76319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609db7973667435f0f4d7d5117df7a80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28f996281a3d1370b1227a17dd7736321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943604d1ada6916a6b932d7627640e80322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc517e0d7ac1cafceaeb65b7ed23841323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903fff25080a45090aca751beb828e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae796048b8b7002cf2a7d529cc4a305325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ca460b7812dc257bbbc236bda5a3c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d971322a5b14182e7e230fec06417b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5a0c882354d0a87942bdb3c2dc79c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086693aa75cc121b323e4c85ff05962329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5f41731ad8904e93d45b499f0c75a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4906fde25440d2db9fa083dbc3fb73331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26018e2cbac85b2c4caa664d61c1b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef4cf0ab9ce6994cfa6c80f8bc6a64333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52929fddb1e49cec50e4b9a88e70d6e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355989138de6ed4919fee99ccc24d07335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ae1711667fb695e0b3facfd894cd7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d13c7960ca74cdc9f84fab5a362814337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af591bb2051be203605bb44032d27b74338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6984998d39592cd7368476c5d7e896339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a8a587409badfcd3f1fa0b3932285340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93412daffc6c4a76774a73cbf0f23b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7e621aba20a3192644bf2693ff628342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5cf153b22f11d366881690df3ec93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e2153ba01aad5deae97d369c11444344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa247fb272c348027780bd0200c86c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfc9bcc4106e14ebc4b0570d645975346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cc38683d87b04efd9c527aa494d45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb28348a4d0f04043450d2c41da490348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda4a89af32c131af8091bcf143bc69349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5bee56a9d4e8ecc7434875aff1296350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b403e9927b06c37e2f6be90081d9c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78657086bcf74799ee78a4cd052e97352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607e4ca0a5fc57374e1497a232e6ec2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199bc433adf04b4b1cfc744ed7ad934354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174368ceb380661c8205e810eaa394f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb5952138a6e73364af1b9b16d3b4e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c2e7ff5da77c409852f8f8e0b954b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11635e5e3f1bd3837e752bef6beef360358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a524bf56938fe4a28be85c58e468be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e13eb1d030b31cd553bf689756e576360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfecb437ba44ec7b6496f4f7a86e22e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdc6a204294e2a89e7e30e5e43710e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae08897cbcb879e77f56673ffac8578363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b9affa0e0c6611efb3ad739983400364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f5db6cadffffb201db964383921d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49211e860a7308c905f4196120e86244366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8426a671da74fdd24bc341c17a9f89c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8a12640dd097bc4164ae075c6fe32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fe909b53e9e24d91eaf0d45f9c064369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436cac2d5c833faa5241f413d6d2ac6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f73ed2e82eebe91d8a0167d18ad3f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160538380912c1c16977e2c6489ab4ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55679973e37a26b68b922527dbe9c5c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e6ba524294507bf4a3a73d8584570374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d198e59f344f8e31eb0667a78287bbd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6bc69d3ada6a3ccfb07855d382ecc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d832fee784cceeb8ff7b10edeac4133377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce17a089da139ff1a489a2094f5c02378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d270ef772131f916c0715cce2b4f3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90b7f277e7e35611b7e7583d682286380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ef6b2c3075d0611cdb555c9e02b4e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a4e756e2f860ecda79504d5eadc28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cebe397a58ccf2a2833a16e919152383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87638a1d3e92e5da7c55550f3de8f3a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee6367309661aca407be530ad29407385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2709127742b700fd76f7ae73d6646386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57f4f76a1cdd5400364bf7d935843e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484c7ca6247d655aef5304689a9268c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d09ce9a5d7eba9dc41777acdad7e97389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856cb3fe4f899d0b79b7050cd55182c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3eefd3f0ce6576fa5ad7ae2b3bbafb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d208acf8293f1fb95b091b223ebbc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874d5c9d7dbd06d9aed0188429a4965393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1575001993c1d980a0367c58d8a3e90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4869121e4a01da44d5d29142a45cbfe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b1d1b65612914c4d526812758c71e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079efee564405d1e4cde6c45259dbb4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e35c3139c290278f52c39210508b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714de67cb4f374bfc924a527278167d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef9cdede84dd84cda5b254132a1704400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220d7c7a7022e1e767213b617e38a00401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4f866b32b8a34bf358f2f13319f3b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eca009ed773ef57b27dfdbafb42630403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40fe962faafe0c53cd499eda4bffc0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccb68410a7ecfa2c05c4a670bd3d70405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5aaa47abd0c3f1ed73b1877e15f5e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11487af49c2a6ef468fd42bcb7bc1290407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452541177aec1ee639acfb60ce2b2e0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd8703be6b1423d87db1b752256d51409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d495a9f6f49e6b371c290049b9720410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ded850d3fb29321af5cf2ed386805411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce19a7a6e474b895b1a2479912472d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba6190c4a1e837d2c9f8c884525fc0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b174b691c6254df250eab71bbbc0ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ae0bd2bb1aee2769f86016272ef46415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfda988cd67c5da32fa3d3fe91a1f27416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e0ea8ea47e4d8fdfc4ebc03318add417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8778e775f42ce6551e7b47aac79894418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff69c4b282e61acd0d1d8ad29d6607419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec2deb787b01bd6b3be762147d6a35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875254c8a87dec94576c50bb4f2e1936421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796b227de4d441ceb5a50bc3758439a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee595f8053db67c9ecd978893643cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c69613678a4db8c1a4b99efdb20c42424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7ca785120c235a4c2a7486f30fad8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a6321297f128084bbf6358218fad0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46572f1cd2892a4cc8eb9ae785027fd1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0f566050fd1a011c94ab41a43a42e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f43396e0f9f03c53438a259711a56429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e21ba224b17e1c9bb184c9a8c630fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6db3446a46ce4a71fbe695a949294431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ae1bc71b1bf835c436d46193c7adf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e3f3e20d6480a2918bc7467efb814433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd4a15ba7fab2061f302a9a549c33b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4480a7edce0eb5c655b3b6045f292435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7ebcd937d421a716b5a13140e3781436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075156cf524c211d098fb34e786ec3f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71d91e81ef2222b34df504383059b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df99cc6430dad0db05ee347f878630e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e2985ba3d72330adfd5a9cae99d54440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c45d68b334c5fb99db2fa8ce0e08f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f139abbc59ef1029d017ca46eb006442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceada6d65a128e5f500e29a06c5c357443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab259491d8dbcf558dc293375d8608444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870642b920c7b2b61a6260984d842afa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbe0239818cc04abb11ee2b09f1ecb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20f2b0f14d7f2065dd2ab329f9170c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781821c81d38f6c7bdf93a4af28e8ce7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637b87d65f01db1ff308ce524df31c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cde032ddd60b429e0b7a234a1382e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45a0db9cb5a463e1254fa8d641d98c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90cfe8db58df1effaf395e1a86fd8c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b97094bb72150621a751ff7bdab929453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01962ac628aa4e96b77c13a9e7fc3ea7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26035f4e16d6d20f12b27b018206b40e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae599e7d4f79e0f820ded27250979ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265de67ec6d39c3200766d8726e18b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f951b19b90fdee6eeb37213758dc94458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad66f0f8c08b50a464fb65a8aab92be459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8ba33fc4973268d8937c600df6610460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94609a4eb52c42ac6c5f17f99e644007461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7995accadf68a958383b05edfd438be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000fc8db00eb2cdcf5da195473339ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de262573c6a95252f732a9e3d8e3d99464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b945f158c2c8b53b2db838f7ffa4f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25767c4b9f4fc6db808c73d52927dc3a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9795fed4951213000268becb8dd5b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ccdcd26aa38c3933a9d6505ae751c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4b84a86c80d3ca5c253e00921d0b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4c8d327e84b5bdd582b3d550537a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d1bdb8ccd495efd081b259a478b28471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e35da30d5066dfe60b23edd187b2b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585dbd6660ff9dbc8255a790dcdd551473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a0769bcbf364f4b228375a78ff1c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc5e8320a7a33acc2f255718bd93ae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d55153288467d79fb691271001f64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef4e63e74d7f90c70997f6a2d2f00c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b4d2caec85044c4dba35985a2f17d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827475beeaf6b58843be1a6b8589868a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3254b2b48831221aabd604fe88e2873480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ed25afa249abe56bfccc6ce3a4dbe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa94bed315318a95b42aef4372db86482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e13dd7d5e4d865d113a696654bad40483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeac0d87ac76639ef1849b00ee452ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888c7b70def20e0179adcb03876b7fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353f18fc0a33312d07065a8d9982981486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328751778bd9570048457b0d5d408112487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122a299b51506185a1e2045f98f7e76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa792c9229e92d88eaf2bc94834728489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d96c675efca4bb315c469697453786490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49810642eb714a8c262faa480acfb288491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2170e60fc9b8134d008510c6ba492b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acd18116a49c5921cb84f8fd184020493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb91c92a7ad1d4b1124bb6c1707b94494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4270deb99ac51fda1acdc7f555cbc4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b7323f1cae0b018d3d70d491447ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475b06c3cb0d4625cd5baf636d60a6c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772f9313b0f5d73fefc0032ab5abec7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94be39fdd6bfb00fbc716492c50924499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98277efe3189938e18cdcff5292dba2a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f732b59d0204edc590b056795e779c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebd2867f4cb5e0c0e88ca60ed3c478502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b3691c1ba7fddf1b79c62592f3d0b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc82b6c7cea76a171a08044b77962c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f80de906e88d9269ae88039daceb7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781908ee93384a883bed8c84483ddf88506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327c3634a6bea44e445b9261bf61c92507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d81951cdd81050136c7b1b66a63e75508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d34776c234c8587853f2831a4ad117509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fb4cf6048a5880c73ff25f55a4a54510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c35f8b77988bfee754a6b492d8737511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3481e2d9861defe8a90a4747aab587512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3561833c99244948545ae035c20c9a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c9146440a66261ee37de1c8daa2e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ffe0a865a5edd1f50204507319e39515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0d905534fe4a26144593b7d9ff57c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfb96b07101b059782fac0fa0262dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c05570a5bb6e559a0750bc87fe759518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3bff1e6140facf3506c8ac0189c32519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715974140943cf38c9f833307b90914c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef854c9be149af510d28aa962b777987521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7467ef6feeabbf8eee0ecc6d450171f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fc6d1e929a6f05ac2e841372c30f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188480639e3efae38d92c0f24677852524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325f7520c137c0f10740ca829fdf9ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79423e3028382afe8e7c3f9fc705982d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1045374958bb6ce552aa584c6ba3b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7d9bec2f643339526bb6077f41a58528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ddca968edfe1c119d890b9b92413a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f58600a61c93d177b39f2f5775a37530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79441c233a52268c3f47e9152503225531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190eadc8560ee3c3cc900e1ade67cef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7951311751c620d2ab4e3e6746eb9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a4de9f5f6707c0b29b47f01c6a247534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e03961485e53bdac91a6bc29671393535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d194c79b22ddfa98a938eef94b819536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071d5f07e2caee314f6f27b4b6b23f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fbacf5a87aefc146d52090a9aa943538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb50b7a87d6c120d9460e1382a976b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81826645782e8fc8b48ca217c5540790540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4c7ec0a4fcf2a8a469b1502da2bcd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae077d8268dac94212e5fd1ceb989a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450bd186298b22ff21fd160255fea65543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad7398bf0602960a030165f65dd4a4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda98a0b18b96f7ff6546f1bc2235118545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110dacb086795d5a1d75a6e63de41b7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693c98ec0aa7f90914ffd468a034b69547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53b237ab132bf612f0b634cdf0668e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196db868c52a6123140ccc559dccd9b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea5b6915d2528724753f547da6a206550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50596c3c5409f41bc3c25b641e43c14c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942661180038ab5b4e2db675a6394d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5015274687863f5ef5ee5e7c6204617553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9e4f87c38eb4e0fedfb104edd995f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e67e8b3f0d22f93ea51e864a216e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4d513bbc7c5270325187114e13a8c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82b241eb57ae3beae45770861c8962557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74733a344026f7b888610ebf68d28e6b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122c9dde10d704ed8fe73bf88b1dedc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff826b533174beb2a4bcb13aad70f90560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddf568cb02a28d53bd32d4cecf4db5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d2a76de8896b246d23f2cee9ec409562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeadf420af073cd072349c9602ee87e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf09e75b566373c9b8f095169a44948564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03664e0c263b68f6f6d555f1e4a7363b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beb83f33d7a267030f536b4620569a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b8d191e7ef68819a8a2e8c8210e8d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8121687ec6385b1dcf3b9de69a06e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aadc9131b19c10ab0ad31f28c88e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1d48c03d98cb6e5d8f0d8ef255b32570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654787cb866b93e057a7f9b3ec0287f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a51cff88d45c1832bcdeddc66d91b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075db4bb1c004d03bbf32cb44312b267573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3196f241be88f120db2cd19f0b3de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bf996c6c753754fcc5f931e58ac78575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9168fef26ccc483f1fb8633bdecbea3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b74c2e5aa62b7efb3ec365d9047d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e0ec35f160fb66cb6612c87f453e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724d0096f6657a0f08c809f4fee8842579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84032471afb1952b293c56a0e253bd51580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a09456ecdb1ec9f87009a6ef5d635d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59cf411894cb2976ff2e941e9b596b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caf4b6391bd47fa5abcce5a85afca2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218c511b70bfe8691c6ced690961f8b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6ab1259331450f053425250a84a91585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a6f9fcce390297fc4212b823ea2e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e23d8dce8e62122e7a41d19ed1d7f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476db0fe5cd6c4454bf89a6b493fb50588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca8b8f1028042cdbaa03f1e605a3fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11a27d7e888ef02fb60f0270d2a43e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca71f5da9b994d8774b136dd0e154c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4933fbc8a38a2220668fc9690996d2a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bba79e42af17f41b691f87198ff71f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e75017d96e26cbd8618742e2582ffb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9127c49c681c0029c34866b9cb0385595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631eed09112a8dc4a0393f062d650feb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365ee49aae86429d12592009d71e255597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e8afe71863b80e95fdfaa0ea3517b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d682528389069a5da71433521c01237599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c65c6a99097da7257d2964d45a71b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7f408d984dd5b1789622fa397182b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1285570984a4ec6ab61b93c848c86d3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23f0ba2f2933b32bf18bf0d2cebcc5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d77bb65b6078849e896e11980436ba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa7fc4761534a9674c0ebcb40fd596605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9dee286ebf984d2a7e456c89dfbfc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa69b2aefbd7e7a62e28d5d86f82cc1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0cf4212bcae61f4919be90772e0fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e659073eb95a37203ad8e994d6637609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0108a345953dfa2bcec2dbd2741e24c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30ee1a2ff7c299000270e76aa4c76e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbc764ab67e8dd6a42c613f373541f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de830f2ec7682c50122b864d85301dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dae4c69bad4855a14b86bce332bdf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1087ddc6b0e61ba373be4d43286c8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ccb10916eecc394e1d6d793c84ad0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93a983a500c0a7527b5399c39162ab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f25adbd3bb0e455b4e70f67162f6f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11e3fd2bf825946ce387840b43d936619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d7e40173dbfbb464182f66feb5c58620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5420bb3aa3ffec603d42a3ee97df03621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49ddcaffd25fef45ed9fc23a0e89d0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e038dc5c7e620aef6a09c535872cf7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe81b27e24bec6b0de43842273be17b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d604c87384a6b9043ca2b285ca42012625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d63db91efc078a66782c9299e8cfc8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb8603354beca67c93486ff55c64cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86074a52c7a8df100cfa6a1d4ae61e5d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b19d8e62dac7c78b9f7404e74d1d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ec41af591bae573717c93da3146e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e15e3555756749836cc850e8dd33ec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a75bcf68003426692e05d38ab5ce7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb828db684882f22332d3854c26279633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9da7329f976ca01279ed46980a16ad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c013a0d7bcb04db6669e37ba9a789635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713eda6a223e46c4b66ac8413f741ee6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec890a80544ef3b05d412213b21e47637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da49c3816806df93792d0c5d67a597638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f54473616322767201980345ff8e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e55add59ff6376f852557b4a013cd3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf03f80c60d3fd018c02a398b3f943641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c018afbd77bf716c2f3cdb0eebaee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b851bbdc91a755602945dee190cd0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fedf88d3ea4c55a79e001cad5de41644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd064394be8e19c700c059886d8b2ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0de13a1e01957e51e41d90dbeefc7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0b2800365f238e06d6599b18066cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c2fd56ac7e90e0fdd2a92ce287c2d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5d882012f092cffbd1a02aa48be2f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a050da20bd95aebce7d8b552bc9040650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c2bfd53e2346a6855b24f29bca520651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c5538542a2eae6454bdc5f9c08945652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80907926298a91cf561786c9b83876653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4c883a0311ec244c8938a6ffcf58d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a1d44e49156062f9ebc1f8c9c9ff8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17e35cb4efef5190ffb217ecbc21c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7b537fd815c90a2f893743f22f028657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94834a3479b3e40d9845bab64302ef57658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefa5e91d6182f6e24f33923613c4bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49233156e27379ca9097ba8b809cb36e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b848fe7d953e8b14135abcbb8ba0614661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e5b2eadc7987caf9b9ae8b1802539662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417acafdc07e302bf0a34d4e98b1982663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501457ff9d0e7c89300714f1a9851ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dc28c9498eaee8fb93df7f26cd7ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48f6e4cfe0e5c316fc3b108dad6dfb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea546d1fb776c9f67fea53e53a9517667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58881ec12b29b0760d0d7505a72a94668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a88589c7cd1597571feebefc5904a1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea4b5448f9cf7e4838fe540866e6c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753be602b2991752bdb942aaa9ceeae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2237348978f36df428454e3718239c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c845b3c0c5b69771f14eba5fd11f66673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047bcaef92b3e905414297fd8ee67b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f497b29fb28a290d0457c344136360a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21085c9f079ca406bd9ac8d0160e223676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ceba54d364488177759a1f32d6ef9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73573d3b38c55515ea52751011cc3d2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6fd6062e764a489854411c5f18d04679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6214006f08ad65f3e9312117685f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43882abd07345d298a3b0288b5b344ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181a00bc553c426312d4468e2aabc7b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9fa564646bb49d349944811bb9a06683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4627577c35ed0991aa6032e67209f5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803f26cbe6773caef7ed699e8b6c654685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed762d1d062c2a013efd2d9c3fee16686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0933d1dfdd2d77f97109d892294e15687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece63b13cd5c03300970980a18997f47688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865b736b74d637e53823c176de76cde689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d57894fa368c44b428d8eb4e57cd2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a816eb80a3ad82cc06a4b1773143bbb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2ec9d30bfef58afebc793097eba16692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9b2064f76355b6587fdcc1bcf1406693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856e711e52eab01f020380ea35cee4a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a23c6e939bffa379763595c0d54e6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249b877e88b0bb917e3e57a7e546f38696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26231f72e04e7da88538384a5991830d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bda16c721e1c3004068328939d9f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737ad7aa09aabcbba4f3ba5ff52dbb1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fed8f321e35d188857c827c6a50573700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562d1a6c57d49fcaae8e8a4833f62ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76a861534abc6e5e87193d95790fd4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70048b99695f1aec1e1a0201c20c55e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b34ef38fd64f952ba9c27431e64ac4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b98f7f3b2ed5bdb6eb4e7488bc33cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ee385ac4a74753ded1ea79b74df86706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6c0261e782a03cc627857baf07429707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e14044136f010cb204f0b133e0f364708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f89bd3d636971f547d8ea793830e95709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbc4d47228732492aa23c166cc355f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae173348b5119fc5c6533f34ac809f0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1593ef7c06f097179a275e68aea0947712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74c5df9cc990d68a541e669216528b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac1d89526d76941e2eab6473f3b0ab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0858b5ad5be4cfbfb9eadfef9078f35715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51805ed37441c01961d55b9f35fd849b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36680d57e1e0adfb79cd107037a67aed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4748d0f2d5f9edb360a11296cf234ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dee0a621d96711fc97462e36a5bcb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d477d2e0af7ca1194ea2edf112979720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f009364dc2c3024efa6e12cd48e085721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa311f8857a84cd31507e6cbc0dd8cb6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca2953df8e4acb0126118aaef19819723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67995795378c54a88227337ec1b678724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03f513299de8c6dea0b55807ff5265725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0d71c3eaec17a32c06479a52ee436726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042354c5f9385535872086522f7daae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8efae34ca8bc29c9c1dced56932011728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ca295f23b846727897e9c2b6bc249729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225acfe5d0888eac4ba3fe97b9910e75730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746f75821e0e83bd9a69ddda5331a5b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26390328a085d090636a4f1aadb9dace732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2af9ee5e1199da821ba83cc20fb34733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d3edb42afe04e2278a3ddefbe6ea3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843079bb415719b94e84e2e8760d2276735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9774527cb3367e6fcbb9539787de5e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763076b688c4c420b1d3331115dd7b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cd55745848195bba56316b532cf23738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90369a1376cdc0731c8c27efe056cd37739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b05e4091bab9dbb028e3d948d18283740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f9affd42c9f32356c989dbf0d6595741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc1ff69891f554d76476b903914d68742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc81e0e704bd933f0e5d717424f08e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819175a0a497f40f79aabf433d886347744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3d491534d92bbcb295245f1d70992745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152e12ef8b35e8ffb8ea7ec5c6b1d4a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5c8ee8aa4499cbc86cf49ec2cb80d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28014145aa70b10531b290b9c9d4b898748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb1c3aa878f8558cd07fb69c4695ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c1dc214c0eb5ba16cd139cf03f6c6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b57b3a5ad7be8b7737a503c57b658f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff33e75608da8852e0e429e9fbfddde752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9375412c5f937460d1ad194763be3f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82640f6f93fe3e6312f5e598db42ab0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5eeec6b3f052469a5b49b6a4e119a3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8147c0e916fa239b0d92187a72e0533756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cac3813ed6b94c87157a3dce4d24f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53151687d1189487367f72c2625712e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2299995d6a5e56a9a8a4945dcf357c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41de005c16fe906a738431302f693f8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b20c30850d45ea9d2feddc54606b61761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450c93cc4a3a00938350b29de59be9a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02d577d9c65627b7dac4fc628a9b6b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e85c5bbe84da4ecef0e712d2e61135764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b44ab77bb36fe8459329c1d4e36120765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8864fb1e08f1a1a207fc726c66402766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580f5d247c8358923326cdd45010176767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6bea2347320f75c907dfd062d5fec768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974955eb12f32057352643af801b2d44769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bc1c33e8a4d0bd6add57e4ca6a52e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf71996de1e1d30e20c9fcabfdc41e0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d3d899ca0cf0ceb555cfe59cd8fd0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b5baa9f0ec129397f5e316d311884773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d1ed26f1eeaf16ae4a9439772b5de774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19249267c9b7c008a2b4a1e0df1b6eb1775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12122,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12212,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12397,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12457,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24431,81 +24422,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26816,110 +26807,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27117,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J390"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30693,6231 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22068</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>6.03</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22071</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>20.89</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22072</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22073</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>13.12</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22070</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>5.56</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22075</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>14.32</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22079</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>5.69</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>778</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>22082</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>6.75</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>778</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>22083</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>6.82</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>791</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>793</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>22086</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>798</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>22087</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
         <v>3.45</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22089</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>3.45</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22091</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>7.28</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22098</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22099</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>4.37</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22100</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22095</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22097</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>7.71</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22101</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>4.67</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22110</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>6.7</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22121</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>5.21</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22124</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>7.22</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22122</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>3.68</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22123</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
-      <c r="F281" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>4.61</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22129</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>14.83</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22136</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22144</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>3.94</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22145</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22146</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>3.33</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22152</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>25.67</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22153</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.51</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22155</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>9.75</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22156</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>12.12</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22158</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.81</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22165</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>5.23</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22167</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.26</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22169</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>7.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22170</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>9.4</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>22171</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>8.91</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12896</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>3.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12906</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>1.75</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>12970</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>4.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>17049</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>6.34</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>18018</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>17.23</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>25713</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>6.17</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18167</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>7.84</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18161</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>65.88</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>18226</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>3.87</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17100</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>5.89</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17109</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>6.75</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17247</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>11.29</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17533</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>4.05</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17590</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17605</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>17606</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I320" s="0">
         <v>40.47</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18250</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>15.13</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18270</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>45.75</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18305</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>14.02</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18395</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>2.78</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>18245</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>38.56</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17136</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>40.29</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17291</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>25.06</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17335</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>56.05</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17378</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>29.17</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17381</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>22.05</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17382</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>24.64</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17491</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>25.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17526</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>26.6</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17505</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>33.16</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17506</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>39.52</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17565</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>37.59</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17627</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>26.68</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>17628</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>21.04</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>18326</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>58.62</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12384</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>1024</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>26.28</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12500</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>1027</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>18.46</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12553</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
-      <c r="F344" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>3.73</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12621</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G345" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>23.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12705</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>5.22</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12826</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>3.66</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12831</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>4.16</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>12832</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>3.92</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
-      <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17007</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>1.98</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17011</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G351" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>4.69</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>17988</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>5.36</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18014</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>19.83</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18017</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
-      <c r="F354" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>4.49</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18057</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G355" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>19.98</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18061</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>4.77</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
         <v>18102</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
         <v>29.59</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>18194</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>11.26</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17250</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>17.65</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17252</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>2.56</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17507</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>18.24</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>17635</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>17.32</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
         <v>12914</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1093</v>
       </c>
       <c r="E366" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I366" s="0">
         <v>7.28</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E367" s="0" t="s">
         <v>1096</v>
       </c>
-      <c r="E367" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1097</v>
-      </c>
-[...7 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
         <v>17012</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
+        <v>1096</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
         <v>3.66</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17637</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.37</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>17638</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>2.96</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18392</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18393</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1094</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
         <v>6.23</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18172</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>18289</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>21.18</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12409</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1122</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>2.9</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>12828</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>1122</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>3.61</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>17083</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>50.69</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>18012</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>46.33</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17115</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>38.74</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17119</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>79.61</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17122</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>64.62</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17245</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G383" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>116</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17632</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>57.39</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>17460</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>1.54</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18273</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>84.84</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18039</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>82.97</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>18040</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>89.36</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17393</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>24.07</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>17393</v>
+        <v>17394</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1163</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I390" s="0">
-        <v>24.07</v>
+        <v>39.84</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>1165</v>
-      </c>
-[...23 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>