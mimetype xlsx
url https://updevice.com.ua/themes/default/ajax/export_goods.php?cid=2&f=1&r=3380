--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73828c5a15693bb01754b79118a77c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69118627942d0b9f6fe71cc90cb34b922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ef5e026ea98b01faa9089cdd001783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7b878aaa4563646cf4629ace66c6e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412ff23854b123406b74fc6b9be64655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41749e4c98643e780a0007d1d735b02d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ba8c69ea5081f3368b953d0e11c4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec48a488cd97bd84af755b28936ba98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca020cc51bfb3c250155dc374dc06d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388b7ded5eb1461f38a02ca3a2a98c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe07b246ea7d785cb4727db1d27aa3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66026eba2e7a2c2d787fbbc34ab97b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7986c9b9efbca2256805018c83a0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5f907c593e011f3b455fc9b796df214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8992039e7b9442c2df4ebdf87dc8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2756d5153568f52cb94d4edaa83f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87d86ec0050af405949c192532b55a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6122838aaa3ee81702e06f897df5ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f95c3ddf2f9795b590ceea7703e92619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdfb4a0dc9dc939b0ed8f92076f26120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5faf86eacf31752cd703e67c7da9a0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44566f65500716c0b284763c543bd65d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35144bcbee568382bc2b4755dfb80f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28f57847acef7e720f1e773e0387ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6635b55923d3251057c74115dc162525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532387c27580a44057516be99a262be426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f03129b118ec24ea48c9580d200b1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f666db274c752c0fe52d31c7b96220c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65768705ae5e0a4684194365ff3b74c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeee514ab58a91e9ed051842da5e3b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf52a129e189ea6d9420cec46a77ba131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f5955e72f02cd21f41f8fe1bd067332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963457bc910c92b4963534c203d4d3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c430aba1978f89f6c4abe39ee2cb61834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129401cc66b65320ef3f4705581081e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a5b8720bb3c97117cacd04d0397f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53297e4fdd8eff97eee457ae67d3db6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1707108c699883d2ef2aca22fa49e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214dc6b5a5dc4dcf475199b8845933039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36485ab035d8a9727f2fa67fe20302f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720a145ad75c6bbf41b9373d5e89f5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3de9155b164f0abc9db5c8875759f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2aac90d88de8f23922d0ec808752243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb88d484ed20a3f962de2040cf303c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db424a6f93d9c8b82b22730d92b08e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a7851dcc66f4f5cd9851bd54d9fdf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d0a88ac4b818c57320a70eb2c53ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b9efd79b4ad33b591ee9640e1bbc448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54442bc09b94b812dea15110aa366bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516a7c15a1e51e9e65e4e95862c2a7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a0785cd917ee96ccd6db653a5232651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33e92ef1ae814cd472a5b0921cbae652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca1fb4bac83e4e2635df83df3c829753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7000aa4bb93edf0fb13b91f490426a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090b040ea40ad95fa2a243950969a1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad8623146f33fd83e0a3607e9a65eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d6b7df8d2dd9ccd8fd891fa28667157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29404f21e69d7af3edd3ab6096af88e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c9d20410a596a13497ec6940ed42459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118acbc8de29dca3aa9f77676de4a1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f1cda0972b82b870a7142caa5f3fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973353be30a3e2cc61440d30a14842c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf09ecacd6fcc337428cd2c9152fd7863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d50d35cf2d918e47166d6aba581a1464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dc4e4eaf671dc3b0d07e5e8b9bc9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a86cb0bd167f8d89778d1b815590766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea5896142503eceb66e90ec7564bbb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70daff0c207d7a766402454c5864c5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f9310d5b10589a32e640e039b77b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5be4eede1e87b1bc698c54afd3ee170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157ea014675e914825c50e979ca9be171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28597ddcca1706dbed6ebd3eb86ed84272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88ee485b822b01153203a27dbc133373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d010f0cae10e52660c6a934ba734474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f1d3447f2ac5ce9165e4878f5cf3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5cad398bc94fff5f4e41ee64b2d9776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf67e3e6401dbd330c487e234a8772877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cebb91d1845f5b282b5cce203ffc678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813e19df6c1afd68006c297850912fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbfd8acb43539ed42ac4e89480619780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d459684af7d9052814135cb18fbd181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163d7ef1ace5d292cb7b5aac2a9909382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e58cea351819a7dd63559924e95fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ff752471ea2ca67721bb1b79706cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e7171bdd6d34627beeaa9ec66fed285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac914161af4ea42c4bcee2113433ede886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f507d848cb8a71c48ec83656bccd51187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ff874aafacb9965e4d41e9927516888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe75e6f1265bb29a113cc22b36ba49289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4a00627262092e97dc20d4871ff3990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8941f05265c1cff875963efd1af4f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf4085269ccbc61fa59f9639c0ad7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595e250c6e1b45d04f0745bd58eccf893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e0485fe7f41c03958c5023c66a65e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa398a654429430f4e6930c8e7da27595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f712e8453e6524ff76a2e1ed5aa04e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305c446e0ef923ead24f36bc62e858697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea1420bd9ae595abff224cf12231e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebff70781bb3f0173420d899fd8eab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0821000e0b964ece548fd0bc7568be3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698feff697dcb21d6f7ae9fdad1ae3aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ade4c9848e79366ebb331bbb09835b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddeebadc36578c28c97bfadde7d3136103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063b1e6bfc8b9949b2fbec4bece8fd9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759c20cd144e3c207c7fd740507fd88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e4ae6f44ac5599ff7ff3eae454901106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50f05fcee13a891a2b967153c72983107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b9112c56ecc55616469e36164a5ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace6c49cfcc686dd235083a6a3dab09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9261c5d6e8f31624dc3060b23d4b9da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642d66bbe7a3f93b6d031e64b3375c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0477d9af252ef56c9fc45ff20f9db9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4466a24b40789c45a90b3496b24fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cfc372254595914ba7f1cff5e5914114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8752fcc296db817dc41fec1efea4a89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595a7925168ad7b17ee56df411586f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b967219f316ca8c6ff50e8d12a45eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc26dfbf9201bb6411a0da603539a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b767330d14e7aa735e492366aa4372119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104c534a5433d5b315cce0e5a89e4c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad8e643c9f473acaf24c24f01bc62a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fa089e63b99271e85e12ee5cc70ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afd4c64502075eba7f396fc80e1003123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ebadb3b15bf5a7fe159844b04c1e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e62c8e1f37cec11e00397cda8eb0d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8f7551bd2bec1b523bb39a1d5a0bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767a232dacf0047640006bd1cf09434127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ed48b249554f96c8b8a56c311ab69128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c7b3c0f7b216e9d0fdae23702cd55129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158ae88745f06a926764727cd82750b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847b206507b3c908b7676ee727da89c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cc2541953b55a025c5abbfa923cd6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7b3654bd17560c26e32a2919cd1f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2d99bf1d7aa3b22b88c1835fbb0d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e3a3e278c463cf6cd47775e776aa1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ba9eb614a69cbbe5774e228bd9cb2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456db498274422bf69e426341c672c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f014132879a3f8c8a0d04944ec0c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3ae083cb9c761de8552d02b81f965139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919b165a18599379725fe6dacd3d174140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dfa77877d57f85422a5786349fefa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb52a10be1b62dc02267d95620d9e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b8a95518a4f4e77ca6cbaa4f832f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1ffdb2b874375b9b6f69cd1f878bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0841569a3fc6b93d56281eb1f434b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1750528655a4f786e9710f8d1e34a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af42563f80699460454c6e29e921c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ff4f847ac85b3530e0d6433a2bfbe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d98d1088d9211f1786b95b712a5887149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd168bb9b52a618af8a5b3a99bd399f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e4ef3af4be9dc1ab889543ca27424151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dd27b3aa076789ccdc18a229b2b96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2a42f6f12c6394d449bf1f098323f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf53b3c0b14134950dd76d796a60498154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858aa6fb18a8772927feba78742dfae8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69673111ba37ba14f58c2c7d4975136d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b739ffd3976d3c4bbe7362002152b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bf5238ef5ab30ee4b0b0d0a4837a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a95589c9c383084b379c2b1e312a44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77e314ea9123d31c4d44889adc55ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0472e55fdbdc6f04d2cd1c1124327161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b304bc00069283ff31f42077bb3c2c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5462f5ffeb1e9d43972c74edd2c8cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58251c36ced2bfe02accc30ae5934584164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926db6e2238f03b9664d1a47d116df8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2166dd64d30eb6eaa0cc8e665bf4d24166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6283c00472d381ab0bd07782c5edd53167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c27afdc31eecc85f317927f0d7fad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29669ad8507b70fdd3151fa82167e9e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b684c439a34995eb7974e3f56965b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3a29fec077e924096ea3692292b48171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce3af38c51ad09269b23f8c241e4b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39415b0f8ae45cfb89936b584d5500173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db240e3471cba336d9337b9e20d38a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbb10ae8407ad9f70f2389f6a68a3d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67225e9939bdc961d67f0d85a05190176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5a06926ea9b53f371c62f8c62c7fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70156dca3618c6d3d2b4c3d4dd9402c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362495f8b649d80c7da1642bc32f322179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c609354456864d83a77a441367887180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561288ef47bcc8bfd3a5f8889581e5e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d96437122f434260faf0f8356d8bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4e6ad2d3a4e3566afb327adde0b5c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff181638fc70c5acd228930488ed4a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2509344d708a85450f3ae521af02da3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95922dce300e8b27c14315bb1976fba9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df29c7bc837671709431868e7efd22a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2600c4d1bf878a668ebbaa32904d880188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df599ad593e26b4ac6f259f8768aeac2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c63e38be0aaed0b7d2b8f6988be321190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6e8e1fe75c55b33e33f814ce5c40e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc79d4cb06ab0630becbbccfba6c597192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47faf427fef5472551fb5d10a8cd4af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762ea7fce1a9581cb903bcf2f0dc5ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4476f7f5b3f41a1e26d33dacd186d59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dec4901826f36189974fc291ad22e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7890664276a19713bd1024f023a67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a7445ae0bf70b4a6b45b647733521198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bc36f976e80af8da965bc6a8a76c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ab60985ae08bb060abbc1a88ac2c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5623498b86565b46d7e0da79152b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e604b20136b80a70977bb2dab45435202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b449ab2c9676173dacf7c3079536b22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16c77a1b4a9f4d5352c29746092cdb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da477ee0950bfc76bfd78fc9fbf1d029205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ca9947299734c4c0e62d8fe7285b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2474723c4169a6484e273f78c55bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c676834235024523ba0bd1e2e7825208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8671cccc0088ba9500e3c6feeaccc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32499a9dc35d5f031e9f9cf06a0f1de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336de0ff56be4a69764a02b3c4b16fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491028971d8161ded1e827e1df38ed91212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dafc53922fa6ffb5c334a27a36d1e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f94bf430cac35da4157a3d8cb66745214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d9957ea03ae3d6fcd27b8e727cea3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca928f20e5bf5d8275690aa247c855216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df01f1d13fce7d533bae813e58828b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08724919d7e5cfda3afe235c0041daad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca2ee23ca10a47c2e6b30fd4d5148c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d416888d4eb886ca17e91c6fef94c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb6e7a9c769abf9ef84ff02dc247e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daface22f495198ce03e397f6a6558c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f709b662d3b261394b92cc4edd464223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604d180ea3f284386738f6c54f098de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e2d426c33785c759570fb9dfda89d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66c32683e8b2055959f0195239413d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84e0fd2bfc3256f0e2d128ea7c5767227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf6dd70b972561de72611f9a1fd783228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca11c96cdcb3e35585b80a25439903229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c68c96b2d36d686bd08e2b7e63b6e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c626cbc2244fa8200a61421b7f0cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff4731ceddc588dc7d922f52fe7dda232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147655bde6defb6106820f06884de9f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c3c895de462c039407423a71d6d6e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fe53592b91e1cce10fd96b9dc2bdf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fa6f3456bca56b46630ceac80a333236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7201a37b1a106bd202006833f3e12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e6926b949961028b1ee056c0dee90238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2bc217bc9c3b1a826eb47fceec33d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ecb885329f9ed68c4d7ffa470666f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa967c863132ad522f287f6bdad76d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015a3dcce15c74177de1f18ce856753242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87d9ed756c9bb1e2b95d3c991ca48b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a041383c4e76966274ed0bf8ce5469244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2068493f8c2c44c2348f6fbb134e15245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e28d804acfbfc464ee1e42637e282246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de685149a080b2689bf89c8a278c51c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050010d2e85fd22e3f48c36f9e13e09248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308250e4afc017ca2b9d6de1ea88c8c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3d3eace835cd5c88d0d3699446b2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7b15e16f5f5eee7ed00e34f2e09d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e987caeedd7e153c477d46bbbbfb4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52061190d2a77dcdfd2f12c0af32b26b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fa96bfa7369e1161e94666b86b393254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e446cb5ba3f7fc8f9f410f2d4b22740255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d7a970e7ea90d57591e10836b6721256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b250706566993245613448a1520b72257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3e6949d56b35d09e6d74e54405da7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58afa57b191eafb7c6aa594e83191b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793a63a9f9a1f8ce6d96a7d99acd253260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a86771ddc15f1df457d018bd94423261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9942b87a183c6b34c862eb6eeb2bcd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2dde1d3c725dd4ca06c9c5d5cbd0a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff074212b8ee8c9f8b89a92c61d8b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ecd16031a3b6de546420024256616265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c394e593c5a00d9699d42beedd8c68266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96f9a151283370227348d65ff7c61e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72f288af25fb7a2c9c15664a9f032b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c2afd94387859ee2574ed1ff447ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021edc96aae95b5e19e42110f33801fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5c62eb94f4219e0a45910bd485005271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadec80ee5361dda4552b4aa90457e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879669106ce6b700ef38a4e9363f72c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d592fdd6fd8df4813460a9ac7641b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf91e4ece53b8fb560c2f7f45b93011275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78ba44cab7c19ee52578b378d6edc9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c51d1021740f8e590e8b71adba2a3d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7533f2b1dc437940033e74d6a309dce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bcf4c130d63429921e43b35cf7059279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981f1041073c000c6e2b45b6de68824280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7be4f566d3f2de7e111d65750ab8a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4642318fdba00052ba574a9e7ca73d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd600271a253f361067d21cded6e8af2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b446a0d484eb2b97d900f8d94dcb1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7cfdfb09906a12d140deae73dc4a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409427d4b300a9b3cee312ea342cd0e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d0bef79c5352112f2197d8a80a1d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d6ad0cb9fd2f19e51bc3a6458d5b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d6cbf42dc69e6535fa99b220e2c23289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af197b847bdade386f82da6fd2221a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1d957dfa70801079635e2d52b3a92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb330ef81076fd83e8d5d4aecd5f0e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e79267aed80e5823c85724c337e343293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9220858e6e89491b0171d43317f7eeb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2fce893a3ca1355af51f2054e0346295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669487df2f99b5bba912efe56d131e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb0bad7db11208159e94a9333f84ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21ca9a8d06dda153c4ce8c60020e8b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be8c0b4ea884912b6b723265d68eb2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b13e89d2d2c89db7578e57b58e153300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d77a417c0d4f5afe30a98c469d87f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e836c00b0688d15331890edd82e2593302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60b2f2f5e06a6dd0c54eb0e1e2f17b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc94512b9e241c2f7e1b0d06de25cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fe13c39bfaf0149ee327b4d930e34305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33bbb978ffa12e1327fe74556ad2ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2155c9730fd28d3ff40a8e0b0a65c99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943eeb86ea2580e4329920ef9a88b91308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6c6af330014fe5eeab19d64863e9b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b857e05f02c281bea2d7bb238f9a33310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f825dc38f698776e4d4c5deba8bd7ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a2e5ec67fd7cfb34d789697b5c8a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771415b289b4e26887b8a093e32a552313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adaf28015486a25db2e5ada4000ec08314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dd1eb1974c78ecefff53a4bfc1848315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908baf4498fce124eba817c3d85115b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fac9cda53c580952dd0fa6936b5fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524deb9ec6254cc335d607860063b3b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8256861888e9058e67ba6f23fda30b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f626acc635088b9c1db1f4a2ae6252320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecf8e9fb55b9c4f182ba64365fbf46321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07546f466feb23644399e908ae692054322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6712f7cad7d078a9bc19ba6fc27d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70410f425440edb8c02ee9f603c6ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd5d5dd4d9ed991345e748e1167301325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3766481276075e9d0c71a328482aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69053ca7453a28fd76c3f494ee2b064327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b7a54ea1ba23e921f13006c82b3ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d0a6184eb8466cb4a0fb72ef7defa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e99c05ecad5ad16d971d8a38aacf5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e0ce51f043b327a9486152b873fcc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a3a1ca7209785f99c94057c17d518332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f08b91bd77f971e90000e305f3b78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5760a4b2d8f3b3b2b0a990d2228337334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cc2fc936eb9ac09e84d945efa9ef5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab30436898f73b699dd6df40e3ae3b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f23404bc33587fc04454f828f2b1b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1604f23c1eb0e77e7fd4c1f523ddd45338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907760cee45e7af6f48ab40fc1d0f8d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdeaf7ce4086f0c85b0466a721fd86b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1a5430ed7be2475ec3b93a8f61f8e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292245836b39a2b8d73634add51a27d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577e21b4ba6e692239a1dbe5a02671c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03678a1ded2f1282827be9b3c9716363344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ae5392c10a69a7d7e6e7219acfbd1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5196ff43e3d2985bbde65d9a586e6c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac022379a7bb23733d092af9b9656a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c91fe7859a3197c7d19c5fecca03f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaced8b31ab33ade674a632f829173349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2438c12115cef0a441aba096e9f21a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958dc45bb28b4610d2ff69dd0855ed5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8f6b935eb92d96a322af4c8f55a4c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fd0de18598738f9a0d4b046e22cff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7fb03ad1e42d5520d96f9d91bc02a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7af8b50ade96e0088d2c3a7a406019355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6f5c97196ceeb8f4a725969c42aa8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373d46d1df2058905dfc37235e49987357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f77a113a5ad04c03206834f0993b25358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289351150eb05c5b3f1a26a55f96a59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b710eb0238515576c36735bfbfd6cce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcfa4728378245a20e821800a8f977361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1076ce053e96c0f0196d1160f273c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40471312587401a79408385baccf01363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3313624cfb9d02a234b7337c1f6d53c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23754d1d45b48618f33628c20c5d4d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271d57b686055d44f709fc2c47d7ca1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244b9d46f50580bc2310f6ccc490b04367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bec4bc9f37cfd16216dbbae5622797368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793052a7615595228028e3cb928c3f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13feb06a72c57c542f8fbee02091f0ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a721e438432e70ec4103e91fda5099371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98168c1003b6755b3df641e2abd3e836372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc924303d3c431d8f86e960b460c7512373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18d62f34b0f194cf513fb2c76edbcb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79be9206d7abbdef79c74fa6198892b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571c0f7bfab3e50e5a511017f5a7177376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d811a18e8a8baa1edd125155db80c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e04103c3df6793d69e2634ec2eab5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec11246632a6fca89113a92fedd98c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c385f5bc98d67d4c966fd193a368b8b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dffb86452ca2c083d85474a0292801381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bd55e38e13023d934e2484e0371f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f51b684568f481a9e31f91f297737383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f099344770873694fb20e9bcde07741384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713e9f9a6c41e33c5fdf90f26e0ba2c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43a511f59a5eda09a16bc53e51c9f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a199fb30a937a6a40b52a48348027387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925a1156c12ffcec264c34d02452765388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd529a6c2b0619c0c6283e4d224bd4ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470b48ee1c5bfc95cb9d2f6cd92b366390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a245b8566ab06962dd0212d8286568d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879fd347cf8f118743cbdd8ead80436392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e0c74e208df9ce4c3c47470d4d7b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11052d47938be9eacfa2eee83677eebe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abade35c6158d995373fcd771246f14395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef8cf7c610defd9037e08a6979c368396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2835afade79d45deceedc2191b528397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2af13e3e69fc795c97a19e5fef0930398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a9fd17698c4406fd7a5985ed6aaf0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f05bcd8f401bdd5647faf82cf379f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b0ce2ec1f4c3cd2e088afccc4a44a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0495dd36d8b4ad4d733829eb8fa87402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ad5cb4bef19ca4fb9d1cad5f7e709403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cbef1b8d8add50c4165dc733cfea3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a26f480ca8bebdd303581210bc5389405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3bb87b6bea702757731ef9d3c406d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb3b7f86a1a1e47d4a5755cfbdd481407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea29300c26d83d4e3684171b8f9119f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7eff0bacc5c79fa9132da01a2f7017409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d920f56a15d47a6af0884250b60d4b0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67235e3c33de8b07e3cee252d333920b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef99308b0e335f9b7a6ee0a2786600412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedef3e562c8b13f368ba4ede0c517e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70760fc9a846a970206d1ab79287bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f98b83043049fa60959ce72283cfdd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de808cc39f4c52b972bb8c0020e1dd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b47b3671ea0ba80fb98a55013ae5a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6a033a0a56a50d2095871ac923fea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a53bd51120a42ac0a770cb22705427419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d367edc0044cdee25479c380263c37b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd507d19f99032139b06c1b111c906d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d6de9e7d1375adc87e1bc8e9e00cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db57c59341be7017eaaddb84f3a33d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0354215dbb02186340916a0d8f76f83424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cda4e8a49b3cf3d4cd1881219b89c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61224af3dff7f723a2ee3bba7d27be9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c8fe1f8c0eb8536a0e9b6ab095172427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3bcdbe14b4f5ad7d52d229533b122428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15302c4ff2da7e5f0bcb1e6cd0169a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc5e3ce9a777688faaf56067a1075f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461ec8975c4415b2ea55e6b30733d5a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42141c3d8b182b681c8f1707bd1e46f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41710525c5c25316ca08518dd54e25433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f93d4f30c904304128301fd23b5dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbd5da274084d1794a812de5d818be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce234579dc06705f0b80f3fd736815dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc545f8a164183e87fc7b1af0a07d98e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b1efa4067c516c7b353a8cef7fc4e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfd03afb8645c41bd754ed06c4b2ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a838ced209c5778054a5c040479c64f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9221d3cb862e8ccbe284387fd2f4255441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f3fb54a9d714e4075793ae28fdb8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999c1fdd50e1591d90901739f7bd383443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198a1dbe514bd97c8211b3d55d9acb6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d290a1692582cd545a4a0215b051e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1fb7b9b218b7632c6cfaf32f1b8dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f577f1ec39a312ca6a6b5e268014b3b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d31f603c0c7c7cf8a078b35acf864448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191866a77714ed9ba870dd114dd3ebca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d37b08c8f9f30accf8e5b3132d87c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e3cf7e470b93c64298cc03e5ecaed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5516b2f4fa2a22996fc4327612f24452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3501f29cd3a935b85c127812169be4a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa25952190dfb1cfa04b3a27002365454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbb075aea18c3559f27eafb8d484d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8497d0a8f1b3b4b2adeeb8180e918e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fb0b72f84b16a57301c6e78a5f847457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb7158e6244625cbea6d1dc3db5c67458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386947d2fea2726663dfc5db4b48221b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e2980dced5c5a38e840bf28f20394460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c798475f0cbf0f47d9f701343214d17461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf635f8d010c7589172c2853b5982aa5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b4b4a9b5ea75f274d40c7f7946255463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a09a781b737f3264840e8e7ffd0aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad146c72ad43f22d49fbdf5f31565c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29982f691d307dcf5c79d682eb122b7f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45deb1cc6b84beb178a4abdaae101d40467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f87285434c03d9738e1e63d2383e0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd26bdd944abfe3bae95d421414b4b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254898cea9fc4a1e1dd74d47cc2963c8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0ba4916f264119b0c50915da16e11471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab17e4264d730c2096180bccca74a47472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2fda1f9b7d615879ee6a3a56f3052473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7ac8f747e80717028b1d80d13f341474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd0755f61a563ed2805ea058a693ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efca2aacc6539f8c8de83e089b7fba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d04a977e54ef907fad9cafece70976477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea747701d628e7cdf887f633ed22a21478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75dd75620c8dba44c84391736e0efe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6470b6644254da49d06f3fc73abf097480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6367dea7f28086d47623cd1bec87e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879cf2bd6ceb14b4af00cbf8774f066482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e15963cb5001c3b99ba3f2396f3492483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8376e4875e543eb4b2e9fd1afc4ca31484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf2e785927cd5e7e37cba7d91c8d8a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43c0c1748d14816aa45d0cbfc002b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d8a1853dff88e1fb0999204280dc9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02a3dfb093e045a3845b390e9869b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1e25a59d16ba0b5f1b7c5f3116022489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23abe9aa8db40a11b6dc38d8216769490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36536369f9e117529d0405027d2ddb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc338a3810c6f2f281159a29230ca02492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0e283f845e89fc081cb5002bdc148493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e58764ff6639aa6abc7a7261f8b36494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28afaa918cc72cf7653e2e434c5058495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d986862a1be36c85bdbb2ccda61ca04496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa30333417175e900f3ad2d3799eae0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc00d3922e3cec5fa80c2d1ac32c9a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e7199cb9c27e97e7dbdf0f6eebcbd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037c719ea84c964e417dddb74c3e812500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec68ce1a49ada9f62213a24d641fc36501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907959e65562c74182f367d590c9501502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c43db806bf3f69d46a51c291974f2b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cf390f79ed87afd4f69f29acc476c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438adb21e866f1abb94745c86c71a0d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569c318e4f607d18b7cbd0f1c71a8b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf69206bf1e31a81c3f8068ef386f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0be1ed70896c412a11971b1f4f8e7e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823396e181eee0566fe422c5d132c2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3f566f348f7ff54afd45e07204ed1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f32684e2b44a865524e47ef3fbfa32511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a782ffa041bfb02e1b3ceb20829fad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4b0fe69c5c84cbf34aa27c1aa3fbb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1444d8fb8025e22e5251562ab6b8b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429308a28780b0d0beb1b7756f764674515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48296225399264dc7a2b0384973053516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2c21b830e3ccd599c94e87a3c7631517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d9fccad9c375d1ae9c14d202f7619518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad1e33352cfc487bda8abf484f624a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631ac625e1c1f446fa6714aeac5da0b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d55e6dd644e57bdcef9c8622798c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b7bfd8f6fd95b39d34b6179e2e0de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22662a7c63cb776c7fd7a09eb3fe1892523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5228d095e9698e8acbdbb33442272a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839d73bdd039be1b5aeab78a03d2ce5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2cfe2e050207eff6199b55901fa70526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b4971f66770dac9e9c17bcc95f555527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973b24d2abe22cfccd370b8c8d9d1b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6986b996444664b7f84bdf92e2095529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4ab3566d9ed6c5a3755332d2fca47530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75eb75b199506e557a3c4e5791a250531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f8a501621a57f3ecaf46242401e60532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46d48ac81b494abd315c749eb1fffe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4aeebc5343f43e468a7643f526f78534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c904bc0869afb72b3549164736b72535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978ee9823d88bb5cbb64c18b67260d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4db37a8d72c2deafd233a0f344430537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbc11168935aaa104f9805d4da5e64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa4b1c3ad1cda93a581d186cacdadb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3664b6aeb6eb151d8bc94723512f9c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a3be8f38075931318acc9297b96be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319384c5174821e392e1bfc9544a5d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0af9e5d30ffea49ab434c2aaf31bd8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6e5110eec0310cca62efa59601487544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb9801be1010656fbbf84118642971545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c616e3c06ad4ab8ed5f1365233e09d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704916f79e59b49e0d72ff2d268de984547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f9187370bd57873d0f6ad9e222155548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d81c7924e49d22a39f46d88cbd397549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88409415c48ddf42fd23fb86474074550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d79eb3f3c034acb0d66a8ae20e99f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085ba3fd91213d8cf4eac2dd4debd88552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e43509e0e74b8906b1718d91652adc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b43633f87eab402ea19512a46029d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46280598ae680f2c80d991d4dc8404555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c2c178da9415ee2381f83ee0491b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbb1d522bcfbafb2f8822cfc61002e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ed9c7769f172d17772fe733f14ef9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7003f7eeeedcf34d78669b69f26bdbb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7f0b46e865aa228bf0335a29c2c99560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a1d3d1972e48c152803f416ad61b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3a08f8659673171a4b99a37b7ca87562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab9f9f3ade6c317e93f7f7d6a255bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149f32af6c905aef9a12ac2fb38b28b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0778e32e094b9f82d9548d4d3f2c78565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bb5b21e7aeefa457d7f2a9b0c120e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adcb5b399ed5f50f66657e28147cf6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77368dd7231e3d16b0bcacfec8aa48568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a841579614d7432aff89d91928b9fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba3593dc7fb720b656a2794b7c71f4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1eba6ee53bb943382f76b94ec9378571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266085f64d52c4e3dac38326a7e664d6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc717e07932ac6862247b7fd0d6fa2f5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df444a3c16eb50bba6bd06133e2500574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6bb01dd3af88746f7210f58d5e917575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4a0c3a00995c3bb20ce8a7aedd60c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723155ca9a9ba53fdaa65d33a8d932bc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911ca796e473210d3f9da404086dd70578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cd524928d2f65b64b96c55c0fec05579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819acd2d37f2ef296c27a85a46b6891580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69133a306ea93c1c60b571cd95ce3f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767ce276a691f9d7a46c6f4579a9db5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb64b7fa8a94d7161e3f9778689608583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae64cde6415174932a1d93e9f8eff58584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb12854596c976cf6b64b96d194ced585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75884415db07bb61c758536bb730a268586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fba38cd02f1e47f65210d253b76fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa19a59ad74fce64bcd3caeed3ae3c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeda1c55b607c4d7f88d94db7d20fc7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb966ab8d97bf2c2abd5006e46746f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbc44369bb6ecad6542a1f0b0f4076591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581a95da5346e9299cb6231d7b9f796592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b80ed957a1415e6ec2cae6f404e27593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdee3e1ee249bedbfa66ff330870a86594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1431bc2d9d9ebf87bcbdaa3e0c2f3b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e8b8741f591c0baab9921f60049d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad7064a3f939f7307da107f1099986597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423ba3e4d409232e3e97cd13579e7fb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdb367e2959f187d2d830370f117a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab52615045252f27996df96ea21f296600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4f407c3adb09d2c9e98efd26a46b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2eef63a67354da5b2ff06e9e1c7fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2ab459cf87dba54a7c98ecd423711603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f40f17ff0cc4824922ffd6b1d631bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fe7126bd6c2fbee0a0f2bef1aaff3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632a0b42fc439d7bf15a2b64423935f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9e106a1b5e117f61833844a7cd86d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f339d03af53f6a0b2b172185d4a1abe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aeb89df4ab97da4cc160bac8648074609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada540ff07f7a2eecfa716e2f045c0ee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44ba8f567cf2147fa28448c4f2637b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f383d3f4ea103e6e63d7e96ee59b2f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2512aec4223ab2dd9470c0dd235c2f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4f52d4095c72f8790e607e48311cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ad3a5860efadaf31624937a273341615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bf8ad03bf5039f19554626d8be653616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03302bebef54f75aacd9d6bb437e189617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49660d44fe2cc32e47ef47a632b7c1b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fccf5b08486ca63cbaaf0ef75186fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae926f91ad91f4fb878442dac918950620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f0d6601a2f68554c490116b711b4a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e33798d18edc29377b631a89015654622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574081f614a3fe8a5d04dd808e7d8f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6366aa94475853832f2adf8855ad42624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24096d2e2f24a3f4e7bf82aad4609d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1624131a80eee2472c217f9bfd7930626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102807ab022a9f8cd04ed5038ec9a81627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ef984074497335d881abf119ac152628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce9c3f4b4ac4d6c54ddd1fd3fcd59a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f19cfee3fe1821b1794dc828ace114630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628995a156b1d2058f552da91f8ca996631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948e42a36357bf9688a48a2a0b1d894632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7fe0b5c53cabbf6c05db421e4e7c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c191c0e5c0dfdd13ff86e149994689a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45a2e71557ed860aca88c7647687fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd8a2acdc6d4d4077582086feb503d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a13411abb687555d21095dc06b9ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636551ef8a2a1ac89524b12f21d2c5f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7bf10f668ab9e76e0b7701a20736f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d7764acf6b9ae9733e73873a946d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fc6724f868e852c5a7ba36e2acaa8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310cb4f676ca27597392dc2c3d956cb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b42eb2071c80d63de009c4924650f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb162af837bbe3b5461e8a15ca8496644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303366f09301d877b25cb6d5abf538de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f084520c3eb0c809866d67e3b63b86646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c13ab18b9dd3f7410d2ae1c069e4a9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ef0cab6d5cfa1ff32130c95b9ce85648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fead442e69ee4d8be4420fc425add4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce0e17244b6a7afaa5339df3c78612650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f24958f8c03d0b53497beb7cbf7a60651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c10ebc110bdb40d8567f79bdd179e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb2b1400b86d12d1c33d842698d494653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28cd19064227bac939f5f96f9f20b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52b54560ee9f86d091ac7f03647ded655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bea60aaf7b7d384402274c8f00bdbc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffae3f2268ee0d059269a5ec9cb43a6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73eb1e9d009ce7242dbdf6cd2c64037658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2ec9823ca4d0623265247587694cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe43d4c5e03b3c853fd894d10c489e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e4c26d994311a02d454eb6c5fdcef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649190d4b4e93169ffcb0b8d7fe2a91f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785e08723c2de8b4a2a2e530d699de5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759877a3943ca1a7d293291ee9750cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa884995065fb78c1b6fc8d53737566665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca49e7886fce193dcc354aa92b29c4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7843a21b2d1b05149068a7490ff461c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b0ac07587819aaea99622359d2156668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6932f91857fc82369aac2f5718298669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954b3d62998e362b11daf0c06fab426670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39ba874b9287130995f9ad00b9a5d9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc73974f315529121ce5e760ecb608672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ae7a6400773cd41f9b308127e4e49673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40572caed6b28c7a0309a274b04773b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f236da6663e018b06e67d227988e27a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19623ecf5ddaccaa9d14142d8b0d43e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0131a9d8cc0107465455575f220038d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecbadb5b2225562d0a411e6eca410d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730e61aa9c4360a81881c39dffdac2a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8756ea1c5c3d8cf59055925f50ffe5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888b80b323987a66efa772ca228874d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49f215ceec46c33550beb112aeac9c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bcaf2b41f986064273c7753f4f1e6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3da24a5f4bb82040e7245515a3aed0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3af1c068a91f0bafc1a25076ab839685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf2dfa0654aea34e1e55d3a5f6a846686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132ac6da7e61016d093117d290a9a8f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3d3c1f5d887f96eac837ca42c1c0d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fb8dada39e084d2fa005f80095bdd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70180d70ad4656da3e8bc9450f653983690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaba2c24412422c541cc50cc514253691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948e3ea8878dc24a416f36cb6f4172d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459239dddcded5877519b397cdf8ad6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f901109bf56825170ec09e4b009814694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244d096a782e170f1c280171bac27db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53e0665c949afe430c71d432e1407d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c86c07b10dde61793490460ed5852697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c55dbba44d791a98797e7ee263d666698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358d0c06a91bb4866ef8f6890a1ed7e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1fe7b09562a054dff8981e47ae2f0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bb09abe8ff1bb1d902c91d8166350701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98c3ed67ecd8c4b400783aaf7c26e3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0eb571c34cf7136720f362d4dac877703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd40fd36529afebd07bbd55cf4b608704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de166ba82dac2c8bdff276868e7b29a8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc6cafd94abdf6dbc1aa29b63860c7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f926f38a8b4720fb866797cc722ba7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63fed5f23838320a454f2d472a88b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ae93b7b266175bbbf8a9fae6f144b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffad9957e4dc03ab6e3d24e4b34427710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ccd28bd0ac3526c608578181a017f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fac4ae574ba1585e1942a07444901c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd65ad2bb015a2e080dd9b3e0cd8fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80f050e1ce3d9652b86d2ab9d6d87c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88088525fe652705aa286cb08b788680715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034051a3c5c17d9c2e66155b94e340bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159d07d956fb4109e3b7e1a11cb98f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56f846d382dd2e228d434c77ae8883718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fcd4a4eb3e6840dd977c88ce2886e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584db0deb9bcb8389d08959460bec9b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f62c8a5f15e5d34b7df5e3f2c18dab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69657921737fea82bcfd20bac4a38cac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dd5fc13ea544b59737c26e90a3643723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831cc6f9d9b7032a399525143a99512724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481b17f73bef93b33eb589fa0fd2985725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176338873ad4de2303343ddec1417336726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b71a43af308599661d6b037e221a69727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22767bc4c574512efc0ec50b9f8e29d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dea51c2bb706d8a93dff53bdbac58729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97117cfde9b7e18b078719efc91a9b13730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef592c2c6b24afa1bb5373385c3b6cf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679736759eb2abfe4486b5a36e951c2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1059aed4eabdc8dace96810a5c7e4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fe7c4732392d6f47ab6a0f5693145734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bd6be6a8f6f552682baa569a4ba1e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4c7ff8d7c7c01e18db065953235c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d9e3b921014c558db57e9295f0d84737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba9045b9fe077c79450be92ddde2f9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5957abf07c6a9137311a6f1e63e74dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1605cd0fe98d8156676fbe68440a43740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18885beea63ef17cdc6b193a1530f96d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce3a354410fd9380e33e0085f07cd9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007cfb4599950309ca8f123fba7f9df743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12348548dc6eac21ddb57690ab61c82b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbacfade7e69b0d81a186d4e3c0e079745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfef4b93e85fb4a2db248a3b6f6637746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c51620d464ed8946201b0c87e5385747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6019814560361bfa35c50834dafb73748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a16ad5ff3b8a2b7a6dec6bde50048749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6586a45ef1c6312d7dd740277c873a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95a0f5c45a241efd6dcd01eb817be9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026135ca603175013800efdfffecdb3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12458881778604af03b16c7838749671753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53ae10f2e2ee8ca5f35eec0bac6786754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9934cafd61c959d4ace78675bc9a522755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b1e6b6e737f971dcd4b0f307cff33756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be6dc122d33908c0183d8ad57d9e24757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8e481d5d7af7a0e8d6cafe2b20759758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fed4c4eb66dc3cf7414942784f23d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bdb802d133d9a0b38d3e93aafaa28760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c52f89a8003a0b4fa584a925b0a222761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877885d0c78ed0551cc543c49eb21ec762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce9ae934680091645a67c7fe7c617c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c12c8ea4fb3ae2aa51e4977b52d912764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5198da2c8ad9d8582ff8fcf3810fe765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951cb61fb20fb12d108c31302f6f8a1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1d6a87f1287820e4d65217ba4265b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223032441b8af7af3ac4cc11d3d0a9be768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bf8c79656b44d4bf94767a1000e90769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56490d230232911bc1b58bc33d708bd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7432c0567eb50625724baa63fe602d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48907c80bbfdc7546d5a344b04ff2371772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d23f5a318eb0b941bf385879ab81d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21b3b3edab124115bd281ddf9c7d61774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac21bf6d84b59efbe2202caf544174f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeefd50212010acadc60f5c92754b35776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f91f9ff89f222222bca12bfb9f30e5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa37ddc97d2dc61ef48a5648d4d7db1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ffcc867ab09058639673c671150d0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0eede52b5e77e17fa598820d5c615d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a3f04b50c72dc40d44c01e0c7795c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cf04f11563482cfeddbba8c51258e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ead384b8ecc62f5adcafa54bb6043b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79286c942a01910331c419be790d77b9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d879d77a78cb23762f10978cb15199785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5406db7ed151064db32b7f9b4ed620786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4025c7a69333670a8038a525e8102787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b3e1f63d9163f38d3b179eb957ae0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b16acb898f1272be365dca899c6c4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf378f7dcb5b621588346b72c62ca827790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496aa9e2640236d3a0af6761e1d20e6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1769ef190fb2bd62d83d9b3f4547a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d0159ddd33bb33c182d4253ee4c33793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516c76b8c668e769c3c621800d56c72794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e184c4c59b0a4375672e94db7c3da1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb25aa9b23261bf3e9507f0e08764d7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c053c5272c665e186bea220fac2c85c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ca070f545c1ed2cdca7f372bb5026798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d527e58ccd810916ab2d490ed79b6d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122948ee3602158cc10f14cdb0022a3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358f40819534de14414dc498c530e66801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7de7b8c474b33fc08628872d646bce802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309afdf35ae76739415eebdfd48c5bf803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf4a9aa88420bce2a33162a83c6ed9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d51b15f4ad59cd8a6ca3db897cce2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355e7f72c7a90762714ec6ea446e828806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d707199170d590b31e7b257e0e892807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8869afd15514866094a2022c16ae8f2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1460c569580cacfe45ae9fa5519541809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad606c2454ac9b55dd3ae083964a44810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bd51405923ea923bfc749433fa784811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12fca8726d69bdb2914f111c1719ec812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c71678767ee32ae1271272c46d457813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb50b695dd22fa1572b1ee8deee9ae814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d541ada23a191c6a3637ef281d9bb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc5c1a378adb61fd3f7254565e0a65816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380631f9806ee83faaca154cb45f8c93817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a16407dd3d1bd330bc928ed42105f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fca62a75cc24bf7dac17710c5ffc2c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268bf6b237c5302cb838caa669f1136820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d7b7a91a8333bb94b4960032023c1821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75241766893ffe9888b7fdb15063a9cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02552d0b3676528263be82a834280bdd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752b7d1ec09a126a933f8323d991c8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c85396fb220840810771aa60864824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0f49008a62ebd7104f7a6da3a40235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5f33e2a19ba5d35314933242d1a886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ba2f10bf716c7735665c247c2a3b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644f7dbfb2048e4690f6b43a66c52f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48336cd9b6fd5b41f39be077f75ab8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c3e11d37d16ed49cbdd613822cca210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b32b777262ba4c25871c8697e306eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845289f87a11bece79d6e9661010d1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a35e9203035f98dd2420cd0a1f13713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e45b90d206139c608ae001fc98583414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79814d334647eebad103095c8f350a2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9913215ef115fb04cb4c7cbf9ed0016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107aaf26f4ab8dd6c3cf45e52d2c04517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a491ab593658a25b2fdf691e4ad33b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc41ca9ebe667e8c39c5b91ee33d17019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08730581be73cf8638ac3f6bcf81878020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3de9ecbfa2f1952932876d5e15741421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a089e5b2e5e37bcd2e3612849628d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bfcb17203a9348166744e857760c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501282a19f2debc953a8525393ed795724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87806fdae491add7cd459c8e831b8ba725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ce1153b0d870b5156b1242b60c75726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebca0993bba6c5323829295720c114427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066d27cf6d3cf08188d4e034588e92f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bba0f5a0c6fd0cd5d8760d5e5b650929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756fdf60ead427a844aea65a1ec5d4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db5daaf9609f0001a681a2c7e3d2b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a8d158d695731b8d0ecfaad57566632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df47dc80ecba797a4a81e313322b60b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691beafa32947a210c246ada5dd3cb0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7803b19b4a16def624fd26c67eaef135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789ae6a5ef1e1668cd926e85f55416d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203454e577dba48fa67035aef1d1df337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94aedfeaa0b329a580df6077456f43938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33aacc129a4b02b61b4c5bcf75479139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d949bfe6eb44815905fb94c65e126640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc460df246f9ab8d717abcf499a1e15441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf9d860c7e329e22f4f63b8851f99042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22f6c1d842aae1525a76d49a2432c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b043953deb33c025d9088e4df69d6544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6148d2563647f377533b9b5a2cd7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fe40ee3668567d291b92a9ef39a0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed306fb23aea85ecccb52d5d42a18c5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d5e26c86142f0616ea3572cb0541948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce834597724ed35649fa82e91ac68a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a8980d6236d597dada0d6225f07bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721765494b026612b58bdd966e3aa44851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52573e63b84b64db307ed3859a12c13c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc7c5c468a2888e6f9907e28fb827853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b1dc04a5e992abc0124614d8d814754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affabea7765b30fb3c9c417c12b78d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113fdcd3aa529e07f2790cee40ab71756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26a0ac356890c1e91c581b20a70b9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738702217c658b92a11d2feca15d523158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f3e0e8e0c32d944f9b1d1f427550959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e734a44100c82cd0ae0ec9b30a8920560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebe3e5ac41b09b64f741fb5e48ef3f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305259e42189d8188b923bb33da446a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6363bdf96f00979d062c334887fe7ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec9e95873a392fedd533837227691664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90593dbfd08c13810ca2e2281ec53c2f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee2fdf18496fa74f1d789308753f9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450288184223d3f0dc98b7be1463b51f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a9260511d2885fe21bf0ee5d95ee168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320213bd7140a31304bd0972de0e906069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf55b86d57eb695b675463f1d6c16d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154a153bcedb3ee3c61b950127d8c8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf5d355e61282899d6b3e387b2580372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2462104cab369dc2d0a58acd8354d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b40824c4cfced79f53893025b787074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406abb45c095d1311b01a2402bcfff2075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b9ea8e78c57066c49594cbf5974c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c03f22fe082ed0614e4be0d614564977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94c6c5ce217b425e76615b34076b1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3599f0b99472910c80a1bb44563f9c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670d08ecc3a5e47092f8d3f78c7700680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fc44a4be54cc58d36615e2460d5c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf014992b9da2e843735eb510e9af182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59900d895d7e0ba1de8c1a84e7ed52e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44019298989ffa436b93cdee56e5323a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8c773486d8829ecd8b6337b834fcb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c57ca4c31884ed11dcc3636cf2eef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd698993be66650ba489c6aee8b164887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fa234b2cd1cf340cb48426747090a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c85c09f6cee2cc794c729b750ab2ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde77e8f1410367cd0b6cf69d820eda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040151188c9c6d3ff8afc16ac4677d7791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d039f69ac69f171ec4ab7b8cf0469d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3571742be0cc4eb159278eb1f9ff07993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd58ac140a5575dc31c46ffdf5663c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8180a544ef92dc029bcaadbcac9e7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bc0475ea12eb57b534711f3b6a3e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91830bc8770253a799b9ee886f8364f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41a5bac7bc439f8bdafc75d533aa0498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f6e07b0599509f53f080d80c2b18b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929ea1940a88863503733e29ba15fe9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c7715482601d4d29be244f3bf83f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46979dcda9594ebdbc100b0b37f1a713102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75807920eb255ae733598ed54cea8236103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df59845c278fbcb2e07008537e755a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739aaca0adbc7a757b1f4d762cb092e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c53e3ca9a4f0d69461d019aaae449106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffaf63ce2a53ce0dbc69b2ee939be9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4c4a10cc1f45ddb941dd0e27c4560108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c605017fa7264cc26c91a0d2b84c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e063e27aa72bbab74ef9466c6ca633110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d7493dfd603f3bb6b229ece724eed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44832c27adf956ef1df393c462b5da70112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a55a06fe711824e853a13e259a2e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764fb6ffc5ab7648b17690391a047f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b466679ac1f064341c00ab9cecb070a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dd6c1966f05fe0f2d5823813df1a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700272bf7ec92ff9574e0e7233c1b85f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f06f6c5137e098565b8f783795eb5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea036fd14a425681aa0eda06d67c589119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f3318cc0e2873a813be40c6da5875120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54f8ae8c63371fe2e4b685ee50f7e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dee7d52a3bf78958da87f34e3b056122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea14be0aa3f44c060947622b622d2e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b2323de5885239c8195dbf4081d47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60437a02623b246da3204fb876312f98125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579b0b70d05a1dd06a077e3d99b2ed4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855913cbcd2134dfa02797af8198090127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77685fc038916d372552778c921371128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff93f289b9f17f4ef56340b19cf542129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb1735d80a61fbcdd3ff4ee6545218130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad7df1ac2becdc46e4fec547cbf915131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e57c65803c79c5bd76491cb8079ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4463d5dd1064fac61b71cf13a8fb5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cebe9abf714ee6cffbe0b7b45b529134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f127d9f269725d787cf54ff0a9f271135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ea134d65a5359256b892504a0df95136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6080be23506709e2034926eb410b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a243e32bf387140e44ba604e8acd8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02e476ada9ff4e77e86b65215b23cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a0f1b67dbe9a69544d56cae654b04140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99595582f5f7647ec3548f0f646353b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460af7248b381b6cb8c48c72dc70d277142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b54faf8776a7ee43d9262b37f60ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ac4214fbfda9e09439ac7385a2d25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea217a9e094c1c98ca8232a66a0cd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecd6bd1b7ce0a33d4ea6f5b179f6ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36258eee4126d53b40ebd525abdae6b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860c1c86da24a3a74b87144ef57489f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462364e4bd8b6f0596e31905d60ac28149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e784db9125e2ccfec26c195a00406fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf2a48c481ca7ab0daa0c6292d9889151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc795913c737b0978542ceab21b5c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db646d2c4e917ed8f3a2ca822fe6b03f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c74055e190782ab90989d293bdc2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146263efc6a0f955c30cd1b5973c958155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02577367fc53b1c694ea3f6c3f0d5be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ba2a744099bdb74c0f86ef31436b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0d8af011d49a55a3daed6cfe7b9bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982349e718ea220e46d2db2df7b0e91159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef1c96070da42845a975c3090d361d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109c97cbf105447c2fdcb8d24454172161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1cbb0a15454a6b963bf0268587215162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ee79abd9bf36fd037dbfd9fc070be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7f3fcd61423bda6f7ab2d80c54885164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf47f963fedd5705192583972f4446165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a26ebc5c16f20268adb909a8fa4f53166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572b8c9a41438305b4a483780137fdf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9ea6dc6b943e7e36cbc3728087986168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d0e616e9aa9f7f8f854bdc6bd4f84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c96d5f5c64a3ead66d8b48a7d2738170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411011e7789f21c7dca075034c82052d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b1c4d0c7833c7212ebf4280e2ddb5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755813cf051023de415a23f8edee9bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433487203f4ecf55722b8416a3eb47f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea5907e7cdef048b5b140742aed46d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed938ef0e502eb196cfe150bdd775101176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f81060256d53c89803faed40cdd12177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749922ca1c09032a3f595c21b9497270178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fdcc2a23365f44ba120cc9d713b31179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d729ad72c70fcf6918dd5a491d748e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d51379d6763e93234306efdf1977ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6394cb0b25604e45564140a65af37182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad73941cb6f4ae335ad925c989342d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176c5fbbfc59848ce45a951a359739b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1813e7b4c8cb5e94948b820929476185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32066522b2d5ace0a0ef918b046b3caa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47411a8981c8892f67e8bfc4933baca0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db078eca24675d7bb61e0b6cc7e1ba26188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfb138ff12dae38e8d81feb47953dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40049d32b70c2299553a872b2a32f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fe90ccb80e1f1b3e8f1ded534b37c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe76091c7968f5491c095dbcdbe9c6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58dd169f03ffb11cbe9e4f508f4044193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5e886d6880dea5acd73580f9c1dc3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855d44505bdf1e732e43cebbc8f9447195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d276774033f500f1ce1e71c16e9a460196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e94e6ca28bfc64c9529bf53f43f90197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0049c917864847530776da946dd6264198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39f8102f0057ced8b3192860e80453199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c874c1819cb6e702beeb1443587b23200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0736d55b71f45f29b9912cac12f257201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6886842879093050e038bfb2ad03b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740d288d01755945c393fba7dd68112203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a358e08732cf4b94b397c7b1ccef1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bd7673284015757ee5ece665f68ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75df15feba3b868d617a0c2150cf78d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5e05978d810fa318ba34adb3860fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0ad3cdc8839ae85ca28f57bc1c142208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d956faf61ecc3c09fd4d1f831c166e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637e7eb5f654da5dbc0f2b2c2b86932210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776e573ca00b8f2a27abccbe3cbea54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d165bd3e4af09fc0a40cf977aba604212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01e6353d2c0041069d5fff78453d1d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ba17d14d58c6957e7961ef21472a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db49b0a56159c43a5cbd754984ba26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c3a5176c325d8aa4c9b1d58b4134a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e861ba3a5fed0a6cf1d4580aa13533217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4b0ad594143a31430f0e0b253cef6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c798b5021be16707b6e6418e194c618219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fb1faad22977d707c58594146700b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229d16648923e7f3f5a5cf6b673e7e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc915aba0d0bfe2dbc8f771e9e27794f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8b81a67637bcfea727ef2addbe3e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c3c2196e1f39c099b4b51f936328d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214f454645d492802b1c27568ddccd3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffd0c369b699297ddef1f53e62ec81226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a8f30a458ec206c7621b8376ba672227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413a28bfad2c21f3de87a3dea50cb61228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69797e50a7908a0742336cc25bf5d05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bad603929de501a2f1b2cba315bc7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5affcab38e371853b96a4b9ff9238b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777686085f3702e7f1e318b1626d3e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a4f6fc06e24ac08b36c7db20ec1bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58462e3b2706c1769f40a6cea002806234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd108bf68b80d44b229df917f6492cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f10b5a19874a8530aaee6a45086a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b52b8b88d8f37a6ecba9bd38e012c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1282e1e10ef8407e5d673d1d9d4d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8c74367740e9fa2db12435ddcee80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec6959a39edcd240ee02c519641bb0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd1c9e2e50e89e0779867236fb29b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1c56ae2fa7d04fc479bcdcb91b4ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d1b6441dcbe4f701c143c9987c88b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d34fa4b712fb9ef6a5c8ca9aa9050b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791302752d90f681f3147a5c37cf87a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e444b53d4c82bf933fe0aa23d674c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f8557d34fcfee86e2dc0ab1481bbb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a11b9cab2dfcd1087ee142a394edb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65257c549cc829e89225a460d4326c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e640db18ecf7f0313a6cab767c96317250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e0f7cdad12f009e77ed697e14735a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99c3edda2f46da8ff1c77498a8ed26252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372c37a43e6c0c985b0531c81265dc3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457bbbb2ffbd5d04a48323b271c8f72254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15d313cd0667d18a2a823675f5c675255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a93e63e49b1084959190b0c0880e14256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f194c44f5ce1e9d06d3ca18a8b21e45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a3874397fd847bd7cbdb90b60c525258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f435d9ac10f97cc68b80096d7c837e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008429f932325ac96e5e92b4770afc6d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b91819e1c85d44ea262ddbf4e49323261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d5bed4eb6a2c0600f8c331ac67188262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21837de7bfc9e068a1fa25008d38fe0a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1151e1b032e578687a3a4b304e873f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01248d2fb9b9700653e172c6dfa292ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4172df695c54e26c813fe8f48b3395f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d938c8c692167ebe617eb6d257d2a19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb899c315e31832039859bd5032e3cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70670c2068539778115c37cca1330756269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f78e7a75a521d5416f944c80d8993270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fe63b0aad39fe3981ecc794f1679b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfad74fc98fe5e52ed1b674ef03ca7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5801eb37d8cbb5486d0633e5f5dfe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fad38c8cb9bbeac84cdbd90fcc6c06274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbb82d2701dcbb1cc3429e05613f02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93df4d77a4872d2f8ff05d81403ea7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d339751d185e7efa34eb709b337463277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa816ef2e160cc8ccf5c4c87617ddb7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ff6e5eca156af6f563bfb5d18ebac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bfe15cf96f2273884254600ae4fff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a780110628f428b15ebcc01d07f570281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ed5b827f9b12fd0d8cb68ee9f6236282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09317bb419fc21f97f3764c42bffc3b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcbe71ee34ec06815776acddd0e794284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd077526bf56320d6b503ca16f72c8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a714226f9ac6a71e15b8807db80720c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08dbcf5b7d071697e05f5df311a349287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bf1347dd37aae7b8e4064ac35bb03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dd0aab0ee685e959c59427ccd9af3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307df7f39500ccdfbcfe4df613a071b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecd44fdc9ae66bec047c54702f9a2d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee849bde5a369cb58f6b5d2df63b35292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1e9b10204ebc3aa9edd12d348e63d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc818f8e0fc18aeeb509d2a6f80dd12294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c887b4fccb32e6ac48403a9893b80295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9891f7bf37aaa7b52ac312ef93d074296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa49f7058d7638aa16347c68c79cb2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d581509603377adf9b6641d931c61298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2323575d3c202088441432c995f77ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120f8c7f5015e4592bc661e9ecb934a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347ae81a7b0948469f546c765b68ab4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ded3527368280d4da89ead6d77ab09302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c276676ce057eddf99cac7d4af20dbc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e653b79b2bb7bee3c2ef8c5a86ab3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c438b133da70804009a21c5ec1fe0ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c672f7bd921e99ffa31717f61e310c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d149e7c219286b2600672f1b635e1f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81337a75720957a94f1c2fc0311206d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4df46e141faeb9a9cedb99cdd0b90309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e6fafa7f1de2330f45656277c39a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd5e3abb4b60292007e7baaf9b5a12311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ddc161e6ffae91b50c04012277826312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206de874a8199a35d81c90b16e0ad66313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a6b945a58da27bd23033d5927af0f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cba8837477aea65b27e69b677ebfcf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c1fcd012651863d6e01ccb15f57cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459791b28418fa440c1e3f6652b46002317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a94a990dcce6303b17b964956bd9e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c6d516ae57e93a4645626e4078bfa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408bce48f732861d6f26abab440108e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98eb5b3b6af75aff0135ecfbd97b9e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157a5baa0cbfdce3dff617b7a55bce8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7bcdc3418e0acb52257894b204d68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f915ea648656a0ee000de01eeeb58df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50006d4e4604b824ba392c9b5542f696325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83a3a9fbdb25b4d2f1ba4e72e6cea2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0704c789d014f0171829efea9caa8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f84b4684c442d927ced0d9f8c5502328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1aa781d5ec2f312d5697184e94d89329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d330f834fe6b214a596f78cb8ddd28330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f22943f2ff0670d8967eceec75e39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdb80c6cbcf6cd5d66bdbae0b1d308332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8a4d1f3bc50d784be0371ae458223333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f09e9e1ac7113a714b6fee5e309a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3aa239d11a5d0c706103b65a6b4bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821357a8bd94c932d79ba169bd5d9fbd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b149448b122dc385d5c1ce7fbf3a34337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab8cc0864c2cb73f26b5316b09c1b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccc078a8c700e112ce7dc22d5a77c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851d3162c220d77266039e4a711f3bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90f74eb9ef788bb9c45d1220c78c69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea81bfa044ab02b77db28b4c251861d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98154cb1abaa8b8aea68673d797473b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc33166ac7b0031a4c48e77328f14f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58ebe156960e2fe855bcb49c88aa16345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a27f2944fb5a676b544d0146e0654a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c641163f2773b70ae2dc03a7ecc9f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3292f3f8770e7663ff9a8c4a0029d00348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bc1fcdcbdc4720e940d03f307b829349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf32fbf3a62322fc517f8cbaaf2537f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256af1ed8034de0bac395080fc021a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1351a3aaa7eea980512f9fccc135c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2701b537a1133af845c23908b561617353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af516557cb36fd30f35373a9a89b87354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1ab49cbb11cf79be13aed9b0cc0a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561829a1354353cfd2f0544e1fc23a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd170c7ddc6b6b3550875e4e888fff8a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd8fe8d9e3af28977e9d4d365219b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af172401cacdf9cf42ac8eea24cfcb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92052756f71e8c48cb165ed97b5b1368360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4eb1aa9257cdc15f766fd1e083180361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b262b71cbaa277c0215a0cee4957f51362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ed7b4ff84c61157654eee1706a908363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b992ff8d93f11405a5b6b2bb12e09d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb67255cf24e94a6658ef170ff2c79b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860248e2ccc18690523f8e117f352901366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9089d06c3ddeed8e5e530c9bb6a1a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737467c587c795979718104c2a48fac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1734d78e7f104529ef022684ed44be7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0fabd33185ab7a95e9f9b0e296db5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae476bfef3e51ee97d6453695218ff7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c18e7f9eeb2c2070b461351b254ab9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6af9d977fb68687cbe37f8d03c70e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5ae4a3cb15c04225d84cad7c8c019374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15510e59be432464ecaf9034787ca39b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b29241b81d3747551ae9c6de148b7d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b21ddbbbbe7d2e14d46fb5c93a93b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710127da9ba75601bc4ecf6ec6415e7a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b27594d13ca0fec94d18a44e44cef1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e439d0611aae209de5f1615724de248380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e7ea9542a337dd882257eb2fb0807381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44216746fc2c3a41d76fd9492c96e2d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822185ff761f00f91e07b25af7abe39383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574031ad700b382d71cd559131095ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f830084f0cf7d2d3b2281f4f21cfaf9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99179e2557b8ffc78cf7ffe9e25d0255386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00299b0020c41b0f28d8ae533507041387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414bbb9c26e41a927176ecd834abc26388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb37a9cf7acb5dff59973e1941b3f10389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6171b99eebfa7967b8bbfd061955ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1128c247de17fee76c6bb0dd29c2079391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b87a20e0578e7580a520df0d1dda8a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14241163484782282e91e5f604203e0a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f40026c406ab6e2281ad2fdfc9beaf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca444a15225a741be9fa51bef4dc324f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5998bd7bc76398d1fc3fb854ee7f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab89cc1fbf4fa61d8f081eef1e82b31397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0826104bee0f7e5c2d13649b0fedb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326193ac6c82fe51f2a55aad62df753399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24517729f70e30b15ac2c3d7f4c49188400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bdf2a61123e3e757d69c967fb73f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca61dfe7b1730d2797ae04fcfb8446402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb43052362ab63d1da87d6cc8557d33403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076b3421cf5baef020991c3109a789f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238258592c97dde01bdd35ce6cd865c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccada22fd3a3b7d9cb61cd5f611400406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5b21b648745d4d1270c0df87586eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d7e05d10ae0c2dbb95a342f02766a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908c6a985dc9e8ba7ad556acc6b72a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bdda612b618a27d43723518ae6895410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2913fc405bafcc9ffffa68bba8b6b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94902ded0e2a8f013e93887bd7ed9f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6520e570d30aa1030056fd0fb9649413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618bc68cde140d06c837e754eea8d10414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d35c4df4517d6908c2e7d318edd62415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab404bf10f665216f795fba745044eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e04069e28c80fb34865f22f05e637417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be94455e4cd030a36a42f34babf4587418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e050d065fbc2976c131f66e70d75ba1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583662f15bb89df96f1e09c53d825b30420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614bf2ce997a66a5995a616692ccb2c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2500bd2ad531e750f6e0b0e819e12f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617b38e5c1e41eaf467dddf817fe4f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc189821d78c185be4b956064c6f589424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d60442a37adff6ed0aa019ce44ae0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d572bd0949ff727e7b44974cb1f0ebc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a175812efb62a1036d321b36f2bcdca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280e706b7018c3a594718f955fa65ac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c50435abf5a359059dc0df2226ee3f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efa5d67809cd6f53003a1bbb7973f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7268ba7e8a0641a9dd43fd1066e0400431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615444de5b373bf5ab09678cc939a46c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8b4056986658024dc2c062d95876d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55794e12cf4c903d72c354d75050d7e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc971e19db188cbe478d33736d90848435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08605a8e34971238aa33f0f2d0e89e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dfd3ab8e5508b914d21a65b5f920f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec243266bec741db9ac7dd88204cb888438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6863cecc899810bffb2e277f09ea5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd650dac6d741d7314132393660d0215440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d13cf63913458b5ad496faea748c2b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfbf682bc34e5cb8421cb1d2bbe6c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454c6b0e530e7c48ff11f29ead82efd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dac732b4ded8847154e14924cda16b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04b935cd5500d57ae74e7dd705fbe5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da668ec032de0afcc0f1363d7abe9c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290743fbbd2ec3b81755f29473ec718447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5940c4e5348cf25315ed4abecf4f83448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbef567e71f3ff724def2576ac6a30449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8101b706cd0948a1de0462e35511346450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9269fad8695ed283815bb2e61b4ecf8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053fdd7e42da9d59a82a7ce967fe11f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343afd1b1e0c461689fca00b28a23d1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef5ee00bb63143a345d928287d06ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940aeb42357a087ace073cdc0658d9c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7084d47acbf04fb6f7be91629f020456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18265bee7db91b89fc72ec147c223c3c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cb68d8daee9dad8fdb1627d125658458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677808792b5808eaf8d095c8a2ff6de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9c23393c9074f2569675cf8b55ae3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4356834435b71fa656971be7e0cbf1c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead519a6292961c732413c685593a1c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c7786e3b888d407af6bb525538a4b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb653f49576a797868cbac078041f7a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58f4feab4e77415ffc560582825b6d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85571fc13fc4255f47993aa4aedb6245466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da181897771359cd27107a22406be6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217b722457cf3f5bbd9645a3e1bf980468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15824242c50907dde2b1c007bb55b13b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d7cf57df47ceb847165a7475f689a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03ea8038ac32c0b5ced64a67409d1a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680a3913ff2c264674fdf5312c71898472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf955c2f62c0a6fdf12820bb6473fd6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34d5c1f758223169de30ef1e53bd23474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0932f82812e95f01d75f36e5ada35f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad91b9d989fe5ca6e52b00b313f698476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8396291bb53d299ac3dfcc9e39ba721477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2988e1f9905c9f770d722b1f1e0506478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca33ff376d6f8ca4b60b4f9fb67f4c2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334b6b163c6912ed6328ec86daaa17b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a384553050f480992a8eb3296b366481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c05479a3c9bd19f041be01092fe938482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbe9d4bc76f7b874a81d211bec8a9b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe050742ca1d3abaf0d4d668fa2880e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8ec8c098f6244a6f87ba4ef137b20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b09357e9886553eb38526e4d58c40486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32026a0bdeb899df0c0e32a9bce549dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae14956f58fdc4b4f1ff4537601f346488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabf090c3fd682d34b6946335d2d97b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1a5ce8e5d4fef0c26b9f26e95036c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb3b3f0d3e416f9747db22d2710006491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce72a1657d5a9d215a6485a3b261ef4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b689397f2b49e0647fca6a1d575f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18854a505796d3c01f7001b741108248494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08665a9ab31c3febd1f3bef6fa801dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037d98ee924c89c51514445bc824990496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e8e5307d12d6c5669c595abc16698497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acbda26faedf95705532986ccfa0d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8ab5acec579cd5f8ab0024cb89208499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70cf2be094999a72a8f0deaa0be7dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45370b13ac0393decd81ed29b3052b33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a41dca0945fe6fb9d9d86d425a6ff8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51272e91521151478398d5ab678174f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337557f2c19c7b561c9a4c02cfb753d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364c8e03225e9d65a28a34ff2601bd3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae18d6d3ce902c654185bd52e82016506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88a29524bcc2db9f3c48a1bfaf9ee3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce3093a317d1c64f0a285c789ba1c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502ddd5157fea25e73049d75d6fa5b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45954264ca424371f545d965f682b79e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e61adc8ea72bf2a1677600eb38be64511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0bee83519a9ed9919aab81b2efaa2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f27ef227a1746fa534faea4f3bc4f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa2507c294bdb0cb7f90b789d3d77d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404939208fdbbe9c1fe287fbc6a13be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db443992912f9b2c58a75da40509f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7351f0f9ce06ed0bd8b94d1b60615a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f46213dee4401d3bd9e718fb7dbdb5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7bd3ccee5c16b7c4ddd59a0aa5ce0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e48c924a0cca30d0b07f5b5d10ea58520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0f26727bfab39f7e331b152d6094c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127c8b93d2db211bf890a71e02ee968522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbd8736b64d6588b77d9619a2d01eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf634b2bd6a18e07bd17aba37847abe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c78a1280c287eae1bd11a8ed24c88525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44d0e029741cfc39405dc86513f603526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5723614be29a417a399e05b66ae30cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc937f994c59e13d372536ecdfc315cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0b085dd0ae6ed87166d21e24834c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607e11c39381752926460001aeca424530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc66d604e9747521abd8c75e737480531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccaf380606627a366e92ae9fe7626ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3658d0c67d653c440b1dc9461f604c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc47807b328c0e0471a396a15092e5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a536e57b56807e4375d1ef5683d0b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e02836a41e97e0be1225e3a0879887536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd699d0da1be7d44aba5b52751bb127537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a263deba99ae72c2850718146ab132a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f35c58c830b12f9b9e7c0f82f2b5a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611235bbe01cdb36ba1aee02da5a4be5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fbf45e66156f15232cf194a80cf08541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdfe8769ba5c7ac1626162718e7d78542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836a64390b03c8b0628a2d35ccbb651543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e74194f91b84cf55a2c7b6c92c6e54544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f048b7fd272daeaa8995528a3585c7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b60fd16ea8050c54e3ae77c02ffe00546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73124a6320223ab7790a0aa9f812b5c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04256acd9d194feeda0e25cbb9fb15c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8f92b21f5b5a726280fe3161731d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07eb09cd348ebe38c1b1aefaf79fcaf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5bc9207b9965d45fd90285cb71ed0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144485701a43d2d685f4c94a4faa06be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02d8de9aa1ebdf2e0b153171216b2f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43a0be8468936124b86f3bebbd7ebf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a532c60318c20d4d82fd474969c094555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c3eeb8bd4a7b42c7ced925fdfcb86556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba2ca7317a0c5e768a326ded457b06557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd586c2bcfd64e5c7d3e8bcc2b6d3495558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0d8a71d79e75ebb05304b6fcca378559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb22f5ab60ae64da440c7d432e3c12560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fb8a0b961eb06027a68451d702ae0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d0c55c35577db2f80da8f564def57562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1e8c8f1468851f6b0a797d39194ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e163149b2f8cdaca81bea13b8ff6d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121912b89a5c5da83f69b125c8da7b67565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4022c25d3cb1fb68419850c8138f95566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18441cf62d43be65398b660d9f7d9ffa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43113397611de61a1e5c914b7dd479568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0eddb0405d9541b2f43967b390a67569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edabcae6b06947a046c59870207a3ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683afd684b692495fa2078205e122683571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e0e1bcdf144716729d9ea3a70d52b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74172115f414a57a26694acaf486520573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fff2b162f175f663272a34c90e3f2c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e040143117e6408b30874876ee272d2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f11a357c0b218a59291431bbb22e33576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d52e6df95c75b67b8f7d67e65d01d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b687f99c125e64fed3fdc82442ed1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee7a9b3cb3ada7a4e04c91f89021d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428975620edce70fa0c2529355fab1b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0b4f7062fea8c9c222e38b97d8cac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17e40e85a9ec111bf7835f9bb533ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cd9fa9f12f32e1e28b1280d30ead9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367221dabbb535c7f8350a6496e1c93584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ccd6a0e55059de1c816fa5f2bd840585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a1a146838ae20d2b1d9deaf098c17586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ce767df6d8f442be746bea7a8346c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f300564fabb78b5dbd538aca553da4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f6475b9a189255b6882e6ea6bdc7a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8679cb6676c3109bec29726cfdcb539590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae06e7a29a6ef2a0aadd31fa1d2d8e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7e1e5c4a045d2be113b6e73478366592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcdedb26c06cbd9b8deae073648fd5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba700895dd8d9bc880db86b69d38da594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044d32a80f7dbd2a89046f13ddedafe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494b47293daef49e1cbd166f2ec62da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ee1c754120630ae13073a076a7bd3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c83bd4b7bd5acc39e194fe0f95c817598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f89e8b0fdd1a005460a8a3b4902007599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8457867688612f1c96a69d6b9fb66600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297409e668d6bee7498bfb7917832a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98e963fe17085fbd6fafbb51023f63602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575b46d34023e1d63a94dceb70132e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2bd2217f71c058f1e2d0690079d9e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2c001fe21833dde70efee22af5959605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094239ca9dc96982b96cde26e8608e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0c044e59af201db5012ef4263f7a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d08452d31b3cb5940263582d8e0dc4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ef8065dda6b23476151109ece284f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a6d77e12e037158b1474f36df11de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e9d6f4f603dc0fffff78bcf2a0822611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebaa0d2caa10b78213d1d2e7127dfd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33c0945a55b14124125c2d95caca54613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684e0b92b13056b3ef8ab605c9e88c5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a3179ff6090be7a3b3b0c35204182615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3b70f12261b1b8b86a8b7f9619810616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32704f85533a53cc6b57c94c0e3270617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac69b6066d29647e7e402b1204aaa78618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93381575d204935a7c71303672650208619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651428adb4002a23b688782c242b82c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654ccefd15c9956b21e78c9f5d85b62621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3114b24cdb793c8ec8bfd77b3335a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322f7f233a26dfe50c145ecc2f50cc4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7721454559049142a074bf5df809e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a401f6f92907b89618e66d77111e89625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb831e9820db554cc448e221de2cced626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ca233981b2407c942447d66f4f61d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a082b46e49e367717f20ba3207ac6a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df77a18ef7f30e976d4f174ab672ab7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7093652ad12ed7e7b79bea657d1b227630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36466bea09744bd706bd20c8dffdad9d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cccde159ca572066411ed7ae2d79e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d2a4516221e1f10584998d420235a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f1b9bba0c69cb8ffe60e9280470c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532e31e92e4a81e0dece8ce5b1dcd30635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc5c84413204202ae4002c49c23759636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af4c1bc10bbdfeb32791ff733ce755637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debfe900a83d2dd14c46e16f5a4d789638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f6bdfe8e7afd823bc41c016b54ea8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d55f828fea36ddf357bf6a2439a8cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef592dce96f8c578fbebf4c6653dc766641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3c833609922a6997d37855e54bb86642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33487b511250b4ba5efe19de49e18f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adc9a587f836e4d9e4537a3aa4da74644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d3a80c645eefd695ee22d1200543c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775eec8e3c75a08b404c48c4b12e12d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410e19c39f7e248535914a8d4647d52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b97835db49659936e76ad8a0032c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23853493d0287dae28b8c92f3bb5ec1d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5045756c1ad93b386392c47646d51a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec314232b4edff648d40b8510248c73651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646b1a3793cfb6a0ab88fd74bb63511652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a5cae225b9d107187335802c53e1c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474c9778fd3154787ec39ba479b32fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaf9ea1e48d8ec9b1b24b1b9c0839d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779e89b15611275ba309ff9833807d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085194558e2916c3ed205dc46b10a59657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3d5e837266b16a49d080a6e496661658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df209b22b399e908342347693ed629a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9f5f8fb2c6ad253eb60bc49814fe9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cd79f88b3ead5ad6c7d278cce87bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcb5612ebe69d0c9968b0c63d0d53d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5b84e3dffc746790a953710016837663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701597c1ff9febd16ddf1fd1f810d3f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6602c06dbcb5c8040f37ea2c5f90a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0346ce4b5f44ecae6587eeb8c7595c4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdce7db216132b72234bed8e50e5e54667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea95eb76b1123bcb9b25bce78cb9e58668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2748959a09acedfe6bf61d55f3c89669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067f04d48aabcb4dea0bb87b514f647670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9679d9d565616280c46835f35d02c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571cb890dc9a43d950c9fb4a1678472672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88817192ece2ede386fe97c2d1cfca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1273734ad2bd323605d7645e6cfaa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20e5fef1f04ad583a5cd1b9d44f029675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80933adb2068465f7b45c2cee7ad78bc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8c21281f9c6c01f8b541213053443677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188fba34a35ed14d0d24c66e8128ce8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b77493b51ae85a195ad048889956a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97005a63478b76ff04b745a984fda0df680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1395164aaedaf93b1298725e4fe9e63681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a60d22568ff617ca121c24005d4241682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482f4c698413802c9a2e694bed537e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27799616a731930f1d3b1ca18c04b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b1b3afbfcafa1932c245158a4fd93685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28538e42471a79e1c05052b70af03c13686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95629b71feb33378358ae0dfc7ec91ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8372a4ef13d39b5f1e4f4b659ab34688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a276e1ac395237df53ed2fc36aee744689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7fc22d1c680e115d8ffa1c0d02315690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b1684dbb1fb9f237e299ff21178e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a61d994aefe78bf7a336d6a2b1c65692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7d448b0fac7132e09d2f5286e0ddf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da889d74fab288dd7cf1921193792c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f9540b35f1785e526c863bbc0a6b7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd381a68ba146abc4ba837f49aaac4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e03874c13e02af8134e81f56ba6fab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61e58651cf7318c798b578117021ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1429d6823bfb85f089e67290f52cb09699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a89dfbaa320362d1b074d05dfbc34700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a4efeb080d33e6fa9215af1d062ab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40023e9dbee200d0764f3bc51bfe74702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7f6cdb93917ac8566a3d17b8b0abf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3889746cda9be82913ab1bed5f1437e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738de00466746608e04a98d2428d7b60705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbb80787a354b1a0642aa33245e892706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0b55b7d163b57eaeb58e137b230a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c30a27b0e4cff96e0393b6a2eb8cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5dd0be9c30460d52963f1fb6bf63e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93783fe067ee56d73984ccb006b6c72710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc543e6f62bc7200785ee9b4f4dcfcf8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98ab13e7394a4015ae68649944b270712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4087adf5e5df179e81fd2d97064642713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5febc4f60f19aa4756289857c5549714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3365ad96242d9aaa7cc2221352793715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401c4cd94b607f334d108a7c5ad4e91716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecad5de5af21cdd00cab4c215bf8a39717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb2a7e9c84d9298c4f38705113599f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58bf647a1f693ebcddb4f9ebb1df65719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f65dd2f7c6f6a981b1404e3f4b8ad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a2ed3d56256a9bb38e9382212900c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0c0dc9cbf859bb50f0ca9c8dc34b8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd62aac3d7df7ca008715d44ace108723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e70ad9ff4b82d89d83d0bcd67cc3bc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa4e86d5bda558b6278d6f3ce0d554725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8c69d1574181105996930e56e1b7d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef82a2e063ec939ccd6607a6e1cc49727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86047486d690fa6cde30d54d541c88f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019568d6713b1ac49ef8a375551d66a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84b8916c1120d0d59acf5cba527b75730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44139de3041a25cc4dfe4771e99a24731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df75bbf43563f3e9528459a6914d011732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb0cc0f2b770a9e9e5b4f57e04b4d0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876c798a1af89db96fc4f22cfb23ae0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cd9d577b096a3b1f6c864a1e77cc3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379c5cb6695a51d58b2e27a52f6d594736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fb06ba69cbb66f269a9be0c3a4fed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828cd28e016705ae5760867037aa504738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7696a18af9b0c564f4aff1aee0161739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ba57943908f53fbe917c62e9fe02f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2638470670a9faab9fb49497723bc2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1e90350e1db31ef252e65c6ea5535742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfec92b082cdda9da25224bb264d8d3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151eedd84edf861936b263aa34e1a21744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f337f564752d778e3af6660a1289d1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d63544809e6783cdd441bbc8d238d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005fca11e327e15f2cdbb0aee870219747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59328237bef7eaef6da5cc7f68202a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16258b4d4d80635880867b67b48e808a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119d9f653f88a1b673b5df250c4eab8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e55be437277b6685f5a8fb57ef9353751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7360ba1076d2d9dfa0480540d4f79d5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbee70f99a7df3f5978601009e5578753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c503d07754e65ab9f835d1b1c266d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354ee31720b8295ddee7f5c72d87c83755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd670f157cf657f8c8e68a278c8da4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52a73e5698572338683eb9370e63f1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317af96b6e3fb68e4edad136c4f6d81b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c1f5d0ca56c400d2edecd0fc3adf1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4da70c177669f2681c47ca8ce4eb39760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf68d5e2279d1054107767930a15094761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a862c808eff6f7305f9a2b27936d7d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129e97ec706b0618847c9cc44cee39b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679f94ef20f652f6ee795b77643ef44764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b88f29197c65471324ef7b58678cac765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f8a9015f0b4286b46f355950a8a98766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ef6ed064d09c3fd351434806ed6e6767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>