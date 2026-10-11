--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279f51b21493057911e77ff861ea8591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5798a74cbb3f820da3460f6771848f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107cbbb6a506c282067307c4db3e6a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377029557eb98e4151e5a07d37bb0c7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010caf201e771dfd69d2c244aa9efdf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25a005cedd3929046b6d475885d1da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5615e78e508e1ed0471aa1ae401d787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c451e8edfdf99e31110f34001e932358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67db12ad5baa716993996c09d86b59f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cb4152f631ef69b49d8d156d55c3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb253ba05f3fee6ec1965a47f8ee4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb62fbdc1a0d4162d8d870a17838a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbf84deb9dd1a28400eacc8e08f98b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c4668cbd15bbba5d069a5ece23d5514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e2b8aed89ffee87acff58c090be9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59b7bcba3057a9a44cf61f228f166316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f7844b92015be0eab888c21a6d4fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efab294d2ccbf919d123297fe1180d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f75bb1f429fe7831497a9986684e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fca229e8fbb174f5543b50e57a0ae320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5a5283511610377ec2594119b474821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93b88c3b687d75de6421d401d7959422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767593436b0f46d72fe5597c682659423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c7e90518935761cddd5eb8616713a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf2a23ea4b1ddacd2ec7559efaae2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33fea82dba00fdd7bd0df3e42f784326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a75f650a2631a3f2f4ad376f0144527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d82144acafbaa64e5071d858cf595228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e965bf3d257cc510068e592e70382b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74ddec635da478afc5d5ad65f28fd130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dada28e601948b43b630e10568519731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01ac89d321e09430c28b1e920e6c9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e77b4fc69fbd4d64ca50532d74de233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fa6af511ac4f0e3b7a3729aa1d10c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf2ea72eff81644290ca7778d7406135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f31f3e1158541e6682609d7db8245236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363b98caef16b08e581204e814355dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc265de3b2922d2633d1b4b51a4ff438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e60618eb3914829929041660e3947839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57364805b8070e307f2116cb33efff6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bac996aee48b582857ae61be7c7fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf865bb99d3ae4ba86a9f31380224d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b873d11560c6d912ab032c1903929bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f176a4f723d33a7b5911cdd0041c1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf3552459d001ac232f41973def8d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208a30c6b3f4527343c2a603a75fc3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0653deb840591b0bccfead869a3d7c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88c402016956f143edd100b2416a8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2e2da9e42fa9f0c8fb33f63214a5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bcdca66dd2a09b5c9152e957dbf4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6395b470ee3f3982f4c45da181c6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12bdb47bc2eabee27475f8fa93754a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f575345828dc282dbb6e43ec734e9be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bea01a5edcf40a1804b792649eef954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc601db647f118a0949919cb6b547e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbedcd388ec7be3a69aa8b0e0a0994e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87ea05d45f1e4482663560dade2d3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5744868e5d7eff4ae27a1dcbfc8ccf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ec240e715de3d45b4359d6fdd50a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbebf6e89c3a5b019fe81f22dfd2ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f1ac53977269344f137ea93413f4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0314ff9d2f4b2497538181248bd455062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06664c0325a9f0b11d653ba294ea5c1763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee0e33d817aa1239511c4f866c487f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab509c0bfef9c275a7533250e25d4fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dc5fbab3af623ec91a1bc3f3eab3e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08284348d4e72f0af3a6693ddb41a4d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879c11469b230002670b577bea40abd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fc8ba4894d0c3817ff4653f5dcfb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a3ba878c5560597d2b698a554094370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef13a3a9075a85947d65e1a58a245871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1477815d213c4bcd833bd08cfc68e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dacdc4daf14b7e7b1530bc6752fc5173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdac118e5cc280084fac2371ef21b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c4f13e77efaba5fb55078c63fddd675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959de03cda44f8d0d39da2d3b3837aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137389f357418bf9a8f9e34c4948c7e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b492150f2023d1ab794b4e18478e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f767fd99deb5dd374a125331eb924779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a04eebee1b3b891ce27ca16bf03a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a7e742f709de6128c2923e455d91781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf359701c043e3237eb2c85ecc13656182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604b26fa48d505700f86b195cb0c7c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e7d63a6062cb8b716c8d3ce57bae684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ddc4ad2be07759968f4ca576822e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af203e9faf7b2caa3db1a8286e24a42786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8eb635fea9f55d4e8a98e3c38d2e2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67784e16b2fdc54a8b7b5e866fc5d85688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457a90a23606db6cbaf178b27c5eb8a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbb8dab7e6684312ccf1bd005681da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c533b5cab9900e6a0d61e21a25779891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdc1b7cb10a8a9ac2aac14423f13e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c573ebe46bfddabb644773144539ecc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a86a0cf62a3995f1fc67bdc118ff094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2b04de10ebe80d558acd283f5a95895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178c39996e900bf47b571d5eb339e8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037be296ebf8d124be3903bfbd07b35797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5ac944ab09ae830978ae2c7723ae798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec82f0da58d40c7f46f82d3cb49a0299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13897f2cc97f6189b686cd1c118440db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23874e8d143dbe971d3507e25ca2023a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0a1bca38cd89f5add1e11a239ac5f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dae8afcdd43f13bf69ecf5c7f9095103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f64d24e7cbe9642342234f756ad82104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73302d452b2ae4bfdc957c92254753b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dd7596bd81ff60d34e48a338bd0b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a355a90091679d0f2e4e41664ac15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ccd5ac97d884ce74147dc433dbd0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31ae48215a9e2ed4ce8af324a7b591109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea83622506d4e6a393331287a4802f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6451ea7e5796447edf3815f400f2fea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff55e0fc5de838b012c2a24a054de3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e7cfc5e672542ad30cd4f9d24a5f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c6ce63c04f929c6af364d23bed592114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09882ff5b287d09282a5c6e9323e2c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9eec6ee2f6f60425f195cc870e414116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5348b8de10734fab68e47b31c369af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2154fdc4f973fde04cff0fa7c04906118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd016e3d25c76d0f041e21b59760433119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89776f466d1938364412c0824b6b487c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97c9f4b6033b438a4d54043be2f493121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e3bce266206fa66601ed01def4684122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc36b63ab09aa86ec906f8b1007da93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddd0ed2e7165cf452a285af47cc24b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809d3fd1cfffe71227d9d739e7b9286125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d864578a0bc8de2de7e05383818b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c12ffd2be413da0303c98817e8676127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd041cc3b1bad421cc0f3f4c2b0ce1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a015ad32a5c54624e44f370edf0ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57165983a5df1bab316a8f5bbe7e0b9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08db5d1102d1797ea0f936d86f51e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc7536ecccdba7c86a5284a85382ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7837ac888e5393cd74e567f709dde31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b36f88051dc262c2f2ce14f1806c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a081c2791e5b9c3bd7d25cf04973cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f93926479b6f6f06fe8908df3ef416136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddddfc6790f18ab05b22dc793542b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55b1ce6315eb1d97b9b5b4bf51c5a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28a683b4a384c7eff73dcce847663e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a0dd7beffbe86484e2548db2eb488140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddd281f0b189005857580156380851141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64811e58f7ba5ce180632304c7cc2973142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f592aabfa088e17559f55ffccc45b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79716ef1b64946d7b31e10ca1e9a8bf5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109308243f104847d4de287c02f6ec4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8b6afc5463c129d4ec0e376817c9c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cd9a845c6c0d8ef7dee0a106330ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d176199632949ce34c81864bd75d03148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68fbdc738f40aa5f752db3a3cfec28149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676e5d1591456d9fd0f165325cafb23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eebc02e6887be86a5968233269c38c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04556f095eaa11ba81c87f61c4c4b92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa1f9d791fd12e20204f2bcc90889b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a7f603297853370d97c41272ce448154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fbb723c40e977d9c4d9255bbce85f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e904032f52cacaa1d79a651ce9349156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40f92f440f7e06ea33d7e372da4b6b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae53d72c5323825ab8d5c704c643eab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef83445ecdf27c9b880196ad7efacc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26645fe8a30b8a5265b1b22fb86bf8ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc75e02f32d90de0908ca2f7eb5983161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cbe2f38aedf9f9be41805adbdedc3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c3f7b54fc8f17173d179bfa0a80d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14155ea7f61188ac1b6fbc866654faf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be159989bebaec306c25c21b8556b4a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0756929dd118c16012b7a07dec75f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a4a12a51abe1b6297a6b24e68cd38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b62b3b6457c5b82c8bdc19569dff4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85733b2dd2d46f2b570bbe268e547aea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47b2a5d7ee90c24bc7a464d3aca865170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801296186879e7a2f209876a55e935b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d01c40b6fb5dadc29d01bd4e7a0bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387390a105898f18f52ce6fb38a5eff1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4119b057df39008f196991538c86152174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4f0cbd6071da65f6ab16830f97927175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57798922466ff619a2a8e7519e69bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888e1321c562d33b7557c282733b551177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c83b56e3b2b5a325825a0c69265071178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f3ea196eb4b144f7e4186c94346c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c5b1f4dde160f021c374169e7cdf8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c67ad143f29d1e317d8d22bdf1821e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc0c383c4928950edf1f7e5c9351cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f6e264b0afc29001c00d9d27ea566183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba380395e24b24c5f869c66545e34a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e97c1d81d258b2564ad55710414d18185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65af8aad746bc49427dd446808ae58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7de1c1d35fb2c29f044ecf3ff084d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6a23165cad5b00add80ce40ec42c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72863dc417b5832d9f0a0091eae554e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731cf757f8809023fe936157606671b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bb95d6a275152ff689051d44f44ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745ada15798ff333adc78647bb68ee1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe425e97ca49dcb4b5696609d4e8557193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21155f4123869cf1e8fc0b4d36bf8a44194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dee54c4aa80cf119256c8776f9483f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af58633a3ed1198587876bca070f031196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f69ef54e2bed4b4d097ca0c4748e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd79cfb92f59c40d359d1ec972b328198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1ff1fce0751a0e5edd8d940fd835d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d977d33b75d399e589dd99e8da71216200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271864c92207d935da326e06d287f45f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9611c66e72d98ed6564136a0c29d00202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d314c977bd9f1f3578213826091cd3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6f5d0ab3ea3eda01e5ff6e230ddf7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466a33b21abd22f4792fa1dfab6b67d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5248fcff5e5cfac559b19ee15363ae2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e624ce8bd1ffef0c9cb56a01a55080a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0e1919c5bff304b8d069557fa3c60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47deffb8d4cf27a463935ac60b0f2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabb434d1ec84694ad1da0595028dec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704c3fe3aa1fc09ff0d3b517331b4ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563b10936ef3db33634105a77cf9527212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea18c1afbe5f35d0ad97316bdb11ec4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d65611cf5ecafbd89b4ce030da3a1f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cb68c6d33849d6272443ffc6ce643215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934c86978ef16705ed567677ca2a1d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01261eda24dbaafffe546ad419c9974c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168903d95bed1d34dda5906eddaa794a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f0d4df178b39ad486e60f77d1d1e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33868327cf5947918c947ae56df54d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6b37036ce86341cc177fa9724709f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546d748e1c22781f484e0515cd485ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d539e57802580ec9aad369994451ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1af079f978101538e464f990268179224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6decffff30f5d89ed6f35233768da7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e1ae59bf7f64a3cf0e6bb05f43473226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d6f769d94f3a8ff5606f1efd4f67f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04bd7423a7cf125afbae080bc85612228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462fe6da3b6bc84309049e3acc00d11229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058208dae93ef4c74a4d46c0d50cdc6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3339259bfd05cbf60a7e9b59184cb78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d174040f0836c9df16e1633dc0252232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615260b62c10605d74c8028fd0c943c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e82c3882230cfa7c613c7891cae350234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b64c33a6a26fc1fd88526c1b74076e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d27b67f45a39c6646aab1578ab7a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad374bce1928bda5c81e84c788ab7691237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39731420f8dca15ba20ae720fa6901238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59409f622af005eafa12eac99c55e5ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4256fc41b439db5810c69b2f15afd3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e1330cf3f9de65c8e7355c8c32b99241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b209afe4e9eddf91a6f0b2223cde67242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b149a146837199b0f8bd51935214b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e021553da9d1cf46363dc0702ce25d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07084b7c887ad6a867b6fd0b6adbc5c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa10ca0a47a70c95d29e6b9092fad6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33018d4508b1c2d64188f03ee9b0c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e106f7dad16c13c1c40f276ed64403e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b0085080ab2a5152f17312afa71a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccca7436a9cb65af44c2600177591ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9366d14f2143ee6bc0098eb0656bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384a2bbf3fbe226e27931327c82c353252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03231a71fac97017a4b75b0b468ad80253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b62a17fe44ec5acf342d9d2dd2167e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f4da43729552c0793e30adf59e4ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fd1a1d29b3f07e840d44ef9a42a36256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962d60f44139da6370c50a962104a03257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2bf8b26f7e36911f8d1d4c47de1c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c2e5c418c0e409f2722599bed4309259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed96ab01b1814973cb4ce9a1262e234260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f64d9d5d403c088da61693a183c420261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd1d7de45f2ef938579e51298adbff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5c6cd0e0bf4ada210f241057479ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2ddbaef3c0152b8b3f1a65998dabf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3667f441fa9e26464b52df8e902b25265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573945c3fe3ed335e1bf1548511fd01266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41a5c76081becf61009c690b23fba5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babaf37409aac0ab6b1ad1872e4b184268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fdb519ed274179446e16dee3f4295269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca05ebd5e43028d62a15394ac82d64270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5e533a6a83a250799c5e6122093d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b474bd8758646a480206cffc7cb4f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73551c850093c1c15622bfbcc08704273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7074db116276e36b221070d5fde6466274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cb4a927de28a50ef14e216308c5c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a60630ec2c327fb13aa69c38afc2d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519b7a34076a276b36e10fd7caf7dc5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e4099b0fd44b298cc2b9d2678301c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b792f70d3514230bab7e90b00c09cac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccb9b9e3288e5410d9f4be3f0241f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e02c066b53cfa7508fae19bb5e7e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93700483144bb3655b608c811cd5c3c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6f8c04e7c20d12de1b9c2bd58b6e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfeb8127218e16643f7fce636cef3f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21ebaaf5fe06eaf2f5081c5675811e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3084228c69501dfe04bfa33a05f797c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d887118eeedebb0bbe497d946d8f1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c88fc2d5ea0b376f643abeb42c7d4a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc224b92beaa737b0f6d7427191a2d90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1e79e4cbf894025743d7639a74ebf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321f053a273320bc0b8ac20d0b3b8a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29249d82be0f5024c1b7d278ce5b9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb5c0246a10e5297b172568ae29e21293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a1f2c9917d48b37863900ed7aaf99294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b995541ab23224a3280445887a9598295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3400fa2d421648fd21de7ef4025e08296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22383f4385c4927699b3484aef16345d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce65ce5532ac11909aa41bc7580c90c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fa852561db97ac645da872710aba4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e984c3e83aa14efe6d17302b4728d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc60cea265765d113f3c2dc3e48b60b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef654c7481b05b6da53ff7acafa59fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2431c62a87df4ebfba9033808f38556303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bac856a1cb9d3faf24f73899e4a12304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86d5504e02a06a260547921a37ec1b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263efe8a112a9e1fc9df6581c3922bb7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb64cfc4223ac9c80c8c067567434e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c653648664f72488efb5eed0cd7eda308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b5aaf1be6992befc411ea32fa396d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73502985b9c6db5de654664964e563c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a127d98401373f9bf38f90e03a8c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05bf10912e9f6e3f2d9cc85394d076312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c641910841c5c28c4abf772e273a89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3681fc1c80f0cabf3efe0581b1e40314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80583b5d0e94392a972e25643b4b95ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9757681196fcbbbbd88874a581769316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30457cff4ad86bd304cf8326705237ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc18d8a0bd6e670a5d34c3993729064318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3b39162e23d20a74a2450faed4a74319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1c484ed0382ac86c501e518d1163a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7873bf152e8312dd0349debe724758d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140a77d204385948ab17b713c6ebb20322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011b45b174d611e5edfdf312e4843a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd8901c5cf06db9f884aa289111b3b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe129c527a335f76b9781860fd585b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbee86eb9f45d7322cdeaa23f1f13a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b5be1588a651ee02e0babf9b7486c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fef24e5c49430492c3b62b5d860cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13cc61adc9b072155edeb4a95bdc58329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd3d95a7fb4e37c9474ea8c123ab94330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f226263937cc0dcc6adf0d1b85db0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493213565bb9883f98b49c2e3ffb44cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb7869ef9daca3304482be32d158cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab9645d5d28aedf2bef1a2283eafa3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6912e2eb56abcf0f79ace30b388a5b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a13a0f0b9cdc254e4c93b57c5de07336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd96cde33e6e87916b0e0d15ba343e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f154d0a8f0ed274be6ec16177675d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122f1327d61ea3e30d8883f30094cd5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9abc63214f767b8daa189a171dacc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4b31a743b650866390b1cdb2a7d21341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31c2e532db1855d02cef9578c9640f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dc957ceff155615576d61d0d57abe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb69b84de87418574633985ca332c38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c994f24088813022b6e23663185c998345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef486bbf2f425c61facbd898f8d07d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3a60fd93ade68f780ae3fae9b01aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20673e0c5487c1194806c1dbb9d9bb34348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a103cb4ba31c1ef116fa09618df27349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea98ef81f93100aaa9aa3f3f403624350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322025777af7d98b8abc292ce2e9d960351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51d0efd32bf0ce04b8acccaad39171352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa4829da613bbe42842d17475bcd7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b061c9c36a221e5bcd5e55cedaf8e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188020b1f293f36d9730e9a0fcc161be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3d2716c088d5438354f265aaa6833356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29aa90b109a964b6e3730fa2485c1f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b840943149a2d8ae9dd0aa41aeaa6aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a9ec9bf2ab0226be6afb568aef83e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4578f079e51d6d6aee960b915b8253360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed0339fbd9bcd3056e22cc515bcbeb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721903eb2c84e3375e13cbc471678b44362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979357032a10eb573502c8a5766822fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cdb06030ddc7dbd140349076b68be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651e6536c40d0e7821428efe68bddcf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf2935620a44b477c94d95ae74c44c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeda62ff660dc6e450b7bf888fbd9d6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d76d195518053c4d9ecbd37d467af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8614f0132a90f478a100d018e1f693369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2ef82e9177499705b36ae0828bf59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42152c5c68fe68a76e13d0ea1a1ffb52371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be642b55da50f6316333c6ce9ba2c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e002585b920cda4defc9c163971a66373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bb7f48164dafe165ff413f57baef1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c16d01305e43d2c91b1936fabadb7d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14b0a00a6249e15ad506ec3fc02265376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc8c3e41ef6df75bbb359873d3184b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b50e3b304917615a93f1c5a4b8e44378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11781d07bfee968cf9dae6dec1aef544379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb04eb7cdd5624a24ac5ba4cd5a944380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8159d0a78cbdce43c827588e3adafa2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624db0e61785c9aa7591838f7fe89bb4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25596995188f3e77bdaf38c2c0d5cf51383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2e9ed515545770e7add5433327e4b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffaf3738d57497a6a1e3236bec706e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99bf699eac25514237ba7004079617386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f61da5c9664bb3d8689705b2ecf93387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af68d483f6988784452110713ab6b45388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66aa572d31152b6a920660f5bd3d8e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971a83caaa4c38855b0668a4efa4c11390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed245185ab33d66debb3216da173d8be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae98cb7c38e5c7088aad45af2e4c14392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3866dad0ac3141c65586169c7e7570393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f1bcc4df7d90b11c3e230bf25f629394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab86ca139aa1982ef8db3a014aade9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f7bba29fe28e5cd5c3e6dea2408d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07457d248ce2f7cc771b501bcf684fb4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f29c6183f2efed4240b533cd4bd63398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2196bc5fe34edb74318bffb3d7407d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcde90d9dc3d76df8e0f88ee6f3856400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b07c77da2c998f98759cedf4c3a83401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11142f21632d8397d876c77a782f459402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a0e30ab1cd67b313f337631ccea87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e70da17c201ecaa99c4876c10c1fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03062160900698e1a63a09fdfa9bd86d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6c8208ecb0677b873aa02a05a0570406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8af56d544d725c6ec45041f099351407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c897fc407a421aa69fd3d036a91c9b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b075d635d7aa977e20138f224981eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fab196c251d2e9d563da170166ef2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c07e15eb5930be13001dd42aeca3fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d2ee4410d351ae88e7c78e42db434412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e12480ea5071913b4c76522d78cfe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9755f40e5a79fe8c9599bf8b82c021414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63244a32d8d4726a30e01e5850723c1f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cb12ade4a09beb504453a9f335cf1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a597385aa08379ba1b4c0bb3f156ec4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bb17703e00d3b2a5e6068b5aad54e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49c41522e09b7b17a50dd660f49f28419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818419343912e2da1bdfa0a4bb97ff1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855de35654a629acb30660036bca4a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb03f65f61d4ad494d85bb277d0743d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddac3758aceb6994020d0b4af771e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e752a47112b630d5dc126d12655549f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b512f6817b111c87f2c5c43c51ab53b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bd8bb9aa4d70ffd94bedf60c130ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4e2b564a75f5e9adaf2b37f3ea858427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb545109e27189bfcbd943a7c812cc0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7b03ceb9ca88ad724b8d2a208b663429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0319b101efec56d427bcb1d4716d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b5fbc7b1c98242628c3d5d4d0cb7a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948119c7202d07d966eb1de03482407432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca417628081667cf2f205902d84bce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b7b68bf84134e154706e704761535434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9a1e5d9419264a0dd7d6059baf765435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531860e42dc38825c521fd0033afcd1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7086e944cf078afd5d3cc854e76661b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428636078054e6ba46f98c4a40e9ecc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486153e01115973c45f0a5b64dcc3b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd211a2a9581888e46205c292f014f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb65f3c2521d4c8fa18aa9ac595b362441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34aece868ad7939bd4a0b8b15dc4b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284f35d012e6ad12ff8fd702aa1b646443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e03438946e8b4a815cd253c148cb8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecd3cb7fee747887f3a9eb2d73b7ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deccd4bf061c72404b4b296d994b705446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeaa6b18c2bd6171a896b8b912b468c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74171cee8612ba515ea761430f7955ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c7d77a22084dff04abcb73ccaa6f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869249d645c59a406ac2d24d4e59ace9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a803fb3ab05fd95729b8121257a788451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18c9b17b44565ee3419c8a2ad42b03452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff554b494e5a6582215849bb7d011426453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe15c102c542b0eed9b3f29e7906f9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d94990381495023c22b9b64548552455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2b4e95b14c3adbd64fbeef601553d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1283d28f07df21f664a3b9eb8f7eb3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d511aab2da07678495cc8bfd84f1f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcd5910fde0c5c1936a223abf66efd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2622b62f9935d03e8ed73e6ab9ab393460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044bbbbe2e9817a531f8aa7a7653c53461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd86bbaa40a4eb460ea231163d330db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ef8713a8515fc522a472f08dfb965463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da15db41bb1380df3f0aa79e7e60b37464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad90db5fbc2957f95aefcc7e33d62a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834eb9d317d82c3bdf50b5e7994cadcf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12039c4350c8c4a48772a7fad50ee3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550dcfd7349b9c29c3be5ae5fa59f3c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719f78f8e4d16901e9984ac009ba146469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525aadf8d7f6d15dfd3dda0673066d4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e938152543eac61868ee6fc5b25fcb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1f1933cefcf1439d2d26fd64f4d56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34450514204a269e4290467fd328bab5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03536d8abeb9f23438d2a08f52179f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45765e8160795fcf8ce34cae87f4c0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0c60bee40c7d9b59575fc2ec33ce3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca482f12dceee61e435caef3750993f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece9aa219f1ff7c93767d8e879ef862478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f72297b6e90e9e172fccad65f4589479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed2fe803a23dd6e72ac3496f9490a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8da3e0fd9d7e4ffa9b63184438ce53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055648621e042e14ad8f799530dd8fdc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686de0f07fedaae2d607d4c128d6b24483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d9b43584401bcd1c39fba128e21af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24283dbdb1fe6668c60bbe53a6cf67f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c06b2e826b19528b64cb4c0552739486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de60dffc72609519de7d64506e94e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29333d708c048658e3d5b992da107b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f7d535fce69bc1e2663555417183e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a496cd7b4d45d1ddd76af0f1216e8c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02844c4eae71dd9df20a13ae4e15c75c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a772e78c5206bd461df3b958dda2a6a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f329814ac9ff4ec9dbae4757833eb3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67628b52b0802b4e2b76bc4a6feddb69494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d079177e862ebb270ce3d222e171d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029994d4d7b51524b93e2830d6f5cae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a089323e49856cf3f66b276f9d126e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3125dd684ab99ea270323ec1f0a852498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77414bfdff69f4085f0aaa5d1e69f524499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00208712a9899ea7ab28120ef1051f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bc130b51d825e64d8d9b903c1de7f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e043c171277da7184c31feb07c687cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a98b20faf9a8aabccbba1161e8b017503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2eb306655a51bcfbf255f8db3dd748504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc682f0ec34aa93a65f6e0de289342505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d243de4761b0852c48454a4bee65b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b631e32fe5b1c23b2201404c03d0d1d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4ef15ada8711c31b91584fa5d61f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e57770b9c83b8ccf8ce22735d1be5a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dc90e242b077061432c9359bd4fd5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba351a0b4f5e4a146260e6cfe44cb976511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7863924bd53394f3229516179496b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d58aa7b0c44e06857a488bae181639513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84da0d8a9b10646f7e3de1812ea7117514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdeaeda270f4bdf1857ee5021d74339515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec271b89b6b26f021d1208a1bde2e91516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977e2751e3e674711af3674fe1c1d4b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b57c2b85e738835ac777e51fba423518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee5b4d47c5410c63da75a510fb28fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1f5e5cf96d9f6d0e71c7b9262e84c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967c311e4f44884575e40e9c0b90fbd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940bb4c43c9adbc08ff5be59e79a973522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5654ff037fcbef267889188436117c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aaf8805d3de8f6b882500a1277c5a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce76dd74f647f3ba22a0a84793922d3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ad66744da9d449d5e04bed35172dc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255650fba2ae6c6137a7de27ff968e93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b59d7e4da669955dac6a9a3f8622f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1adc070a63cb4779ed957dbb1d5aa2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c75432f6fe15eb86c90d876154f6cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7752b0b65fc23890f289bbe2876e90531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74301ea7816d545ca9889ed20da7e9a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bcba2b0960fdb8b6739a5c742a2a6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abed474cd63e8c2d4b44e45f90d284534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175975c18b76055ea0b14540e588a44535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ca2ebf241bd7bc3729003de048150536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f52963262de677e26659474a34252d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709dc2f570c1e136451e265eae8aace538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0f66ccac4c6cb398a46aa88ed9cc5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7944efff54fb17d7d847222d09d5197540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d144381d253da600cf25ca47f14afd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b98c17c6f09d6263f25f6163806c3c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994b9b2fac8c77cf5053c87eba589bb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7019b033f80c03131b0219afaaeb4d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b993d4234b2c5e40fae17cda6ee1154545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2cc5905d74cd89946b5aafbf6f8f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1f3f72c2431742d828ee3961c9be0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453918f3734c6f86d73bae061e8bdd2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d4273d98254fe67d0b4c8d4f0465a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817871861d9bda9ee78446d7ab7ffc3c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f64ea2a1c2c58a1403c77f9bfa0fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00409428b2479f61be19e92166ad7309552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebb3354b42dd52b86092341e4d8712553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109c51d657ea2230909cc58894f4a58554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ad90a64d65d395be416f342fcf729555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57e21b47f1a109e41d395b48dcb275556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e1ddd89705dfca31d0f4773b16467557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4c7e9a629b0fcc1c32169e0e8afe5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d7cf8e57ad674d6935cbcaa993ceb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165126ae6a7de634d84dc898d4421bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef11eb9c109cc3c4aaa1316d8d2eb49561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ae561f403fab5b5a8b7457be2f484562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47392f9271516258b12c406967e63c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114339e887b7ef263712902616bd0b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a2c22824acb2bbb857b868f60dde6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a00086cb0605e5f80be23ffbb442af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a6af4b5a93ced0545ec2b68106a43567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a383eb8a479d0386bad122a74a8d366568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9707ff9e688e2873d3df4f997ba1005569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6d2c4f0c08c96087b2b124ce9409b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c52e3ca4144340a2234b051620b198571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efffd25c3ac46e807f9f133e8ef2950572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409079d26736f9001660a1510142422573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ae73810ceed90b4286c9d8feb9e5c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca9bbfcf91d28727c44b8b7f43b37f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d64413c563e947f1cdddd239992879576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573fd42673c959b7251d1f586230cc1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041fdcd45e65ffe7f1b46e47f6bdce7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689ac981771d6f2efcff15df47e45a6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b49b73b9bc038ac1d59980ce1bdee8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0af4179cfe398d417a182e621475f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5d0aa8b45f089b99631f458a04df8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc9773481589003bb8cd2b2ce87702583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe3400f308103f4ff88af097bd96fc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f98c7042bd696279a6dddde25f700d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379e929e649110792133249684ff9cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09c22a13fbf85786c6152fe91ea241587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acaa6339764ef85c96021ec42bf892588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaaabc4c841c17d4b7d73b65b3d571e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35b61cc033e1ee032eccad194f5e9d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a103adcc8b3bff9df42a702ad4e69591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a61be8a5d5859ff90d29e0dd47ad9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaa86e6c4bc58dcc5da1b1809401ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea45aa85098734f6c9ed833466451c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69978b59f9876c73619c31360cf10fb7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189066eae5e9d932d8d5540b9061d2b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34075e5ba36fe269af043e4b9e9dbcb8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77c067736ea2f77b402b8d0e67c92f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43402e628fd1729a54596bda6be2ff25599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0adbba48586878811e6edfc39f690600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f25da9054dae804d130df91e2479c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76001979eddeaa676fbdc34feb2480602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013b5ffb4b105dddcd2653eefc9a153603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd733a59c6e513b480b0933ee89b92ed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05dfb457f0aeed71c92bb5171a3569605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3be9fcfdf3b89138a6f00c0a9715c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad5b595a2c2867e8a5a58e12e77037607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338d67c2c02b37af608d1586ff028a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb74272846341084879dc1e57450df4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce08a8327c885f1c774c5f75d37bacd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a28745b5c346023014cd586af2abb2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bff20a570e773a14e6ad43e0365fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c0b4bccd8d887e3c4bbb546fff5af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0236b48cd9a15b2bd42601a22fff6f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce29f1813d662e09c9b549695a6da8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827e4f81714cd29c56de60ac77c82be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437b31d27d292d267ebfdd62ec9751d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a622625d4e4b0ca50fda84a9d579a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4df8dbd1e37335b89b35083a6f5e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0146989d338cb551b78587b2999a79e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7247dbe9dc524db53405afa1628e0a7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e67244946234fc1ba4540d97a3b6d5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448e93e5705a3905d01f909af5b2257623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad31928ff62e633fc7ce7538bcadef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430124ac13b1f32579098b2f42ec01be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0c9c2f4e16873f1be48de56c4f2f5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1edcde9e548a0b6fe9bbcca759efa2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27ed237ccb60343cba7514cca446f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c3aae63c673476ee6685f4d5f307b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7ed6db778879f7f5f51de86909f41630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226200343a92fcb80709aba409c1f40631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555dccf4c361c2b7697f57772e6a627632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5077f7872a96aa437e839560f688ae5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdacee63719494669757fc2428f29d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc928fe6a88e0fe84dec23bfcf923155635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d28fad7548f93994687a3efa752189636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62042b2fc59f1d81e6657dc20f616f4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df104817707f95f28b05d62c9fad847c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ab8c1b81e55650d79c993b16fb674639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2752681bdd76861e10516fac25675f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3057775a7351eb4b72b9582e89a9c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d768305b37f15753d24d5fcc6f9a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53104528430fcff5532cd149d8284b82643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d761e405f5dd9791a39e25f668f24644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471409b6c069d42c5eba7be4a37653dc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c5ae0b2b61d023257e920b5aaf535646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ee5a7f0be7e0d369128af7f9d5dbd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad09dc74ac818ded5364ae15d3b64d2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe98b2e358df7554465d32d61a2570649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa5011b797fdf109b2293b5001bc17650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc87046c4e4740d2e28ac29180428ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41516ffe644a6235f503e0f9ad2465652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8904512c827487140e8d175ffb8f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6657c68e8f31798a55162bc091bfd1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d80100fa276fb88ff9473de6df468d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d545402d5a2bd070c85c4715a5179c4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36ab8a347ea19a97a3a29d204401a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5182a3188272d9808bc81f0a745299658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9cb56a11b664c8583a2fea8fc018b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdae0faec14f262ae2502aee186875660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ca37c8622b8e3b23c5d7c646c915c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70727446498137664f7b31c075803cb6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553dce3f1cc996078099b8c3057cc49663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb637aa697c37654773960c37ab2d176664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d5160303ff6b1112de4565fc9ef2d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bde650c4f2cbf32238b9a5bb12d0ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff8026550e67d1f581edaea7571a24667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958f4aac197f1837b9e83c83624d77b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e28022c3c36624e361e510e79b282669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfa247ef591103dcf14d041dba974c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7424fd8d8aef8712e2ca50029d01c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8a66242093c8f049fdd7a87c376eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efe894d2191a8119e06920c1fee4fa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ad29ff317b4dd8f57cb030b04e354674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986a463f94c55a67c65a31761faa40c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5004dc5a1385ac08c69fab76073ae03676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99362897e142f0504e792c365a41a1c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab54d1cb1cbfbb9ebae66498925494678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4a3f5ad625b7b2cf3ae91b6234055679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1a30cfa3e05a96a17847c0942a862680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66abd093e355fe8e9df7760026454ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8cff7d3cc09e601d97427086b6aca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad08971a4e78a1c3332d52bf6f713b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075a6c25b7982b7c95ca70c7387d4ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efeead14e797689fbfa7d8772164dbe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f8e292e79d5527be17a43c0baee2b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d95cd6197ea733e6f592b0ee298423687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ae2542d6b136d694c34244027e553688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5155de02d3919a3b49590a27264cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f61cf16362470ce64c87b26016a96c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35473a2de3c5f53818c9b9693dd090691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61faa9be80f82a226bc99056dee312d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b278f558fa26d24142fb4731d8cfca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74e4f1a0d4736565027cedc73f2703694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d721a1d9e3c219fbffab14e906cafb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ab2559db9af91a7b6e6e79662fd0a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6c62b9d522f77cf47ccc08967d29d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e659747181a37187d171c76eb54214698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27238d04d223b0495a44f4c8cfb86cdd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16812b9931e30cc0704a92658592b766700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4c0e828682957c437fe860cfb979d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcf7a80c5e1471ae369854723ebe7e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94603d3109034e8cb701257be23dbc4f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbad901b12b6561d73004916de8fcbd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377367cbadcbd7f14f6cc6d7f0c9ded3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e33fff49e4e93bdce219b006a9d027706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7c7e6e9afaea710fd66246c2e9960707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18153b91ea22bddd7f4dc26b3d8aff55708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5daf4300c9b7754f36520a92974d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ee6be0a0d5d9ec0834bf74e2c176b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6517320fdaa90bf6701d78e07627ff0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0ca6d37d73c120fe554eac78b3e07712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0325a432027f52aaf25540528d70a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848ee49cf004eea8eec0a997f6124ba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f510fcbf478bd307d05c1e303809ebd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13f919b24ad73a894246de01ef1a27716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d17736a712b3c196016982b30bae50717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfad3f5a6fb765c93997ac33354f06718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb13aff8d498713a12a96afdbc526a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde829c5fa20f7cd868c4148435f8e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f4cce2c661fe393d3a64da420f315721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d133c7b7302af4be1025412ff200bcf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa95e032652aebc69eb577e3193d333723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acd1536f5a0616a8514985dec8029d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882501fc9c3995fed997e7a833160554725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5566f457df7de6bf7995158a23dd1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee3582b5a29955743f83a9dcc51b87727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534100b3f30169dfce90a74ce13e7ca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d96f16f095410ae532cfe188173d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67aeb327cd704e18f03d186d6efea8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc7477e8c5162ca71af9ef4f1dfd0d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea256a1e528f6681444ee5ef881a9a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4af7f2daf1d8ba286f1998bffce5a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5b77c89645c28d636ab3066a8b4d6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc608fd388edaee37bf7842547bbe6ac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742e033664a35142b3c0f3c93320bb1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc61fa4253ecdebb90dfd81e9e66fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b4d430d4447ab456edbbb92c6cb16738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bfcbac3455ab286e6b688afc9957f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6df6bbde9ba2c780816a3c65db05af740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e75c4d2ea24ee163971ee5a51ca9c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc634714a0e5fbade0e3651ba6798f6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e57d69001ad31c18ceeaf01b8b2be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9555a0b49e298147d3b689aadc3766744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c55e70da4969c6f8391badace14055745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b845802b3c236a38ed1f13ac455a7f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aae7e72399b894d5d4323657c386b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2c6a1e11cd0c73438bf05707898ef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc1e508e1ab2b4dee0dab7a77a6a7a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264cf987bcc03aafa1bb071157fd4b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03529c57ec45a2059e56f4ce35ff09fa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed04202ec8d162ff985ae8202712fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7de06f4b51fa942dbd1e627df325ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5553ad7110bfad0023a87ed1fcf64754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e76d6f39174cee6e098292764c3397755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c11cbea6a4cff41e671670cb1a25e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacde93700ec5703b5f4eb9cf397d55c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213b526baa832bc366388255b552a89758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e3529d608d38e77cbcc4d9f959340759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f849117b8f9f17fb246f6b1122669760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66ee81afd5454b776b0654c0bfd534761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0f98d473638068365e402e388cb42762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986308e5395ff1d911ddedbc99a3eb64763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096013fc893cae2a63880904c821ccd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a11ac32dfa2040f576f1a1ca3f150765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ee584937a1a5dd887ddb3b2b93aa1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b668b17b45ab001702fc34f6929b4cc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71195909d9d78b07f570f1701a17b01d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cf64d30797299718493f06b05fce9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eac52d4c6e394672bf000edc3a7993770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e413a236aac6426fae3dfb1599632ef771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fda009210ba5472339646f95089de772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29128bb87a7b674fb9880243c3d82ea3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ad01949ed2738f94fe096291a118c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6023c02495e5ab00fb505d325c3693775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cf5e0760058aedd76d222739a419a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e70252d19ecff2a78a8f35dda271d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c9b414c0c65515ab8c54aca7111ab778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb00b81582e100d7142cd96cc6d23aa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204b0d4e6c7e31449508a340002f144780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486ff9a81a6dd7f41df30f5c4631c63781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d977f8bd5f7e574bd25a24a8a6f2a1d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07771c6b9e8ff93dbf73e36196d61d95783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5754d5ac3a11cb1c6ec5361366b6e8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cc4d55f1f7c18b9dfbfaeaa06fa15785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34934fb9589b4ab001d0169db8303078786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375315fa4b61871b1c66dac1c06993a6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550588c9dba062b508e23f87c649420788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48c1ce1902ab98b735491a314d34ed789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010a1c79a8545a8de5958d8ff80b279790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07af216338145919720cc4f8772ec9a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2d5c45629fbb6149587d0aab5c065792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedb19dea336652335b4f1c4842184b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cff73ef957055c5d660dda0fe061a0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9c9e8d74818009ff828e4856ee663795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76348e71bf7694bec84ac405a1a496f8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546af36c68f00882a4e96edced6354d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdee9db5502fea41e11cfdfd4974778798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08aab3340f2c5671613295368bcaa07799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea399f77f35246bcbd11f0b9a826df5e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fcfea931927a1273c4fec3d31f715801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f0ca14766e432dcf090a93778b773802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f83b9183c1fa2fc7c88a8b032c6e0c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b124a05c80747126d907cb60c11e20804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdcbadc65df15fab8e62a512f77fcc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d55f6d794892471ff6316790430e79806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca088a34fe210d9021f84e8dcb8f2ff807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8e4d2065b9cc217e1b53b80a56660808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbcdc4f1e6ca8df986db10186b340b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75682329ba77688eb2de2c43f3e1db83810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cadc31eae355e2ed66163cf213cd1b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffd48e48179a6d3c4415eb444cd474812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d59ad2197ad88a5b98a7147db2567b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6329a6508b16aa79c1ace0956e7e9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273babe7736527fc16b9e180e90dfbc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd7021c18424fb7baa472a558dbc7d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5892372cdd2bf7976ec9dde84d6e535817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c47390427a05efb0d8def7eaa0af0c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2dea5c618da2cf89696ac61606e7f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b78ff7b194a42b21a6c14cad458e4e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4d0464adefb6e2ab2131780604adc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1e50818bd5b088f8b9e58176cfb3d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe79ee4f09fdd7deb9b79cb42cbca4a823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f596c9620b444a530095b9c07e6891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6691cd859cece9f9705026514de1a132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39f7016941132f29acc17e9038e8253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f70cca1dfc59f88307cfcc62b789304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73946633bd8dc0b985a95c870a56ca7e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e4373c97dd5f926e8a286488e864f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb41ecb938278e4e983d3ad0b8146e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e85943d28a470d26cc2e06441ad3f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db78d897e7758606686e531add7fcf39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6c347f72ee0f34e9bd43308f77cf810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d302d5532f77638e90d5bd25953fa5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc6ca339fe690c3dac7680ff74744712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bab35d556d1c4b03ad2086e0d1c16013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31039e385e63226b18f1eb1d7dfff414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c773cf0d7347893fba34896ac22ea815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cca9213ce03cf1f0d568669255cd516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82c5ad4c3ac9871b5ac28814a71d8e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ec072157270678b57d9bb9478917918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4d6c1db05730f15ae182f2bb950a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df5c080024dba6b7aff0cb6edf7cb120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d655ff414f5e0a4b5e615983cae26521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7886cb0fa1b985d35c69193f506ab622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29946697cfbe15ee565290a3506fcda823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e164f93c5ff7d166401589bd8bf90bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810557e88123e8805c87103ea1e2be325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618848ab7a30db2f2760ce35abeeb4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51144376ddf63c4a5b024b9b74bd5ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690079b291ef823260409410ea9b3bb228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e34dce1baf7e65388731e4e191b6029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3d088c64e7c5bfa6635e67f73345f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e8453cdef18c6fc0c4c9e42a2f33431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e118db1741710256f70b72668d28332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c21ad8e253ddaabe3213ef8c10d5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed507f430c8b46b2c5038e4876d36def34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f71a2fdd00ea8c06a0be3e3842eae535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3728ab6f15b6ec5a861d0a9285a3136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efc49eded3a57ef1cf160e0f71f54f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d547a18e932f7d0cd4c8604477b3d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942e18cbdcaa96abed4e399b31f4f0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54a0b2636808a8badf4ac6f5118eaa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dae68e61d097ac0c0bc82e678fde341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf532c1eb9bab5f08e00cdab94b9c9f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b598714c0e2de3cd07e4959b076da543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acef1f4f676a43f2bee2732986782944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc0b8d686fbc32807d375ef532227d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0848347646bde75c4e79e207cc6f2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09831d473a86c8264359318676a70d0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442c4004236668c00d4ba99ed4a73bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec001722d70e6dd9211297433312e13f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80017c6fe2db3fbefcfef9d847d2f96050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4f8645768746ae1103521f79c151051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc476ea1c9efe01eb0cf900f2b60b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f7cadd8a79469608ff9fe767a08d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5afb05ad6b0681b9b26c788547711554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de17b7e5af59ec617657b75b09b474655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36ba2fe2d96dd5fae4986611eedb3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8499ce1207b16aa7c8b4a68d4217ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330acc61851565899c284033b0bf7d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c730c84d4d403cf81c0a7b2350ddf059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f4a1788564155482c9881aa3cd8c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabea2b8319fc7abc43419f0d190f70861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c503a2325b1f7d18e1851da7c462e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d1268be04107859369a6f53703f4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bb45149853a5d6f5ce6737402fab864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548459cea8a195ea9e7e15cd9b45f8265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11876e379876cfe29e5331b0c18ea2d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901d65e3d02b80532d0224f770f273567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2393af1487819ee23eb45e859862d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6339c662eb031283c4297dac10364569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555437d9d5cf416d38ba4d32ae38e91670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504a6b88dc5e57935ba4b32c570c9a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e77f5d605787ef4410f1469e27f4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4d384b365aa348648f155fceb4f9c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24098c36adc820f4679d5eb58aee596c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b13f0210c0b6a686f6f7740f17e0d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2229c0ed1b16f86ea6c0baee2a25a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d3975305f1c1f2fd46caff46ff76d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f5f2cf7d2814cd4765c3aa9629d7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b48a6337de1ed58fce6ea5c93402f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4c554ad30f66708209c13e8870d5980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8cb3dfaeb77362b03599d3e59f15081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d23849d5eb7399177cc3749ae4d58e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d0aede89b6652dc549f0941de7c2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea4bc4d80fa5d9144c60b1e6f6f75284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66edddd96f3ba396fd08d895be6fb4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1c5e392296aa73a3731d51b60291a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c411cb13413fa0765ea49749ebd83887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9520b443be88979b8aa75f50842417a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96f20a73bd8ba3226cd5605e7e1cb789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d5b6c0d087502018a983c3d47a34f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8d568106b41be3fe61a3bc48bb9a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3b4919e876bd83832b0d29118535c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8920fb59d49605af1c43061e472672793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c221c14eb11f4873b4bce081642cff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3ee0020c0afc26bc75b1a3eca9e8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa89ea332f074a1553a8c20feefa29896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328b68b95342b4b3696642fd281e67d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1277294432739b53557fbdfb1be6aa798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df627362602ef677cbf34c8a04224299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e42c249a8526e3ad0fd72c2f079e01100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9c9058fd1f07fe4fce7919c9fae79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7817f68dcd8d8ee87b33721cd9084a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f118ded5914a62c0926b6cdba048070103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040ebfe7e91480a3e86b7f6de4fa728104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e4d6d641eb9987cb026fa6d9f7a53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4f8dc51e285e6d0dadc741084aa27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1272cf26addbf5c9fe7da0fb3f1c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371286a1d5507c0c521a398ad41b3a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021199e4fee6ded929c487a69c898ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc633f7a61ae51020024359976aa39db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d657185eccc6a75acddf93768be7f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae59416e1bf5eb9e3a744ad177009f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3df5e8803931b6a6324e438fb836a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d20216249ca55ef3711aefda43c46114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca99738da2dbbb67816d4bd4dae8d29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6163cad3163fbb344e7ea3ce1166301116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac681161331f8dbb593471207d06bcc2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96b284629ec3413e2018f0b5e099e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc27e880ac48a097550761d7adbadf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9400408b95dcbfd8aa5a373a8d574120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674930bf6041d899ef5a90497f065841121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50e252cf4a91a7d98fc8b997d921e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb4857cef9a0fca016216975797332123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6234c9a4f6e41f388cd6a0da940cbf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e496f26c28d03a0498c9d960c87d77125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f08697149ab80960f923d5503bf01e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a24d32ca84ec0bc0eb16eaf2071d70127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7777e7f31d684cab163a64575526b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74680932f37b801170b819c7e0cb62ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21e42adf87a0850204d6f33c21afce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0edd70d668543f16e439866510bbf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e7de8494d7172147b6adab308b810132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65558691a570b72636b80b07c4520dd8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5015f963391bfaebd9bef8dba7ea0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1c6c3a26fd5216f7b3774e83fd3f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3206de650770519cba5182cd875c84136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc24187e00ec2b74e09a68369ed3145137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433cac1b1a85e89531b876bead25373138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09fccbf9325856ef0cae221b318b24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8664fed0fc429fb3a2c0306aac7eca4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cee8def9c3a32766592ea1ae15f60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf7ee07b25e86a4244d277c0aaf12a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2ee604c752623ab22dab87968aa91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f34f0445121d4b53bf6f3888feaf9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5005c9a31ed8cfe8698c3f06a24ee17145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ca28f27d807838bb02cdb75c506b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855113596bfbe44ab490866bbd91db53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3b01298d4c2ec40f5d5f161de0fbf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b424a75cbfcdaff324f84a827995e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ed198478b7cee67901b6c6532fd10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06af70971dcfbf88db21d912ad77dee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c22744860571ef96271c3acebd305152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69394cdd906e4b93fe68dc319a0e2ce0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2131d0b5c6e413ce3c62d69eafa38e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222046b61de1dd378542af38a508742155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ee900b9c22ac0e7a8a0dcb3fe92e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf0d571bda122e1db5c693d3939ec8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d0142e330e50ae2f3d1384413837e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdaeaf365e93d5d8857ffed9377656159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0986071348e943ae7621f641f2ef1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab5729451fe0d358953daa342a5ba9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a8002cd26606f0177318050bdb7c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bda87475d800decbccf1e685e32bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d778be94e71d2a7a14d91837551fc8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f2547a0e67014216fc4bfb4b82bc7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f7c471bbc10a12e808f79a6fbf871166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be13bf733cd3f33ed231b2e7733f22167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dd2447281be46a3eb5c44ea4cabd1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f3299525a99a3c65cd278ae234a4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6e67999995002264b9b4b029a62a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5965d6381041196945cf934c09532171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25673494e99a5b7f0dd2a12e2489e84c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f3e0a38423a6356dcc878e9b4c426173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d72bbcb0c5a6dd694fc349d7e8e41174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebebf26e2d14866452d42e60bdbd376175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a554ec1e53eb31f3e0d9806f5c031176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f683a3f2cf75f1b9454411cb54a5f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9c9c91fd6c9e0055d045a0076c490178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1517fcda9d3ac172974af042555ec4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed991023b538a895878a76acb07e0d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21ee7200271449d6178c0cbe811993181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f2cd3475e4f8191374b28ff4809ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac4553ec1de0109d96e5f28b67bd7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcc861b8216eacfeb8680a4516e97e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3534025fc1c374e933a1f565b0f74185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f88ced15bd06ac73ce7c19576ece7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbc9ab664ddb0a52c666b853a8425f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d520aed78d15f7c6ed55f3d23ec3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05df72c1076d24a32d95ec7b593c5f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015188a28c8df38ee9506b66dd9eb89b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27eecc8a0c78ac20ef58bbebf68ad0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80bff51a521599958f9d2ddb0d3e9e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a5d41900ceeb83c16c989231e21e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf652a7deb00da148419d3226ac9049194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34787456a030ee1787cddb54b49b9ef6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde77b981f982c689532d88921a478a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55069fb023b0fe9c2795aad44dafca1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa03b93d9971bcd59c6a3e28de3db87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcadebd3e2960529cb7bdc82bffaa0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588dce03bfa5f0470d2157a5c7c6927200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6acfd6dfbc1127fdb3d14282c3d8d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7493a99d5070027e41dbaadecd78b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7581f02380ebb80513cb42102480784203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65561810bcfea376d0e64b74fd04d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce582d69474d8b612e25695dcf8aa1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4b39ddb85c9cc763c598f1c28608f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c59dbe6ec8e5fcd8e0d94a806cebf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109c1796e64d7b0a431663711cb94a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb4c26084173c317ea23df5e19d51f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416434b65ffee9cbcfee3fa7748c011210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3ba559c881f9cfe651b84d477ffc5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e10db86850c8f722b792bb4e38806212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f35da34311ec4e097c8bb03dfe0e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0a5eca0d25e81826088dbbe23e4db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a0af7a904bceb61fb2eb8957a1415215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4558089eca591d60df2317258184435216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac40de1d9e20f6a8db502005f8cdf2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf587b4c172a1134b51820ce3641d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00651e1400fd7a3179920f14ce639fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbe246e5ebe150949d5160bd94790d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a8eb75b50cfedb9a96bd3109e3469221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6958794025478bdfb5154bc31872fa1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8f5052b8af2b25173e0b735eb39ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898422705092f03a32bbd10747cd809224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db2edfb0f75b7908f8050d42c5d47e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c9ba31a33d01114130722e5e5e28b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a47a48ddbbdb82b318a1751b8e70a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee82d3da9fcb9a1f21ffaa2c9c4561b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462accd175091bd1a8374886e4d69fe2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dde64fbaa6bffc0fde860a7e9f70ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7e7d5e169bd0828f42af1d5504a36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e2e0d5e70137691bd02bce9bf988e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1e04753394050a224662b0154d518233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909fdb06c0be260fb42f6e61eb59ac4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fade20f8de40d186893ba735652b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087ba1d1db30e031f4e7641a376bf28236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0eb080a3bbc72e6a05ff5d0f242fab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8804def635cdbc23d8112a39e29aa40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114afadd74d4a12805817883e4835bf4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012628de7786c0504761312a0f8deb0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b136bda573cf830ebbd3adc57bb74241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96b1d15f029ba0d15a18512047cdc8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb120146d8de3b523f2f7a4741c0bb29243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfec66c2aac1fc931227500da028ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88bd18dc54cd5d241886caa7e08541245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8d94e8a6dc127b7beb1f85263d48d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e89ac80cb93a54c6048eb4a3e36278247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d6ed68fa24127605653f9b5f8838a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43302d389a28f6d58010c1bda84049f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710826476b1ae5ff281c7b5d647e541f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c3907ff8ecc4a1ddf10447e1bed19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce49cea6fcdb34b24e8f5821fdc9b14252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504c001deca06a004e04fe845514b88253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fca88107eade4275b434154bc1f36f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682250faa6e99ee138b55f0c3d0cc430255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbdda0595796a0856cc219a6824df6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609b3161a4c2dc47a9b45dc1038d6e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0dbd4dc3702f05eb654a0e93e0321258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57879f1cfa36e0a8aa268ecfa760df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52e8c55a76a76a43627a237d98d504260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536eac6082474184c5c1f4c4187b529261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd37adde730d90c21c425bca8d51e41262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafb705ac47f25ef6de1f0914d3c996263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829da427bc2f02098566f0a574f7da0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bdb06073fce3b8be9497d3719887f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fffd8c64804dc39dfdad24736a0d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e67009c26ef5fc36e5af42ebb09a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1c4cc4745b78fff3e640607aedb1d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5340c88cf2c43f579ebabacefbdcb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b040aa0ab9ba7c35a11f5866c4cbd2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8ed9fe037c2bcdb7bef196713a98c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cfbf13c4489d1c031fc9c8a82a830272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f63470d997b5390d29dbb4f487bb4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e631144e59a9e2a99d0b5b9c1cc267274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52719a1ad6533c3d2482698a39ed0094275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5a690c60ff429232dcb054934e3a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07c367534f266b6cd13dedf50e3f72277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfe5821f0ce69a697aa521d014fc4e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecd45eef953746ce5966f771112a8f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccb0dcc808bae189c632546854180a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7800986db78c2da0e65c8bc3bf2a6f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac84686918f23211f539db275c908b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9e934850a7f2f60ca0dfe91c4d2bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1490a29e8c28077333fc857a703887284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449afaef92a733a3923bb08a11b50203285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ebe93f4aa12c17c56527baea1b14b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520bfd18e94bf0cca405458f0afbc26287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b35b00a8816ee0822edac98fa3c9e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7993d69d78fa14929696040e0d2bc9f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe81d31bb319f5edcd03b6fe02e5da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207f3d0813eb5ab58693ce72b9e2bed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874f58eeb6f800a5e53d2c0629b19da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efffb152d18d687523c9192686b21b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0c931e9168bfb48ed4ed88f8f0d2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5b39a97dc83dcc183cebbe76d224d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab625ad8248b2aa925ee72b5d1c0f2bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41c4f679b0a3133a6ab3f5b2732d90297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc52b02ff9a9ea2e46b354fbb1cc45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b684df0ed4f63d1bad7de455fd9bc36299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bf8657b219a519aacae02bd025ad1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9569fc5d08c8d56bf1df589063292301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c982c73f54acb277f7e257fa2c0e194302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa672bb7f01db81b51bff2a1a66aaa0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0d4dc2c7dfad6d0525eb8c0cc5f57304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78fb21d9f629ef962ccd01b6c7bb09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f560c7e123f77442df39491a5344d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e597f21f044e6d2b69766a8acbcdb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5feee0481ce7410fd140c689dcadbf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fba46dc7d64c37007d915f26d9905309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b39577c9929e5cb16a41286ca8014e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eff73be3d2bbaf2e75260b4a44eeeb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385dfa5360a9aca68242a156b091f63312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadc0a68e2827515bceef673f145758313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261734507ce1afc075171c706089f15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e636ba3d7788c0853cb8f75448be2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4693b58eb99df01fd7f6fe21b9258a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3925fbb1ff77617d027656f4032d082317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefd06bb8d402aec81c3f1df1421719318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d183001a7b2a37b22f62b1d1e502b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2c972d7005f3d6bd65bff2f8f39da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cde9516a3b89a7d71fb0c4702b0146321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb5b9a09fe4e6da39528fcfb125818322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bb1d79d67b740d785ade39b98878e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0e0b32b949673cde9b648c7f58193324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022aba87d7c0df0d0896f78433d3cbae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e2597a02b5969fb63e4f082a6e879326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55d47f292496bd46fd8fd75f1c32c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5beeed60730697469b631f04b603798328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8583ea1e0e12dce82593544436c53329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71925d6a63ecfbe83f3220b5cd9160bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa887b28963df78efa65c87c872812331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52bd410cfee1d7fa50c7ade84e706f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576decf663114b0a61128693de6550a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98baa40119b9af1348dd876840768380334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33622b6537aa6c8c101386ff757ecb4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db3506aa5a126ba047b93c11d25613336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4c2918c307553e42f8a1eb4b6e8e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82842358008b4fca1fcd9fb071833daa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3496076e40417cdd8ff9b92932715339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3021e62189fcc01d95aa3a9f80775340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8513c4f2bb76156a0584351bf552934341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9ceca56fe8e2e530bcc1a3f2be11e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d98855f53a6541cf0ed72dc7392fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdea1af8da630d58f1953d00ddb20e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bf80a35021aac6817dac3bba34f83345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc869d10a4f0a9cdc600c89a1701f66346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f37aeb1f46b7df58e342a8c26fbd63347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256757f4ec8f9899217fb494471abd76348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05480eeb1a4501ae5bbffa8a92acdcc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003c9e31c06627148d867f2c2b500e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b030688781fe09412251ffdfd5c627f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76934ba709f007987ef248aef92491ed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964230a858af9a2c898c4673274d857353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043a17ec9b2ab9b8bd152375f28fb6f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb74859cdbcf87c6e4e94086e85d32355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc91c00175cbd905dcd900dea7bcdac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44e782c8a895a2b2254303464bd9e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c24d2bae9fdf9623bc2a3949fec785358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967542c99f13381054add951e6b74ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff49f876921435a0bb59ae2fdb0540360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039134eeefa4bf04db8baad32936651361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a8b8432bc7b1fd1cc2681d5402e5f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4515f4f8c453580c80f0e3d71d9fc8e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ed144be3074d8fb8981c286f8c03f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645f9ab25b4ef702482449ee9681ba6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c8981e281295245823401ea43ffd1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962f873322da61b567c4745fb384395367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0742c5390de9384626f45ea09558c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae163957a67ddb46e6574feb7f0940369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b9fe9a8a544f486232ce0930bc615370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38916152f320fb6ce41013aba370c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb3c18efa76a54755c7d388ca8b853372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290817d0113145627a42c5271bfc497b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac1ebb856c5c4fc429218538569b15374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194600b569d933c3204e0dbc897a75c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9cf566a7bef14189ed19b056280a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfd1b2ad9927c6f0e5717226610903377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c588f2df188fbaef3d34b4adeeee2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0fb6b870c1bd843cc3a9eb2408332379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da093933c56dffa598b8682dce6a03cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce20c30565ec073f844678853b80c26381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bc81f90c78af3d33153ee2c2bfb2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a925ec98a1e7a8cd1a2fe18e8df638383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d7a6ba0766abda9af72f76b777d8f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf230e7c157596e664c2449f7c5aafe1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161abe445f98dedc3041bd4281649c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2f9b1b78601827a0c1faa85d273ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc29ddb067c68d75c69734993a05dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa245497fe507e214e68b33e044658f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a02610216f85f66a820c5f38f840a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9be0442a66fa4c3f1cc21fce2237a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7845be466d3fc43d8d0d75357a49d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599900d466260a737e76ecc7a324244393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbffba843bd74298569607c796c728394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f3004f0ca0cc4c2ddc2cf6d850c8b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2cb05729671573e0cb117d351cd0b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6020f0201caa5738c56076d6aea54f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e336c159a98fd91bd16722c48dd05eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e63507a308ac933efb0f275b4316a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0c81d7c2f84895a7f970ef1c35393400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac64ac9e066fbb293c7aec03eae130401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10fe76b69d7b716905ab3147a13fbb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e912fe5e3f537801aac2a8ef51666c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8113b032cf9ea1067b33d09d1a7bcc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03682beb50cbc8cff69b7900f8b58c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772aefe326c69c674b9c80a375f9b005406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a218b5ce736ea71ca02a024cffd15407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56b6c68c98ea4f4386d093aea5afee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9d5a936ded44317b28f4d8ec981b0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7b47845654e87ed317672f08f551a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88314366a0e808ae064836471fa283411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7d19e59a341ab0e9086d7984f14e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30ac2e36c5efd0ef982e054bf19518413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43592c14c01dfd44337879b245eedfc3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b9593a044f4f3511241d4f4441929415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e2943426909163f90c8215b616050416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62048a09f6805cdcd8ccb57969a391417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b1ec531162830004fd38f4ffdc022418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb1b91737fb032158e005ab8f9704c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9610e99fea65d5bd70dc42ab4c86b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd10149f3f836f5199944a3d91c36b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ba0319161cd475e6ab8ea2280d90a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5327bb7d1326937c23f5925f6607851423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4a9d1be1221c5054ff76b6f82aa70424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d675fc8acad78316f8a33cc4e7b5aa0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d136972d632344f5e103fa001aefee9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca9b2fb1a0274cb76a4b74cb997656427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d6b43812db87d1520d1b36f1c4a69428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e59cc6e1bacca09530a5bc5de9530a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7b8a0301a0d9f0296d15a0b2d4be9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6d8cb893e02401fd383efdc763ce7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db46055be2cb549395e25eaa7f22de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da7027f26802a007f329e1ce1573b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7e360e9b86d7515df3b099a765976434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aff22b780a7e8824a02ba3a4331f84435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f304962a27cd373c6ccd010e01aec82436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c591c004cd2240c0187ab81d0a0532c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fb368f6d02b58f35e699cc0737228438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba72aed8738d41b077a631d746b93cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e5e7403748957f24a35c3f4e8e35e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392381dc7f5fbfd7036caddd885f17e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1bdab8ce0314f803aed9bdaa6fee6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e5b0b2759c562fc17aa6022641c11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae142e1e16bcae3e7f73dffc008c26444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6abcecdc436404fe28e11952c46d54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34500db883ab13327e6505df35790f32446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f886f4534c1f5e863e4e7e828828b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fb8d9af4509d9b78f5a89cb705931448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b6336796f83288c002ba7265e0f5c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41df325aba9d239e3d94eb02835e3d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b961232ec61767d896d29f3873ff4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57830cc0fcfdc88735a5127371c59c13452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71843542da16a619013806b8f9c631bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645142318b804e1c89f3b25b4fc75728454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a508537c22a861a1c5ee28b9534f66455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6189cf1bb9908e7f698573ddb625f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76278c9b8b4504afdcb1cc045e66f22f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc4065dd40e0ec47620168752a452a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39acebc37edba362570259089e6e7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e26d776f75f443f71ac758c76bbed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d466b5b6a648907b953fe93fb84e42461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ea0038cebcec37a49e19c184bf140462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d17b8701263a840677f2bb2e5dfa78463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881bf45b53b79a75852cd0ef5ed9bc2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e18019719a086dcc6c1119de9d274465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3eecf70ef9d1957453660c70872ce3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c092ab521d4b1cead4f6835513bcdc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b718063c258cafcd8b03ab88d445a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668a8661c7e12527e326cc0b1e72b98469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb46768ad58249a014d9e2f6bdc2e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16682d27b6614c989668466fa1b6cb3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051167b550c893418fda2868db2d088a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4894b9b78b9ad40ad8f9eaafd5d23b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63ba96663dbc3da3980399aad31b5e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8406b8d44ff93902cc7ee12defeae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e661242cf65d1ba1a4f56deb678074476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfae5f96606093b7c2cf0fe973c516d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb77d595ba4a0df261bed7eb080a580478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdcb532c7a6f41592b5f1e49362856479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c0c539ed74c3dd56c8f3ce01fcef9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7839d0b9bf4dce221e7358067ab19b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e879f43149d7a2fa399194b7369b977482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a6a203fbb5c43a0e1e4a85026403a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978ec6e3cdb98d4a453611991d8b275484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14cded2307d1ddeaa9407af544c22b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfcb9e4d8691e309d59a839b30de64486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd429c6d42027106351e0c64a5acc7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b310b3d50203f697f42ed23d780435488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323102b531121e4cd32fc571aca40eb3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30908ec28a368e06d5b827b980afcae6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2aca3eaebb4ec3819ffd8a99a87978491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443b5334c45ec81564b8a5714260a48492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdb0f308ecd64d384bc1f59176bea1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa02c0b8c05ea30e5623d77c4f6a48f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230242f3738a270741eae3d6db0becf6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1534ed2f7d663e4a871d6324ad3c1b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bf611d5add83fe74f5d919e3819d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c99c6c7b6051393f3a2773fb0f965498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d08a6f4705479d6c4e5ac7f9d3034499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648497b4f788df4620f629fbb6ef8def500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef8ca56773b21c3ae18f6ef09a5232501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56414cbcb117a1ae71c715215c16794502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bf67aa2e22c28dbd4965e42f940d5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2efb866689c4561683e08c5f41bca9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03173f804c1eb1afb285ffa8bb6fbb1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacdc1d2a1aa27a520c0a98571d16cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ddf9622bb4e6314c8716279e445c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099a30c6e79544282f9c4b30e6ed024508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f731d91cc4c94a2651b29fead1c51509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76faa765f3c523e45ac932c652cec6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fc60b0a59ad4b524763cb95b604fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de22c5ad21a6937234b3dc448b5648c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8ad7c7ec306ef061556ec302df5a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fb96ffbab791ef364441b2531c507514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7c401c2ab9fdd9556ec146c27159b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41eaeea41a56487bf7c76afdbe3810516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802837c938d9bb2c128c35c945fac223517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171feda1f4dcfa1650755eac22b5e9e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015ed6a015ceda7e67645c4cc01b764519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ee9573c192e8ff701b87fc83b487a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc82271829fedae4df5c1c0a954ca63521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa74a84bad9642eaed3e8b87f55506522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19058fd7a545ae3faa7c371088813c3c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924b03612809ed1e823592f906c048c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e403720357414b0aa676351a24ee81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d606e925b2d001171bb861897954a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7592191ce668f4ac5961fc61fbcdd9e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30d56dee4ae8f07a3321d784c6c455528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c37ad3e5c6dcaed0408164bbae833529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd9420dd47e2d8cb3aa5fbc226575f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca60cbf7be5672963710bd533344d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3257ad763e76e0663aa38f0f82205c3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ceca35b7204fe2ee2296fe09968856533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea36fe7329d84b1830f3563505acec5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a9837f1b3fa695e635c8d03b3d7bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081467fb7e2f2ffef6dad4463f2dbf98536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb892f84fe60b5bb8b0b36221029cb24537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c25f933dbf4c3cc38cbb4dc93d1356538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ea6509a86f8a3aa70c74be4c4b0e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb0378c0d78decd6643d0028d16f47540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb1583db9ad938d0bd1a3b5b36c440541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e4fc9e62a9d9b414e4d5a976480b7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bb5c6035da8eab19e5f13c748a0d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836b129580d324bff2ca155722d51f9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4035e8c6652d5ebc9ce95b3531adce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5596c0f8fdbcfb7d3ca1942ebe3f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ef2941c0bb3b2c4e5ad92d6d8a252547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71f97b738ec5e8e3366df270148130548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbce67129bf51ddb3064f163060f49549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bff46dd173c9a9440a1085fd0f6eaa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c97f857f3ea6d939f6dbcb46bdd960551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509869b578fa484becb4b3ee1d21ec8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caa8b7bb36a748ef17b94abe8a9569553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ad1834d1d78a65086eedc10682371554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f0fcc7e95f965cec370f8b8b5b342555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477999431daeff828039ac54522b54d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21947984cd758040443aca6d63944b0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd62aefae7ed45001a13cd141a7f19558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe483ca028e9e074a4661f06110c60e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a61343a9e784e065cba8e27bddacd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c358f8cae794c9fb80e25e50893cb5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ce57a3acfa70c72a1c5fe63238e7f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a13f67d6c94fe53e6f306529feae95563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078f862e2b7879049d13f226178f579564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739b4c80afca56d9fa016472f09cd07565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626feda3b26b82a645f217549563870c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9e14d5f0c5f75e66b0dc3eb4fd6c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a345be21879d5b39393b633151575fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bda7197677703287a5081d32f99ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ba7163365bc7e8606a23f719404f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846927a42d05dc431087b9080bd6700571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcd99ed1774668c4c08f3dc3a99c39572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2568c570326fe798834c7778d8be9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120b5f7453cfcbae38017586b0d9050574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e03169ab20d348aa7acc52124e1dc7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6425e35646cff46cafb23f82dc730ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148584b0419ddbcc8372abc917569853577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf499743d5c36b17888066a72b2bcd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33f5d514e68c33bd44e7a174558d53579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014bc03a69d991bca87fb447e719847580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aebfce264396e7c479aa630083316b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ce76bf847883947e5d410d3feeed0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf83e788a0f767f9ac0a1d21e737b2b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756c5c12e87a354e57c02bc608ee35d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdac63658a33efe0cb58b55f621357585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ef9a6fb04e70fa4d3e4a7c3b1173c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085fd1c5c12cfa2850b61f82be0266a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d6635f83d9bf3d3b7068f36e955fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445203939c3d10ca505e171976b497e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246709715499630303f1c937638cf33590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d89d7d48b6b32f983b20727f5a646e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cf0831914e57229a0f8b0fa62ec45592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71cda5bfe84e69a816ea8e64939c72593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b91182449d07e02566a6aeab5e9ab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659da15d02e272134625a242c9126af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8aef55e4e4cb52c788725308ddb87596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6538f7d81df86b9643452924654c97c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee032686e0707a7c367f9e361ee02ede598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f607b1ae52d1931bbe4b2d3cb7e9d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7514a39dec07755e2a5aebd6fab56b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8475d6455a3c20d236dc1edc3cebf81601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7450032b8f485acff8196b38e69a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e39da59b419d9ced402e092efdb11603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bd2ee1e406a12f13da016614ee16b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e5afa6ed9a81eb939a6c57263e7d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5242d420d257a35a6905604022ce2e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13418d1ae27bf08bddf3c481a7707bf4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5df83c26ab292a207361918f62ac8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a773e3679d127afb83207a96edc335609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fd44b7151e2b5a1c9cd090164850a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39742ff5f2f0587e0a09c1ee98c483611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb779bd7df855897a6ef0c81128cac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcba8da553ce8d836ba3d5ab968597e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0c5e1966b597d14399f993e19f96d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac579a050dfc8bd5a9f112e4f273af3e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630e67cd1bae165a8e31132bfb1b1be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5766791eea7a371f4e63fa01ac76e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da12747a4437b56532f985f57bec13618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd00a85c6be47124637cbec8692705619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429248dd693dba5e4ec2843fd8d9fcf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3318e9012fcaad9d3d4d7af9626b1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2a4bd6a280776bb3b4dc75020c8d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a5cc917b281973680a6f05eb3f99d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc724a1bf97f4dcb0bf02fdfdd2a3e85624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376aa1260e591d950f0758cd7665e919625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d692e77eb2e978314585a8004f2d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec045b451de1d9c4f2b62027aff587c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7c7d47a39715451b4fbf8515b08a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732da38c720c9bb623b5d62137df65dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3161b30873f9f6f1ed673b6a63e7d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fa34023e0ec04225986976c946021631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738673a8151fd81a2f462be8abecaaa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230aeba1dfe8339316d827212900d18633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790835427505be9b62de31058da829df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07598fbe11f833063b4cf5e2d49af0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d9f6bfe70b8eaf06dde47e87d0f44636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88794dd0b956a01430deaf26a266834a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2737f714d8de6d1517618a2f7af86638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afeecf4f19a57825b26985235ada190639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e37c326a660b4ae3c997bb36c24b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847db00a2c84bbffbdbc3bf8300831d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fdb4aa5e3c70f871b7ec37718db21642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8435d950aef479f27cf0b1cdd46e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf530432d73aaa50d814584b002e17644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75825b0866f308c36e4282c9b86a6e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb753796f3e3083bc008e91b02c634646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a666fa7400a080b156bc6bd52e446e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac48c8785e68e6ae4bf61e2c4aaec33648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39297b992d694e1616776a050fa6c1e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58252d24b3804fdbd4b270a88e2a8ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b152f78d5da0f5172380ea82d2585651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df904b1f7577b42374b8e3999bb0a53b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e941739859a212b83a8907f66f6f2f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858060a2cb39e89675ae5ea2178758e6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcf94a8e5cc6c16bd37db2645d2986655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f1d05987f35795bd231c5313732eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70962f0439deae81d62927fbcdfb84a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2598c84ff40c09c64c667c7fc0bb93658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce27b132830cffcd3e74ee260911e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45627c24c617cd09490cc2a1276aa8d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b718d8c614e8ed796f539384bef1679661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d73287b1082a083befa7752737a3f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe8b62eb038069ede881880fbedaf5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b88b17538334bc11931221799c283664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36a2f1341aec3c54772aaadf6b9b8d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ae88a6ce1ae46e7483f0a08e1ca01666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e40f7b584c9bf067835b12b8accb9c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6a712b6b5eb31831b8d121c8bfaec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3445b94ba0ef20cdfb882d61b4f91e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe0ac46f6b27425462870461d64d92670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139e61363ef1b37209ee3db6dfce005671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfe5fb8f7e4c5508d7c56c3d74f66a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac289f86096ccb3f77f8666272871fe4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8307ae4344e1f210e3a0cab9f3ca4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcc7a2814a501a6551949dd912bc2a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c40651c1779da342613c7369a9e5e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d1a89e26b314d22c7a0d3b2838570677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a1c95e2a0e4d9ef6ce130cd8dc676678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217b48ff399378b997200275574dad0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263451d3399f3163f6448b8ae9e935f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fc47ad62ed4556c65036faad8b64e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61cf1a739cd4d4472f47564662cd9d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d44ff20e616c990e35a2d6fc8488c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1756f9fbd143ec967b01d8f7ee634684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a6d766cf6a90410d10cab53e95c1e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cc28d98314f5ab23d32d978993e60686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76496da7d37b6b046e95885851a8e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384986e0b501b617c405237698f3f0b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f9d44201ce91827a827c2d671cd86689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ef9ee416d36f9b0dc060814b8af1a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da66d16b08e8bd9a82c684b755dbc0b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a848ee11592fd7efc7784499ec33b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7da83de8c82bd48cdfd6986cc475cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de434a349a3679ac05c49da6560af0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b395fa55bc5a2355c6209d707cb6a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2a24aec2fe0da0a6efe13db6bc9ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0168e2633e2bbbb9d164754d17b11a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72695c0995a2a62a7252be48081b408c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb995b5ac24ecd40f7ef57b4359cb2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6b8badbaeb45767f94f5c6fdc9159700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9091b4a07be4942d63ff1b6becac62701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce774c94b65ef5702e98e5e5303932702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39af0fcdd878561a74f5b111293fae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac06163b4c7d9d5737a41e3c1911bca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08076005d4a1b541e6ae91f1a32573705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bbde3850b0254564d3438b0d6f159706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f93d07ee13a676242ea34b4a4eaa96707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0efa0e3ea0ed3dbb54b33f1cd2ec33708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc458fd7d33187d555e4a853d771df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659780773f7493010b2231f21bf741c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af7cb9e5f0e797c24d2d1e8b8b4ac5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa8affa29499ccac6946749083dba1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576f75eada1af8ccbfe4f949ab44521713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ee4ca021eb5a7ed859865d61f4d3d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991afb4ed71f7edad8838bac154472d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0efb4ae86724514d6e5c4d25892ab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497a2473969357ac728009254da3a41717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2991866d02e39f859d23cc957f3ff5a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0b467f56b93a1a84f81f152744bed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4291cda768605be136297128a825f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdf08e62d46628a7c09674014781ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1f8c5024295c68e9513f978c9ddbc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227c8330186c63658c979b702de7fda723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acac50990672da740aecf2c00c2ef0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc234170b07a192b21f67e60d510c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953baa1885044ca581e069115216ee88726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b46f227e7a0df9b9f2657cabd8fa7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a4f4ee23fbb8bf2c9fc7d3a4f952b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0965ec00c2149f503b599cbf248a7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07c191eac823fbd6e7c888a2b52dd9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d9951174198c87f4abd1b866b5e4e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039e3fc1a2fd617603d318f7add6efe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a9c9da7ea61db0bbf4f0ffaaef7ba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f716d59cf3cd7bfc69acf215adb32be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0d6961fbc08b5687f57f0152af2c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9862ea42f14d817b4a8c69b28a9905736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67b770dfb1394b4d282589e2496d0f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aabb1a183e01f989cb004e8178a888738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ca9c69ea22d480ab3d8121e319a82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6667ea50997df4a8815b5b4cb18ff9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4385764f5d062c728c94435967f89741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412968445fbf6f6c4a04f2493f4060d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d596840e2d68352c85d25b1d7e81cb3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72510b77728bae8f8ebc43f798a788a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3dafc0c6e8d78514808ecc68a3bca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316da5a6551db13ac948865fab9ca95e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c08b3e7e59d4d3483b509b7e92ed91747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c239c7cdc7bab435d3d4bd00a92e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2231a933cdc1623fdd845d9de95247749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee537212c656e6a162add78e2a13b5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed50fc1b00b64870558f0b9711ea3e4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e52ca30ce68a86cde144c1f541726752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5df63752bc13cdbab5978069c80624753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bd99b5c450da4aefefacc7c970e45754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5232a941f2f3592dfb9bdfb8bdbf7c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6c420c4d88fa6135d36258fcbfb61756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8e97d7665e41661af72312706689d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a168cfc4cf782dd3bd579e423d82910758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83574831b593d00983acd02f6023b271759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bace4399b17d940d291d5adbffcf0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd478d8a7b1b2a6418385577651c1f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c4e0d60a5acdfec25ed109f738943762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155080c2482647cd449f9e53f48a1283763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba8aca63bb2e4bbfe834dc8922429f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa044cf5d799e557326cae0dd5b8da3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d5875d4a5ad8ca1575dcd27fec380766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbc21fecd04799c48c681cfdafcb6a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>