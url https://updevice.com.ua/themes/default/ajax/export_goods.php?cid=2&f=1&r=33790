--- v0 (2026-08-26)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b97925fef3dfca3e94c30920a39f7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89225b8d1106dfb5f69f4903f3272b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602d66712cc288c6a9247a50d1b05d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f371321551f8d8bb92357aa541218f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7942ef3bb6346aaa2b6e531715487e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b55b9ff3e16d7cb04eed32bdf197f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b346fcb509de60098211798cf3005597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a233fa02cd15eb8f3d3cda05d64fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974c69f2e2e138ed2f4edce8f4fafe89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e86c4f5e5d64651f3c4bc92df23e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42042d52c143eaaf1f60cee4caee193211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef44ab1675a26766242c9a75f8360c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c50209057cb6022f239ba6c365d2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b79f5f22fc66fc1d869c818d86930014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce2672c5d4878eb7897612861625f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7448de1c364ffd8cb299f86ffb58f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e133619bc0abefdecc219076c4a08517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfdbf030a1ccf70b802fc982ad109118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0de69a531453c876ece46d17cd99519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a5ff8870a9e10c779a6ed8c85961720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6996e0f66ac0476cd4bf43b3db699d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bbe6c07b8f90b68f8e5641599c8c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b86db4c87240a73103dd13871f79fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ef7245f103ae5d6d29a1af3aa414324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959807164270dbeae3216d3bd33c79e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5d4cb94143b0d71f7ecf21e17059e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e134a6c153d48e2d942a97d9269c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c55596307fcaba478c155ac491c9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e9e41a80087b5568dfbf8f316625229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44500974470e47c71531f312dff8cc6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98013d32751d38e0372d495e17e2f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3f742bbbf444801df5dc296f04b9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2619c1f27bcdbaf283ce617b3c7c39f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d0604271abe42b5dc21a025b99b1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a3af24821a170d170aa524124a09035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b4299a94a233dde85c6b618dba65336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea80a7c690ff1b82e08413d4f7c41537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516af677bf01637ef6ae21a6439d98c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7790658b923413402b44ef48360b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32c47b2cf1cb5d32ec5553ea6265f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a8c6145496f1c6307d72aef6d805941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee409f253f47d096b2b699cd724aeb0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09507325a37cce0b2f5a802d0c0802b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cd34246d0323f3b8dc5a31990f2e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10fb7b0ba5472025c7f260133629fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70dec19600edd1d751522c5d0c7eba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc69b635044e5a38687a3346e173c3947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee15969a85c5c41d70060ca16a3f8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a45aacdc610c5cc73dcf0e5263fd0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a8e01ce4d0d5142109c48eb9b41c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f50ccd067e352c52b14a23ad72948651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caf0dc0bec2f3b3c4d3f764fc9510c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7c58f65fc1a3a6838793a9a344a7253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f84e2dcca150064288c98277c3f7ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e958be4d53929e529eb389832f1f1155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021f7a13339c65498343ad620e7de4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06978b67fe4e663dbe422fbf36c5c8e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfaebe455fda4fb256d963e92a402b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8ad9ac9b90b21e03886c5c24cae9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377a3d3b284f1ca9486784468b03f2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e5c393826ee23b5a83dfcd509272461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450fe365cc1c3ba1cf3eaabd0a8690062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bfbe2c686f66d210d18b7a3c13dcd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4535120c87526a70ba7ea0e015318a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b8cc4f50ed430e83ea61088f7eb1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95d9a66761f24d8c6839613e3021c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc59c75f2c6f6ab57c092f2a33846167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f02c2133a77b26be5cd1984426e1668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99fa5feea691d20c2d2321e9e538d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91166e2174fe5b0220c860e765fc6bc670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45fd8d61eaadb968c7ec15d05006df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdaa646f479b456c20a9da7d19526372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cbfb674ca740de8aedbf5a38f36a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da3dad703635c73892fa8c6197053674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac545249e1bf17c4adc4d3fd4135f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03918cff48fcd1f5cc48de91104e1bef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f520d8e9d10961e0773ca9f1c88061b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ab01335fad760731b5f80f46fa45278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27612e690b693d41e53491ea30f3a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69191c1590a0eadd12d708cfe2c8fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7179c3be765cf5cadbd560f39e11c9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e790a12732c39d20d917e6e53bd7de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8a3b759ed14d8614ff659bc0b4bb483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78256dfc512f710ab36a27796cfb909984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbc85dfe9c6589363f042deadd6a1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb33e4a7a03f423e1793902cdbbf9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3965c7e3dcb286bd9b016fe7de2f7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090661aa0b01508cf10bdbf420c7eedf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0635bd4502dbeb003332afbf2ef1b8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1229d59ca8584ca799bcf1a3fe3999590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c268ee2e48f30904d4ccf78df3f155891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96d55c2613173bb56e6fce5dad5ef392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096da193f44e270c57c84c69a04731793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780daf57aec2104983b98b66b3af3bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a85bc227314be0ade90283791a6de695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69788de350a6c0e31ffd839e9047b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128478ba07bed25e43c8a78d0303db0997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a7f310833f3033f0f970b936ceb1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc1ffaefe1a05449f93785cc74e18399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4e45d4eceb4b31332aa7fc2910f14100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1aa7e64f7b7ee8dfe20940665e5b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f9154e60e27c65092d4817c3e23ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd070c786e50bc4014761e8be44d964c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660dea25b388f9d0a533a9c0c8e5404104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b86c08e135e2b254845fbff1fd7c7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8debc4077daf1ec6d06b1fbd863b932106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b336f71f5a2241c851811ca969ea865107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911f1a150db6f64fd2187e4c1dba913108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d270f61250e42cf85b2d34cde78048c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19934b1e833722b3653c0d5f5c871b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff329329e5ffd469cdaaa100f23c38d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ba97f30658ec30e4a3eda18df160f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e98d8c2a3e6e54268ba7ea5790fcd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663353f4448d257fe5f588cbc2059611114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5b73f45c9607d94bdbe3930213c09115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8dc3deaaa3227d84b73eb8857cc58a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7a323c886239e7afcb8b3635d06c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95227641cca286c47f8d0784b17a16a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2c2f8f89eab0eaddb9c795ff461fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf02356efd7ed479df4a5b1ad9bebd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7fe38487f8a7636aa62456c7e1236121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d394885f20801887b9aec3733a3eb1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f8a187ba8b66e5891206c768c6681123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093e4dee2fa6c1604e61b1f7f7290cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5de1ca9397cfbf2657d7304df7e62125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22810f561e146085d69292895bd7570126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407140d9438a0f3e49d9a3926162048127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948b5a39ef77dbe9fa123fd7d408fc7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807913fa9568836643e969d4b3189723129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53935b42d4ac52b6f687e4cfc4fda25a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751119c36037793b7b3bd13384a07a2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fc0432059a6013a4893dd37d9cbe1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efe4979c96bab52982582d7514f551133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c7db600bc934e4c597eae03577618134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35889df1476f4166fcced635a684e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535525908a09413e3d330d4128af243136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c01e5090951d5778a1830819bcf1b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778ea9bae9b314471cd5aa0d886721a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26710239c8941d4d4e55ba84e347c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447abf352ed83b977deb03c82cf48757140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d679c7fd73bf5985a83e5edb1ea71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41264f7d398e497079d03530f99638142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004547259b612043484900a5c2ab184143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce1b37ba0f1643c45f82e24b96fad0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244eb8c66fb274802c292faf351de00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98dcfa7ae0ff36bf318ea8c5ff5dc9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c49486a226f3e719ec03c545cbb2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044faab85aa49cf93ead65d125350d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a8b8099480dfda0fb96edc4f95fa5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1c107ace9b5e188c9ab85e5d03910150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09c74eb23eb7c015de0e7d9c3790a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e10b1600a82ea0b8e03a2cf8870a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5109b67ca70306765dafa23a8d089153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6588b31ce150962226a44df0a0e03d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681ce695e66cb6083cd4ee87243fa23155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63ddd02a520499e17b9b9025b700a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6493d143539aca3e35cd5659b1c3d9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55663061c2894de7c44b3dcbbc77c6b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee90280154ca1ba81957372d08d041159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154da8e5ca28145780219b0b9537e9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562eb2e29056db75f1a18835b9c68fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f6c10e1d86222efad9fac93de391f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d20f69c88e77b3979151c8e2086360163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bfd2b8db8c7ff7b31f91d4a589089164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50db6861f1663123d144dbc735fb739165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6308a1cc256e580295cf69a65d3dee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffc11209e329852baa9d8d49a845c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ec091e75c34c151284ab83b7141a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944e3bc088f8e658f14dbc885658782169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a86507bb5735d4469b6734fad7e9ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d165e1c6810743bcc0c722b6b712b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725d587bbbd62fd626fd7be183ab0d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7d429ccee37e7f99bbbe1fd788514173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea859c52bf0248be59e9d0de793a4ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba59ef45cedc6cb8a90f88b80b95c18175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7e069a1bb231d2e8242509f1cf990176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803434498b25fb98b1b6f217fddef4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3ce9595272f23b1525c3f11fb81a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4048cbda0b6743ce3e6574c0e1628179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee7c89670b89c69f30ab67b2c1700a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d9aa4c3883812eb8ac37c2c60377e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2ae56d93b0ae00e46f8735ac95321182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c87ee4dfae55f4c51cbba67e214f48183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8f410795519d31d42a6e0ec1b38ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193613b25a69cc6dd2cf72629060a001185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4238f53879dfd62bcedfbebcd3bab79186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd059e478daa39ef258c65a6119398df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145444abebcba513004a48f3e23783c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c454f75c74eef7ed7a81762c38085c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4549213bf5651527eef2684ccfd294190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66077c1c531e2af6a3fe09f774e5409a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c554fb2b856d838b3680b556a232db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b75131d89d71b768712a658954e97193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e153c500d7cf31c29a69893c080a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33798bb105edda79945f2fc9da58833f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8d5272674aa718e29e21af5e7c624196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38e3336b5dec50b7be47432ac1326c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4f1688077bc4a1036cfbc8a764c00198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f26957711eacda5325d03ca9374fa4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043f8adf4661c9adedbd258ec233d8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962c626a37570d64517ac947f2458d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780616cf254a1716e5538fa954f52d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a328d05accbc06c70f4ac7cb2d6114203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d87ecda19dbe59c4a303111c75c5d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9da61cf0e64fe9efa5010ff060217205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162c0e60fec7f7ab244c672b639d616206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b6f32d7e8d97812ddf7b7df798789207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed50f1ae777d9194a353cfe71c5e6cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6e17941044d8a71e2f96c70da4340209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eea60d56a7e3da1ca3c001d437bcaf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4155775fef6cc79adac770e76e7ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a46bd551fb86420822b9453d232a85212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b608e70b3110f9828d0c697668845bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbfbc9b74bc1c8e85c2e7ff2ba23ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e99af2bd6615aae8b9c3cbfb1b1e53215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2735a5db198f67544b6412bb62d9bcf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dc2d8be4aa84171b22d500bf6ba54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb31ee1edc1e937426aa608257a5755218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfefa965dd77dc21d3d363a419fdab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c13492ea23f838ab2767edaf4e221220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c766395830448b9434188afc8a501d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c74454b797a3e526020e4a3441aefc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee81f8e0a3c23a2faa9dc608433ad7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eebc9221ad7a4a14e0004168d845fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc431a2217be0557464632cc0d638ed2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bedf97fb1a74ff2d193e785623438c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f8f5f587da63dfc1d3549b84d0267227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9d00fb7c5c39ba07e80b0fa4471a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea1903472481dd11433f57906c62d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e90d69e6adf4e5bbd2647e858425e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a17a7daff1dffe8c99a14f7f6c8c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550547d57a1352ca8740dd2b90176ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ff59dc6b0a725a263d72152283fcd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b230f5a25ad97847b3c84a9cbeac533234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0549e202bc86f16deceee6c7786837d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66475824d2504e08efdbe3ad582e160b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b84ec990c2fef81ee1b6338f569ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72809d8c5e277a155b5f28a8965212238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fc87da0d3d7d85be3be9df0c5cb3d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d53dba54330a6be378098ebd2212cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a70e0f39cb2a094783d4d41161eb4f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c168bb6700c0d96179d4f7ac646058f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d626e0ca6745affdc0b146a16a5c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec84902ba02f31e4562eaf40c9b63b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3a665fc9ba6ebedf9bd78b4aff76f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b3afb5db13706896318f3b7eb44d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2d02cd13c3cab607c63ddf20f5c75247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328f034c12eb46865152c6d1c7d738b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba258e5083b193aba372b9f1817c5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2124e8d83319b3174f3489115db4577250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccc853ed11c8c79f6e912b2029d61e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b799670eb677bb7bfd6b79873c41005252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239b1860ef633a8aebde313f1a23393253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21952cb9e679b95a3e1e483be6a12d48254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d995097f6eee094567e659c6634d8a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070b304d46d95b6495c353dc3a81fe0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef25c8c77a5bbd2c89e84a983f40844257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f6b337f7d3e6296aa2c5f24228422258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e369047ea2a658fc3d2304cef79f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de328fd5d6c5a89131ae11e1a5454e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a0f46685f97ced39cefb458c2109d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c908ff43d7dffc98ab1aa9ecdf149c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182928bd9327aef098f8670deb5b831263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552d5610aa5391e06be8a5065eafba9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fead5efdc6ebfb0374a71b70875e02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff19f4c50c6a66dc4f7395a17bc7c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca8b1c759b5d03d9d6aed57c327462267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0126936ab6e6de9e4156a164c54640268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da762c6e7d17ae354a62011ce3112b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f3a5f4602916f4e8ac0635bec9c73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df117559b176081de34bd266a7e7fce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88426b0a850e8d53ddb226211a4727d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5c409fb89f24182ef11b9ec76368d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c74b604705a459b18befc34b35138274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5dd148fbd32c920260ba361991cc4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be460799bb7b9c79433e23027f1c4e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a869c34cb7ff36b6cf1a2bf9cfd66277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcceb7f31ada6678104732374964b57278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad22a9df8a1a9dea77960ee61e6fac2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0a16da9f84b15f7f365e317469181280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51374181dbad4325ee47fd83492dc58f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db9f74e5bc7c6de42d888273864933282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb628b6255bb2b148c0ef33b2ac866c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7a7e1a97e7469199ec70a2bc21570284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f8fd79458c4df3b697d0c9cd12415285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732172fa7993e81b108d02715c034f0c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9c5eec16618951e0553e2200e1eb9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10569a840454f1b6fd7dcb135fb8b900288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689e896e4d9cce75bd187a338239178289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835142dd77dd7d1a7aea0eadcc07bdf1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648799f04c9beefa2967bd20313c1033291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3832c9c2114d5610a47ea0863fbbf02292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f504526e6d13f5a096e68f73c6500293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba380dbfc2cbb04d757aff306b034b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578022ae7b432e52e988de9e52d3b155295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acece42c1c33ecec16b61c04972c39296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a6e408ad04c2a26a13187b1823a09297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d947544dc67bbeaeeff376c73a800fd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dcefb95dba14843d694a404cda0a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e92d82de83930a9533707dc4479bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0522831e8eb2dc0fe585b463cccb6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2652c2c5c89ecd7362a544e2c5a3c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54812f7e60bc43d48a143d3d905e867303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7931bce25570c2c31cf5cc9157a2b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59e2ffc2357deffe3c3b4c963a8b0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b07af29553cf241de9cbb1924d15e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5f20ace340c39639694f8cc8dfe04307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0313307c23864977f06b01bdb34d36308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee8cc9fa0069bf23c94ddee44ff16e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb53cfe370631be3d41bd84c89c3f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec224ec6bb83e86bfb7c18a18098f8d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe3e7d484464aa7ca7a54e1600f565312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96a100a2cae0c1d7eb6c4a62982612313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160034a65d74a593745ec7dc903a8c7e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891ccee7efaa1c466f1494463f4e746315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfea430a621356f9bedce876c123a62316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5be6b0bdbfab7ccc3f43ec24f69e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcd61af11a9f77b9a48c0a2735eeb8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a027ddd6d91d87c087339a1dfcaf4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b2a341eb8bb4664a97fc43290d3f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cd8f00d1c97e273cbbb0fb80cdde0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d800a93eb91888870c57b555f25f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69982d9265f4dd5d8140ce3507b54db6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e8ef22a7d367054320f32255137f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c60694de03f7434d24965bc2d13e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebb19b2d8ab371987992113b1633ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753fdd85cd7c784cfb27e5d5c30245c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7aa10ed435793bf584a4a4f0e3c4a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eda40592899db851201f490605d635329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b35a5de217fd6bb890662fd533ec7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda372d979685745539a0a12cfe9371e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc585cc6ea61d86431d16bfcae3418c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a6ce356224056414e343f2696515b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c405aeee43d4692d023215bc15983334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4c51c9520a3270b92dc525ba66c06335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde82f15b580c333e184d9d6a2130f7a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa32bc8e7037acf9b99ae94a381f5c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157875f04e8f68b0086382019a6e018338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978591953c31c63f4dc109e6ae93860a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0f861baf57dfd726fe2d64d686481340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e4e4b667a7d898578112cc4a0cfe7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ca61715bf4efa4c150d8941043c41342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9035d0be172bd71488ac31aa8b62a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cffa6c20228effcac47e23b1f2d383344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9690820f9ef9750093e513e16aedb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7f1d8c5121dfa528ccbacacc98eb9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b859b0da9bc97ddb651e8d99b85c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f529d45dfbb9806ae8ecb77a3d0116348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e4e73688a1d2bd94664f94422964d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644249477246a8d65184b28f61c807b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318671c17cf25f45f4837858cdc56df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544b43c3155f67cd4b68391aef3d679352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b798db048a23f95f1ff79254f5e7e42353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb1204e0022b2462f090dedc447b25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8396893f4bd1ed672f2148a9046134f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47512f5be0d432fb1b8b0615376977356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67c49716e78db6e8bf90974a292089357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f1ea9504f3c12b9b783931154408d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d6fae14efca371adcf0928da3dfc6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17438452ac32ca4540a84d77562bc9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06a5e80df9a958404b370a8fcab415361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f37335cf3b809d318eb9fc2042e59d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32509a6e693e6338a1135be9ecef8e56363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c450aaaa320d50927b64bccdf16e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11957b32766a28d7326332225907c5d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a14b924308c7be645a1c445d9ebea7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c87453537d63ca3eef8af2f8802b67367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d647afb288a41f6d1073e1eedd02cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd4dac7758d0520b517f613192e363369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e529759fa1dcca6e2d75d2be5eb06c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb2b4223603be9aaf7d06478119d8a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fcf7c587acf0bc1f18e23e8637391372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1859eeea67e5e9d07a1b81565ccf5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb60c6085760f99621830517f48a783374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72399fc8ae01ac9a461d9fe6df013408375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d270e01091c473f5971883f1eff4b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e3d9388b0ff4095b3ae287c2a706d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55713872468ddebe64a2a2253c044e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd652a8bce3cacdac0f7211422c77a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b2665699e1f7f0773e7deeab304e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1049b1227f48dcae0ba325533cafd00381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91c492c4de9e767cd8abc24caa0e8d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694c34ab4a611451cf32af4f6a9f99b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407f79a123968bbe3d855067581c4f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949da659fe9493bbd4491211ade8e022385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5f50ee1b89ca2bf2af9fd61a025c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4ba3585d0094a149d2d6dc371f90d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607f87b5cf324bdcbd7dfb9f75ad4ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a59cd87cc0237c96e80d0e0d685934389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1beb76c2439d551498a6c786f2f40fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e8ce16e3d93396176214c6de32a0a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08826c282b65ee5a93ee4ffdca18b522392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937fac5c5174d23763a0ab2bf58b639393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217e0c62653f57e6814724b960d4b68394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762dc2159910795dcb46868d83cc2490395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e86e45a7d443bec75f8474be0dc1fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4b0fbee5b59c7a8ee7a1e6e5a981c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442787f5600326a7d50f31f9cc701b2f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a485feba8c181deda504fbc77b647f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76752d9aceffdeac28b42790f3e707d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bc303413ee0533e00b0c315a53dba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861cc65a3648d8993f292bc3aa8e3bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93074dadc188bbb1cc2083eb6a11d8f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11a8b13ecb1eeeab03a1c9cc31b01e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8ffa26becbf1e43d82e6fd1ecb0f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c4f28c53701674bf944b1e59ea68f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f37fb3b2ab23550c8c8eaa8867adfa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae598f84c309e1f5ab9efc56c4775b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d898a2e900c4f078600aa459240691409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551b5a362fee152fd29172406a77026410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51fbca0bb7d8b41fb90a9542f3bbe9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8ed260bcd17d1ac150951a6789b6d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0eb4ff4cef38520cc40fb6e0991ad5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bef03d209e4ee63f266dd7d0fc7b1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031bef59bfee057cb94ff89bec1ed2c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2a3ff26c9ac22d8b2eaa01f1101a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb8afb0d090a507b5aaf57f2829010417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e88310febe939441a10413b3602dae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb0c220739bf4fa004aa33055662c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57806c94dad329fdf821508687bfe12d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a556eabd01070f9420a86db8c0d68421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02470c39584a45ef53543b8a652bda06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f65008327cbebb0410abea75e2a19e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09286433ccb87257d17f92fcab979921424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78d65a7bc93c38ce901c08162f64d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb1f38d9cbd33e7c7772c1f7c320eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542aad201c0f800c36d5f19bc3ce90ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e67c702dfa78622897e049c90ad9db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5064474e042300e11c1907eafebbd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a57b41102b5a461cafca6cb4b4b8d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fe4032905e678f65f24e3cc762fae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dade0d36eb5f352b0ae5f0ada9198d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f63c014ec40c7cefd40626b3da795433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60c1ad2b3861c2e9f18cb5d3479930434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6034228227a944f101e58fbfadb74435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b0871b16f5930f723e0d85fcb21f6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b4bdb0c726c734dccfb497bbd76f6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6eda91985d09285995bea62a96d057438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e9181431cb5b99c6f33944bdd6fb3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd89ac359807c3eb5320d8e8cad5af1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc98c676e44056f90e6419bc1ea8e85441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a6255c508723e2c2ba9bb02b8ec62442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886972b789caa8e2da9c7694eed68b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e5301ac2971c3ec81957d6154b3d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02674f5dbe403081264cbc3fdc1a1f01445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c89c5ef7a1dd9e6308f6e01eb6e76446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008ed01a57afe67ed0fcac0cb3e1dde447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4ce6ef31f2d3724fe94c57bed22f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae524f18a680f41e40bc6edb065c2c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50ec9f14dc41db88b66f88d96acdea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c565cee10837ca0e9664c8469ad17c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea18d29b3019e02a63787206d7baa8c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e957e11be1f9f717bac4728ad229e7e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3cd1bd15e09e922850995a71fb0c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d95f393e0b88aeb06afdfc8ffcb1ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d1472e09fefe87d036ceb19e9a772456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b6bcb1695700a335c439a1ed84136457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e1ebf582e25277d3650788461549c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652956444ec48e6d6c0bc71de0e5ce36459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d556e0959403f59398dec5b7cbc400460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c36b887489e889af82195c270086d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2741d376fc27056b4148c9e0f42fca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f39d9b57fc096f553c21e5ec6688e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7393c6e4a5c5969751dcf782737be9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac425cf3d89d31263135c983b699cd79465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b61243137f9a18d4b6afd599b4f8e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226f88d1cf6db42bdfa216b71169d97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3ebc05a7962094a59cb37ca11b2da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735a547fbcdce0f708fc12106b16709469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26a011651ad8e6ebee85102f23bccc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f014d3eb691535e54ad64d9d2f4b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ffe81a9bb2e19f8ee2b74b6dbf1da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268931c5cd61c59e58feb55deba773d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfec84eeece596a1e3ff2456c0628f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539556de2f1083e33f7da3d4ae750e49475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bae0646966d6933757b47997d6ee0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f443a67960dad3685b62eb467bd3f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1027287dfc53c699456fc9741789ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f52acae859301908ca29b67ecc7549479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f0a8f8524278cff098f90990ca289480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c8e851d9cb0aac8dcd18f05a709f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c28188ee68ac40014025d73e824b4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9485176c9c2ef39e71cf263aee3c89f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b144a95301abd76525099dc1aaf78e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8915cfb7bb153a0fd9e49005b6fc7fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1f812bfcb2b3a748d0a9b747b0a26486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9a965e65356c7dd497d3837ef86e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb354ca3a91113a75b854e4f305b46488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848597885ed30effc2d78290978b515489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b91386a67b4268b811cc8d31e7e352490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e03bacf6881caf564afc47c7d4b415491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c4f03f1ba60eb363c34639434aa3c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3915a0ba7377edd7f3dc17a9ba344493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45703fd3523e6fc280dc48c9952184f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca59434da1dc8c67d9fa5eb62036a11495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea65e42baab303e191fd30ed27183b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7a00e7261c2089aeafda1de2aa860497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc890242e7b2744ca5999ef5841c2c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486819a617096dbfa9f5a2cf7c24d4bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2455ca7083c4ad4c90613fa137e300500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737bf94d2a7d825decce1672e6f21f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ae1b01bfdb959026f84d5ba3292c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df92a7174b434e6ab04301c94c3a6c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c220c0f4a952e31671cd6265926d7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b9633e1c66a8e28edf6cc023752b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ee8f0756aa3da0563bdff8b408cc8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc04260c158d7588ffcfea89d217803507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23505753ad9d0c5363f1a8ae1b48fb36508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c073f317c20140dd518faa5cde6092509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9994f47e559f92dc14e21d8cadd0b69510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c92ba4519acb6a7ee216284e24d030511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04260d8652b9355be4a04080b5a265512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996068ae8de49110938d732ed55ebb6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519484043479dd2342ed34431ae4ce93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fd54cb9b41a4d871abda2881b4ca2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c88ee405cf6ca255a3a81abc285a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a91c4e4ae1a44d4dd84d2be142e2c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f855a2bc6cb042d58912d2999c0bfb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7ab0bfe1fbd8814887736d9e2aa46519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743952bc441278eeeafa63395ae2028f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a7f325e8731113035638cef2995e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b85ea4da7b7bfe6e1596a094c5f74522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b6b2ad344bc0a5ed0f6313afb7f23523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8885e249aa087976d1a38e5e1960101524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ce90c8dc2ac5796f6f2dd327248c1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248664d2e35655fa2da0647c1e7ff61d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92106e8b8f30c5126fa59702594af6f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca75a561023edec24967798d65f8f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3637cfb027567a79877f58f843dac2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645d4915b1cee8da184f34dd3558db3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec824408f9b4d7f558361f418fffce8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689966ab674eea7bf6bad94376cbc3da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba1833ba40097889c257e7e619ff4f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61f604732ed3780340f7d0173fe68f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f28d5416dea3051ac09ed493441b05535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19032013e912563c12c21e3757f8289d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320de030811c7c6bd100a1d122060f0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940fa05d3e4dfc691aa0156aec54d34538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c53dc8a12ad74ec8ac54bfa162e7b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3fe00b522d940c6fe44240d7b527f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af2013e87624818701919df54835c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fa8cc6e82fb1493807e95ad0fd8dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cde74ae1a4368a6ed8835cfab71727543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d31d69ba93e21d0b7efb642350066544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ce9deb33a57167054728becf6ec33545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f2d09f61d8e7900fbd41acbf43b55546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b07cce67922c5b5b6a195401a08c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da1b681af264333a629bde731731c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8615e937b8d86156ccc3ab5c40df39549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742addb52fbae646447ecb88a62ef16550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78251ed9d3822d677459dca2922bc3b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069d808e0af93718e8a3baab0db360f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a260ba28bbd2f56f4b5e354067c3b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174deae056bfd8aad1c782a8503f52d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39eb31ebfb10cd0dc39d63279254033555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fdeb5492d2f5c9b370e651e12c957556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8529ef7755e7f106b9bebd552fa74557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33628e9febb22b3e05b99cef963507558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1304140aa03c4eff22d266de0a4fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621c5aa01587cbc6ac2292cd1b54319560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650d3d7df0d75bba4d9687001cf70a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5a094209a54bfedbba947cdc03c7c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce42f932d70116c45d961e2c18e1e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abda45a23efd6b6578cc2aedfade0b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6864ecade94ad385f7732851093e800565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17298d44a5204b6c3f60e74797395b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66c5b824316f1554cf015902bf42ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644c2c8c07260f39b5d8917c2dfbf5b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced7ea7fd693b84e39bcabc088073f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71c630bef86c582f5b79b2d4d841a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868136378a0ca887f54b61214a19caa1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74311230cfecd6752b3661eb2dc64e64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68379d13f1e1213f5936523c21d51d68573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e655be74d9f44f48ee452ca3d963d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c49dc7aea3287469ce97a0714fda93575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066e080b93da4a7e837420d1f50875e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b881ffcf76b169256a6a771ceea3d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325ba834caf5a9c94b7494454f5cf36578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ecfa335c6ec13604f0063054c3e70579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d283dce9cd2b10a5b540a5b065c3d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3a5d4b7f0dfed434d6b63ad4d69b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f749b4e3141e873cdec98919b90c1ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830062a8a62c97a828ec9e703a9c182c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13bf30f24b835e94d0ccf7b4a22b5c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb4fa369cf09bf0f237cff8d6c6288585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca10fe32c8ebc1b8727f5e5ece2460b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94db18413cea91482e874069c20475587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a0c1e4058fc2b5d98068f3495c69d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5e493943511525b5790405717c966589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d473533219b52563f08ff4ff151ed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64985205a410ad50b9b0a18abc4221591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc804737d9be284a5c12764e6b7c9fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a0b678d1e29e9dd87665173c9d8bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ffc39166f4f8902311e5fa8f32993594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad89bb5900b4677f07efe81edc9ddfa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb631631a3c3d22f0fa251f8d4fdb43596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd70b1e806ab71b7b9b65f0b6591bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41068172a8704bb1bd113a5a08e5bad7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09865c445eae0b112058ec906ec6754e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da65b7140a773160565af9ead197b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae39ab3b898b94d04be1689645bacdb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547be4f057efef0a661cca3ed33cfc0b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16fe445981a8409bd6bf62574e153a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38876ab2063b36bcb53ee0d6039d18604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b53b580147957c878e4ef1d8fa2c6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4414652171bd2a7c3fa97bb65efd97a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a0d8198d97441fe89f770165d8800607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213dc99635235f1b9c5bc699a13ed87608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e389a8e605ab6da5ed2b4d8add016609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb339fe93475457df4306ea81975db610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed91dc24c14dc7adbacdc9fcbea711611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1d7c70f5cf920654f5b178ac06514612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046307fa8387d007c7b134467260214613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e0934448b1a8d59ef195bc0138539614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ab5408c8260c4baa44f53c364a4ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31119ce72961429101de3c780eb3b56616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2800ae396a814cc7f01a067ee53988617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568be73f40d4e8eae3a7043ef8fb85ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafd0444af7f6af9f880326cf7638f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276eec0d6e7bfd20ae35df532087fb4e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beef665a81a8e83bb2185d8e5420137621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e676fc00a439095a747924d813dab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203739029deadb868d5ee232bc94f933623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c609b5f8742cb53a3f6dfe8ab0dd4c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778adb2753a0eac37e61bdeae7da112625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bd0dd1eed6e443ccf0348c89e84cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57372b278f5aca3d06d9e1074525ef4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c4409b11bae768d71c471a51b9d54628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e1e76b7402af13754015eb6138b7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a926551fd8da33eeade624f729e541f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb993d37214e16808358874fd1a35da7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead45678a389dc27578266424b7f7639632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db72b5b3af3e21fd9ace47fe2558685633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95558a4774072d6c399a07aefe2f18b7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7cf01ea7c03c60a1e5f61fe655f43635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6c266a270999a4f142e50d04364d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216187b78b2b2fd868065f89dff2f2b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465e79a4a2299b08e6ea4cf9dd3ac7c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57dadb7bffd838598d428a366de9a6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9406d141ad63d39b6ae7425ddea227640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd341276db6cfb96ea65f9eb497fb68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1759cb82e2c77ee1032fc08e8e9cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7441a5868477be2a2301e4fb2f84600643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8768fb476eb4a3d89cab40a3970a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704764dd907ac53fc2d272e37738bde6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029c7358e75324413b2279d9a4d22dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ad175616b0852080e532cd002701e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a613c26ab363fe06aec75178701756648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef51688bbeb109d5a3ec540f00b366649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd85a472034c3bbf4457009e5d8105650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be63a4fedbb3dbca6db0694d8179fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486918d2bd600df6dd59b9b58b70c7ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e05d2c4522578882739ba42d7c97e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fee738e1aaf374dcf27e9feba2277654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ba7e0e026bdbe486008e61cd8d98f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d825b912766942cf96602827285d65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6c456f356aae3f34f137b32727c14657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d61624802f8073d3b2d3c61da320c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf2e012780f8fbdedf34d823f15102659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678b96411b1358a7829629618842861660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e37540809b09fca13596d34cfb9ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d64ef49e8b4d1c69c8735f193b258662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1f650901412794970c9f27bca401e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dd3aebd006e43bf3341791922458d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045db9b3e37e1278a9dc232980992c2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92ceb14d50dfccdb4c32c6a95c564c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a3a5601af64e280f35319e5064138667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099b1631270e5bb343259474ccc586c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8629fecb6a0f390c9886547651b71e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b1ac211e9d359933e1d154071a7d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c1e684609a7e7d2589af6ff0c8627671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd57b13eb0522f964c63df15d2287b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b55bce1ce1459fdb1becc52cac73f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66bb16b9e5b05eba8a535bc187594a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037bda13d2d5baafa1fd7f0c919655c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860904c436e9e4cbd84012593fb13ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30052cc23dc46da7c7b9d7f6180a1e1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b381648cd0b1358be05a7a0cd15ea3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a757c5ddeabe537c6ebb80cebe16112679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee17fdf958b549eb12fe71ab1adf137680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18592944a8b857b1b6867c89eff0c2d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cf430460d8460cdf5620bf8c9c4fd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fd243dbf6848cfb87f32bf40b0577683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7c43233485bac5c1b2fd75f6c80f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c91c4784265050c67953e6109d816c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2af8acad7cf666373b33ea5364004686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f2ecffe0aca04d3174487b39e1780687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a954ad5cae15d902b74b73a6f6a37688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a8104c02d93e66311457fdd3d225a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6236a1e7dda5aec30b03858b6cf10690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f2cc87425f06f3581f6f44682189b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c512f7136cdab5846cd8390f0b172692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ee6cb3de4b3d91ed1c99956de6316693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a8539052ed28f462556cd59e00253694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46b9be7c58b3f6ccbe2e405342da93695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba714692a084624e707dcfed72101f9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d1a63823fcf9dc0dd719d1f81fc94697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787495be79cef72360fe5b8ffed745a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ba5fa984cb4cb7885d6ee814a26b0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872c6ee96e03ea2eeb877cea5e956cb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9767b20c1cd3037195ed0cdf115026c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42470656f2d2f8720b7afe70a2364b5f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ba993012d7ff43370f3a3577ef4bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde8be8735fab60c012f7c55277298c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6e686c686d6d68ec123498973fe64705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1ef399ea716f68936a0572af93b09706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae882e741f1f2a3acd9c04f1805a5b0d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691783fe043606e7e9d65ef92fbf738c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c0d02f5c883669dabdfe8901faa66709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5ffbfcbc4808c0fd3b8caa982be53710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f60c45a243cf8c61ea3a0328d10c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29230bf3867a0848dfe4dc1e92e4b56712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d349b88ae72d7e8961231d4dcd3bf4b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744758a0e22be94e0e0cf473d6f38ef1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f772d928c839228610108193377045715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5e037b6586eba44669c22bed16d0b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9c1d2456cc48912628561b102f09b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a3ebc4aa1a78ff0b094624b11425a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58682107f9413f0d32acb72ceaa582719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b4ced98f6541332c4b540a4fca22f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805adaf82c9df7de07cfcc1411621743721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9845dc6bef286e5398376976c329090722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc1395c794176f463b24c5621d03ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce817acb329029c83c2de6e282e105a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ef50914b5c6d820681669e7982e41725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e655074565b8d0c9a625d3efa5d562726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25636209ca605d9783b9bce232afb0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71958eecd1b042899429cd2430ccbef2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e2870779fcf2d46ceb3487543f4aa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac47024504c212a9db065ee0ced7cec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf410f3e0571bef0c7a6997479e8a09731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718611c25b22a24ccf3589ab77c1bb8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e26985732986bd38e2764892ea6740733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126ec26552bd4b9000cc643bb9021a6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9783ff690f69a4f725b474a2d318ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97663575d0854e5bf473c3b03e64a24e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911da91bfe5ad03eaea2188e51e3523737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f35afaf77ce8ca09fbb1adfc65819d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8911ce73fdf6987230925ae02e77d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973485fb7a7eaf2c0164b13d13d55ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc059d829c4a60044393a63ee91fb6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e170288cab8ef2602f9e0b97970635f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f072ed6725c2f69a4a7e01f189b84c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958678cdafcdec1da77733262196cb95744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483f6aef00220f98d67ac289ca7ca00745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6093dfe9c5ef3d2d1e2426ffa6a6c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894270d93e54bce874fe65a9defeb345747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02010079bcf78ae3d19a27552501e32e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81d0137b4f41a89196b5be7791df61749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec1e4fd3b5ce580f46cad24b769211750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba389e6ed7678a6c0ace94bb311b726751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468405f3ab6d3873d23fa7f0ffc5e9b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39bc008685c2cf31489fbfc05b12e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bf28630ad55781f6bb6405c780a1b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a823c2cad10297713cced474950416755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eecd96242991eb7048bfb4e29d571e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec140ccfa2406cd65c8360c2bc2402fe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceba9d844430e38aa12c6d74d88a617758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409506056173c510c4e8e18717b97e0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918913e115d719fb67afb017f9a2eebc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b42154d6586db609234909d0aa4b6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17cbc390883816116e3d613099835d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0380a3d267915cbf6b5b583653e4cc7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3805844005efe51eadffe2551457fb1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da95320fccbc45adf4c23e44e3888f4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ee3848f1884a2e379964b8d59070f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c01e09e8f200b37571b51eecb87a1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe9b4044c805e579dc4fdfbaf4e31d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a83946e0096ff6c6b862b6d5f09e8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72bec355fad6843375ce77777e2c79770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ab9df0042ad07aad1151a32b0359b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b430d1b4f4a901a197591b6dc140018772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12318c5fcf03784491dfadedc24fd152773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecb53254de61e2a50cc500e64d1f11774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a4bbda91388584f1656c73ac8828d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2365877bbd16cce1f0c1af88d8be0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fae5b7d4ceb8e1036789eab8bc7477777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f7e5ffd815f591fd7fddb002641e8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b6ea3bf9c96a7596aef2d8f45ea4c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbf5965943737e2755f5f5f5d6c2d1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39e212b7c9108d0340adb2a87a3849781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7f317285640e12172ac4db912a132782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cba3e7555990527940de7fa434b1c7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed39459e3cc884f8d78ee4e73072c53784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983addca8baf7e760a47c8efa04e2d31785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ac6d056029358d48f63e11d8d5c6d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17742f37bdc566d7bfdc5ac24c7576787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c6ad75796ad650ec25f5388019428788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621e2763ee3a0724aaf2ede909a4da6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34201bfa28e4a4ebb26c8cc206a02030790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948e85235b05fdef29540ce0e0e4506791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875f89124907aec14c674ca26dc9d03792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666ac8fc13ddc00dc602d2f8f39cc9e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019239d657354deb19122316a206bc54794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c93217e6f6196418f6fe5f015edb3b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b5f5d59a1a53cf924650cc4a3808b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc96f4924587636a4050d1c7064fd9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ef693a94c59ad20d62268c1a2be13798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bd54c85ceebf6945b7ce3ec678a02799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d67cacc9ecbf4f0f2ee13601512b9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b94c51ac56f6ebc77173dcb5b281a1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7733b858565a95381a5b2ede7f636b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0140a228a74121fd90cbdfcfcab4df803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bacccb31d96ec20457c944092e93f1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2174a0d14b98813546667a20ab7a223805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d6f007458eb71e81d89b05e188aaa806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44793bc8db949c55d4a5f2bd1f7db56f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd7693ea635938a5c0b9f3dc0862fd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebc68140178f90c0218253eb71ef64809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f441e33eb20501dc9039141aed7ff37810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d3e36417415a1e64e48483a22edd4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548f5bbd9519d373415c45b75e078b2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c9bb2f1ef16664c962f9a63d76f73813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe434f7770134a56b8488222fabc122814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72a80095753dc9634fb62a6e8b2c65815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e565a79f2804d08703cbf4587cd9de816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876056950203be1c9cffdc399bd23b9c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff898626d9413777f051d5e0a68fc195818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d735c2fe3aba74d89f5d5e5211b4c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b560477ed0578e1ee84bf1ab3f10ea820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62b6233d3194dd502c892c0016d68f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe1723a4d8350772eb43bdd6111869822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4ec3dcb161074b27fcac287dd405b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8c798d2652847957ccdb58219c79d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441e859c1eb9b456737f6b0af22760e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefd828ed2472c86ead67bbaa7fcb2e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f18487665fa491bc48d633f538364827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d51fc7e7c7bac302b97f47a9f4e92828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e02eae42fec0f67d2bc7ce72253c2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1546f4c2d82751393dad4cef6f93d90830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89e2ac2c36784f23dc9225374e223d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3820ebf55111c0bde96b04928166f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed8e4d5633f8960075e13391220014833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aff8f1db07ec795bad0f980a596f4f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4a35cf24db0f432edd861d4984b5d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938611b69ae83c0b2992e2c0fda1f6fd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f9e7351c582bb8c1e524d2c5aaa49837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd6b478716907239a4961bb7bb7038838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77667178894dece45b5076aaf4f317839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f33573fc70a4fd42e891d73541bf6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812307d178300f9933f78f3527a8242f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b1ed197dfe8998aedbab1596167b5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db96bd290e35ad146bf06fd0d07917843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08566a7f4f5de268c91af192119006fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f922fe000687a925fb002259875182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adec0bf8488f37aec442a8726b27fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cce022d1cb718a24d2ba80a79af78f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e7ea620a0490c0fe2b9a88200339f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6941b3761f925ca6b6378198cb7922f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca50caf5e48c8d4aa46113a1162b717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911cc370bb3082a8d3abd896119b45f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67e0c23619550fae20485e573f5d1d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053278b910de113ca9445836eb067c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b67b42418cd56eaebdb7b8d0a96e3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6111b4dbb226f7cf932a1ef65addec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c1860ce4bbed8c81ecb6779187c1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5312620ee5ed48d6c8f2bfc28b0ca2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136911a0a025799b496fc19a3312ead715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d71185e825b3d864227a7a8cefb42f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ae37417838e751f2dc6df0eda6f5317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf28070ca2bdb414565140126fdde7618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca7782c29a6b369b8a8bd6886468fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f8bf074e888a4d76309a503122c8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423e735dfc6246e27879dfc30e7ed3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6371f8c23c9c9c5c4778b2aee6ab022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb7c242f4c350af0fae7aaa77a65cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791dafec221d888b70970d49debe5b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9a3d74a1c38e5935923958afca9bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc42c2439aa5c8850221f61dc3bdfb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64d8be6eec471828fab6c6a8a8892e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001d495a3a00b0ff0072c6d55f4095728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4772e69067f61f50dfe2c73432d115729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c0726cf1fce157557674e624af80330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f291efc987bacf7d6e1d06ba9dceee731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77d429369de180433cabcb3246388c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b50e596dfaceed2120884be99072ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c267c36bdcac401d8c727ad08f7667834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1435c99d0caecc384d83e183e18a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff19e2c3f4495c1abeaad841df7e19a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c19be88f1f4d35a82a0074b1c6eb037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa9a7ace0f978d1579372ec450fde638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65b198801577ca5c7c16614d004cd539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09ebf1dec057c47a57aa30a466217e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b017496475a013266c04933d71fee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db24f21ed5517d18e0d17afa8ddc4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70325df97fec31b82590dac2cba08c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737ddfe8ed5e497dec7b0a1fd76986c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600eb230ee5f791a799855d5ed7267545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a946d4eb2b0bc9e94604b2f3257646b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a7f53bc86455377461a213d1c4b1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cca2555306e1125eb50eb2282259c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6853d39281e4d34adc60c2584ab8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdf87478185ea2a4c355f6dbc6b74550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b878dfa60de102a1c5ef169e69167e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de989993d48c9d386a8fe7a0186c52552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdc6349d3c46ea9102ccae4852166e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b56ac7a6903bbe2dd19496837c348254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efccae737c25df6659b4ed6e9fb60d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f25276ae2bbf871882ea9371d12c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09601bd2d060379bdfb3d2112720d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5324bc579224feb15bdce2ce6a2bb7d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abca1b7c2ee9c55818d9c7324a32c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32704036ef77884c35243246c5f4516760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd7d01b695ca79fa309b7e7d0ead1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d515b36647a0176ce1a7dec717d3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838389f949e0c77df041fef5ca0833ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f74c7143f873ea9f0912ff4230e46064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb654c9a578ba132142c5130f2be5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fbdaefa40b65a2252404ea373dc6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c002654a0fefb3c15495bed2b9c5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488314f21e9a5a1607e16948acdff0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f3ba9fe03d6ae5f48406de496d07069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baac08a853f9c87d4e3247292c5b9de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c5628f032fc817e8fad404e64cb1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b4762bd6ecdb01925247a3898850272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75f684e04a49d75513b89a76f684ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619120ae875dd881ea7f03778de6acde74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9ad1abd45998e41f9058113894fd775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2c0a36b7d6ac753b41c17b0f5392f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed195d3b7880c48eb26651810852fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505219c2a88751202fcdf84caa0a17378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5156f238ffbfc81968e0fba3f83b5579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395b9d30e04902e58db27a5dd430c8780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15899cb4fb58be67f228a553c5cb7a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc4cc4ff21890cbc1288ad079615ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c43105b18190b3c95febea44067b9183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c73e08c21c57e373fd7ac5a3fd02b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ada91880092c4b5fdaa0452212c37285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500983c32a91d6af324db8cc1590c89186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f0543d70e573f0335b0df7a616eff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d75d5c5cb94dc9f14e93232efde77188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d390f5e80be142fde4eb7a7cfde50589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fe095ca6088d35398fbaa7a2922c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c3b0da975430dd06480de193768d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b46a0652ad4657a201dac138e7d5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30358eb68e025f4206cfc166f4c2f7d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc9b730483a61001e012f36611ec3b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733de094f31b5bb3498880ff6913a8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbd2120f4b1b5d3dfeb5030bb5332f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aff5d31a09ec79c35042801310e4f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca700b51972ea359ae214cedd069ddaa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840820262c5b93d7f9a844c65b3774499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd5c094c5eaa10f66da239a63b64f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213976f1d0407fc4c50ec968e3e07fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4acca0fb2c15e890973c064d9dd60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ed4a14376ead7036aa14d935b1768103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570caa34772a2752e38056f97cbaafe7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860e22f9517fcb0c3a12c70b0e4c117105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741082ac0d1f6d38f5ddb60299a69132106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b59c995a0409aff6696638e43521f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9f9a1e36aef3d0fdf9fac09ccc9a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba83c47cde7a359b70a456ca7aa95f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815e66d1ce1cf3eee31f954eee5cd81110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9ca0033abf8aadeff7ba30e3e65c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809145d951133b6058e0bc47889a7df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d4e852c93089ea7f2303ff191d46b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be2e34b21f8d2ba73c2ce3eadaa17a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91b503536403cc18c778fce8820645115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223f77415223607f5351adfa5e13475116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef4ac9dfd7018b24c069747046d818117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db2c65cfcc39db86403591f482ea41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ca41f93be9a058e92589ed6d5f1a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca99ce61f7efc9c8a5bc10e5ffec04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cc317361e4a8e9d620fcf3c80e52e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ec56698a2bc94fa4ee7336435096f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c68ab5350d29e2bf978693361feca3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ac106cade34b5625a6108eda3b3f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2151e32da1dc4b509c904c81ece9eb3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f2b04ed9954f67d7e85cebc5622d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42b4a8ddbc83baf13243a3cdace1e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe256ad223e8cd739dfd50de1c5f8d05128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4d5cc730039c6babb96e3892c8918129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6fee043ceaf84dc4685458502e2a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb441fe19081eb8875cf9a090288f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5cc4ab8cfc432eba61eeee61cb390132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2a6b1d440a774d1506f47709c6fd4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400100dd4c2383136a288614d1b1c5b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f38d143d921f33a500eb3c52f95036135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460528df26d040e6983af67ec70442d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db970d22837d7844f52b1ff89c8d32a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b25b23dba837de24aa688bbe14ced138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd8ff5f1bd2f6cdda0acc3a651934c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eda1e771efd7d853244df4090647e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012fa2688cd73283e463621e4a38a9d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d678422616d62d099594e7e14d13966142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffded0181dae59790fb49ec8aa39050143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa5c3c42d2a260362c0866feb9a7f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9faea39cac479a310b7ee374e08d286145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97746fa6765c22af37507b65fc5457f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00f97143d490928e031509cbfb806d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e0ceef161694c089d83b46e5a60ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8da2df1f5c45b4b0ef2bcfe2bad4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b203e5b68fcb667e452efd25a767da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495d88683a4c01b9cc94f00e8851201151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00489b46be81f2cde0f7571029ce9a07152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb45f3515367e6dfc22a6122339f787153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b08b8663f1c3bd5d423544a71ed570154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e4c279de4a79311875e99792a5a56155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76171c81b761e9933d193ac23841bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58192527642c93023d51e66f0bbf4993157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5c356ad5aa3bf3e8f458e21964c8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed7137b881158510c7622fae41323a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96827b29b6bec29f2ec0d82b6653258160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3760fc78492f382bb0006cf281613161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96ff7005bdbb2c80592d8f2ef7545e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438884a1a71075bf06cf551ec39728d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb0c2580383afd2fd31d3bbccd8498164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b165fa8fed3c30e7f141f4f0e2a7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db528a66e80e60beddb15e131a69836166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b257ddd69db8649041d6917060603ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747edf1e6ba5c5f6b8a58a6291a11d3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3e0813d9c83ee87ec644b5b46116a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17836566a5f796a08b269e8bbb732ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf05812d230d7fecfd1a6c86b44029171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a08b867a264cc657b2d3fd2ba429c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e4cd657dce3ee080cc8c5038be501173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7642fc0b22c8df32f34345b2fe619174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff57350539511210c9637edf0de182c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9787af90ff8757aab1c044ed6b94e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5268ac63b6fb396d4f709f0e5d7d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7265aa143b740193eed8e44eabece178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f272653c21236ccc194fbe1d1d7735179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291618ae2fa109a4cd9e220be1339103180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a83b076e9444f4de28dcc686c7e44181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88425ad00abec251b38fb803453d69a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ec767bdeae0fd2ba35d44d125707c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b7cf9d2dcb49e90af7204f68adf1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009e8349eef81c68247e6ed082d15c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fd76df4f5b8d69c4351c92a1dff8d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0b07194bc117d5a341f548b8c8beb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4bbd3befbdfe0231c9cab15d7a6a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f57472cdf3d99094de396fbfb5110189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5097cf8251fbe7aad4f5fb7d63b2c1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9e0f7cf1b3a4cb6c3c886f9eae7ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9185c33d8656d9a878a3809936e09c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f4723b9626bf6d1e3cd91b5f1226f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce891bec1ed7e08f4c4f65670f7cac7a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4102ff08e1b3670bb9547613760d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf2838f34eeeb21f1e286690599002196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c4b54155bb68bf5d4cb15ee36fd8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9fe7c56dfe411738a743466cff0cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15f0676ac9da0fa7f01c9b901fcd5f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f498fa1264fbb712cdd02e42451140200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5036cfbfd4ece856aa5b409f8e0cc10201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0c9c787ffb9fa185402acf3071110202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279b8a183733a1d66960434090646f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538b9f197694b9a5215f84865b32a1a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f7c62e87140b7a8cc0347cf0e8185205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3b6987f280eaa0c96369d9abc0920206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264af012f846dec316bdbca3787c9b41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2f76ef4bdf49838a30ed6f1c8ef85208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bde813b4f1e740b2fee47c8821084209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283ccb02e8660ad6eab2cc17020102e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d77cbf219ea99b27add99331ddc2ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880c79bd16f21de9a08dfb98073e125212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f26dd13395726400465df62484d274213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8f0fd7a32b32f04dbe6b38b2db619214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4121d54e5a1a761b5911101efd2533215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307473d6c7d57946afa1b8eec528500216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895ff6a52751d8b763032513d39c0f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee085428a600bfcb5b05d2129f21dc3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8550f93beaea6dce128f4396ddcea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e0257652b60d1db89350da783b804220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfc301b5ce6a8d81331810a7c17780221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02b964d3d5400fe196c5c22d98a2ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dff31865fabef79e05ab11c8131197223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b7f2074c2a34fffbbf9d44a9b8145224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6637ab9ae2e3627f559a511c3f6dae7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810980eaff1ab74fb25c7d692b328ede226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60529b93ce6ece7a4c5a51ca72c20fef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00af4378d5a5e8678f68d78b4f41d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52df893b729862a90516784cc879b69229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fac24b2c0196211223443e0d1660c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594d7539e37aa57d86065dd4c762ee8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e41315f6e04aac14ea9d6e7f034cf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9232add66d259fad4418fac4e6eff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50805bc32d3105754eed321cafeb6161234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb29a15d8873f1ef3d8d66dcb90febd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00010cc23cf1faf87de6bc1c9b2eec07236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab13e0de62a913aa571cc929f3b5d0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0339a051e715a7ce40bfa9c75444a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b6102988f11027c4d7d7c8b058456239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36add7a7688450d5500d6c99883dc23240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dd2623efd504d2f66ce0bcb1c92cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bbbce6f686571abc8e74391fb60d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5db920739ad4b293f6cd4c414e687243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e09672157ea398d901341b5dcae08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e87d46b76806058648f45f2974c06245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f6abd7663227af2fac96204844883246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7016d8fd79707596b1134b7314f7595247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cef0de59530f28b656b6eabe8de62248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f0737b3fe98bca9114bf13b54115d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bb8b0e13ab7c61811133c84807c6a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15daf51fb8fbd2787011520f7fbb5909251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c654e2e494bbb150a02e6c1e89f8e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e5171250bf31ef3c6cde0c130ba17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273827a3cf908ac6452bdc6c77e3e5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484daa6f6fa0d35856f357031559c638255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65e5b61f3d64fa640827beb0200d65256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9cd968b69a363d04c82b7dee85e5f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24f8b22615a30acf526c8996614c6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732589b085e48eb1039169dfd32ac7dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c628a6cb00bb28c1bac111078d980ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06df16303bb3edba6e8c92decd5bd70261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b495fb8560b5e3e3b2ad1882de39d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b86cc6c67b985488267e3cf280008263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db645d452a737bf73d633489ee98ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944037496a9ab4775b63768d1056eeb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b908dc7bb48fd4b1c9cf28a37d6099266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47caf4784e8995ca2634e8b939496b24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dac9e81afd89de8d6fb5a51fda6e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3a474c49ac9e91b2e118170850b7e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb826bc624cd9cbcb75d7f12f2b6c70f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fced6fc0ac3818854b2aa7d75715b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17539690becacccca02dacc99ed9043272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76377efdaece70820df218177e999d97273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d548bdbda067b9af7c1355944ec5af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0dc5c9f2eb746ab85092351f46120275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e866e27faab153bde9d299146fbb56a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1d8da1a5cab2dba34866dcc8d55a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599d3fcb57a0257f09f8bb98de10601278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcea51fe84adc61df7dee71968dcaf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87a40f474e53a1d6046eee7e96576d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6767ec79472417064836571555cbe8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434430e4cc045198aa9cb1f8a402146282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16fd4da3c2c3cc47937251083032b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818fb7a59e4d41ffa4c190f9d65da04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551bbd7fce9766de01384999124fe79285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162fef7b85ce646e31cd8248f5f9749286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba424dc47481a98458f4289a15a2540287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6df72ac3e60ccec543e41a9ec3bba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42532b80b96216a792c6fd8c9efe22b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f95d326ebfa1dec2010edf78193aa7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76e4b2c742c9ee954c51173f85307f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2f457980b6da3ea5e84dfcb802bad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290c53946b91632d3c6a9588f0fd073293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1883ff8b01bd1377f6095fb0cad93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1165504915893bd44632242b38035295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4415a2c2cc5cf685d94c3c30b0a2c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84554751658d0a6cf3bcb7bfff9b3d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14dbf5ec57fe305ef9549e57b04ec9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e31b93ed34d7292fb56e42bf95acb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb98bbc6a24956fc38cdc911b68603d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ded13423de20069770798c3777d2c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9926c40dc437e11c50bad07f2ba03d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea184026cdb40608eef5743cc0e5d679303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ccb1ae73cabc93efaf0de24d16497304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42aa7a5845a4fb2d5cc413b275fcaa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed5022b98a268889c7330bf26ea0bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47a4f5bcd7009b0041b7fcaddb8811307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8b9d5f97b8d2b8b9c79cc7b363d82308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c7bd20c7321882ae5cee355926031309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab302e9dae011b28ba993ca9faa70c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f52430c0c1d9d660a73236b314ce25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27272faa9cd9e3931107efcf6a711ca8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ebfb236de4812d283cea7f2a82280313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02645aff9af617770a8060d46caa702b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697c6fe6149be93cb6e526f03497633315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bf10d4f08942cdcac2900b6a95b35316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09158b4a87ace674b9637b9898267577317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52175c63fcef8a39dfacdcbdd1a242318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d515f08a1ef64c36c1b2461be3c45a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656286370b328888d0b07260c9669628320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227c128f7dbb6cd01c96dea5af0b137321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe234b7c1b38f8f58c4a48d99dd140322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606afa0ce6c21798bf724991fd81de4f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cab1716680a326f4b4f172e4b4d16f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2b8f48654ea505ca4268aa7c85305325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74174636bd4709d975a4e59278ef659326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b845455879732f51caeb1503184801327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78612e4a994936ad02e6dbce6d737c12328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd5c3d2c11290d7d4fdbbf835555b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081b9eb8c8624cfd7cb53f0c6d1b858330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debe844d9713c0a10987a82540a4d06331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb2dbeb3790a9684aaafcea29652cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50905ffef407a4ba8b7163d75f3c529f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c00782379f6a4adf8593d83a60ac4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d90e797d27519042c1d2658cd26e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61954bc1c37771dfc25f81db16442f6f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e8671923fcf34c39fc9cd21bb39c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988903e1217e353e30492e8715f814d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0fcd76258425dd145853b5ecc4db3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c3fdb62ebdb9b801a080c34815cf1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d4f6ac721f1248dbaf5f196ae8ee8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02724d96ead0903048e9b926bda775e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fab3a47124e379dc34639664b0ba8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde91fff8664f5d67017916ba7fccce8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec16ea153efda28bd95ea7575f5ca46345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a1d8dc792c011cd4e5cf7571e7c4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41e8fe3dfd62e09e96064b2d8169be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c30c54cd9e417e512c9ccee0d6034348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af83dbe2b1a0b23b7551f86d2e95218349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756547ca16808c0b0eaeeb5ae279fdd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55929486d719b8bc695e21bcd277e776351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664b3c62bf0dd748b949419d296fd66352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc97bd36361ca8da8d9c46ba39046d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18924cc8df2be75649af03332936e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78304eaf4dea2ef7f3dcb64ef4140146355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7397974143ea80dcb116ae07b6e79356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82c30aa22ac8116fa91cee8715962b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c40e0d0dc75095b2a22059e9fc700358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37fac98a4f25af4d21aea58b99f036359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4af6e5744d7f9bccc5e06e7bec38eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8364e6fed6ccbaa72687ab127675cc2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e941cf767b920aba1dc982c1ffc0d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7df33dad135c972c81a17ae0356cdc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f4d8893ff57cdfc370676129579d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158518f64b6b1ca88289a6e136dfa02f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844a45d5dd315a75cd526466cdc9706366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72f26141b213a884a9006c4c415fc6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c2e2ca28189fe1ca89bbd0e1b5430368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8a28394f6e5c404e77e0a447d3d3b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532c98a2bab40a9112f56d5c43c7028370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b94b380c0d382f18a14622a3c052e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b637bf4ebc2653a70b9dcd338dbc4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b5df75fe5b67e53789769f4032faa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837a8d6a5878938f7fa99ade912f6b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a125cd13b75eb6fb43efaf9669b83e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c7d80cb47d1c0c6000709fba4ea95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6952a816e52a52499d3fb2842b16a8c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c973ccf5121c5b6f0194acdd5360139378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94e7ade8cdcd3fc679b20ef183f7d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857076ce160227c34d27a1a687885715380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff569b871803a1a7cd81af2bc3f80c18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c87e58751d30b29cb9399219182ac0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563eef3cb670bd54ef5b18e2c9adf0c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6e0809653d8f5ae419e36a9ea15d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101446b5dba513454749c1fe6592258385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659882bcd025625a0bc7b629646d42e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c15b989478cd5d0e69de94f82ce1df387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7987a54150e291c9d4867eab596a21388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b29aa3506a8fdf198791576b2b3711389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30eb807d8e1e952a1b2e2a36a3dcba3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b9542a79f4df5204fb4d5f94a8289391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb63b32ab921372317cd86bc204e78f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043464c5f4b872eda1b11b20a128ba1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835af9ca6d7a18ca4c8f9a11acef54f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8efa78935575512e62baf1c70b6713395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfee2d79d9e3b7bb43675fbd7c3620d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc87b26f5b53f6e0525f9e34ff1d0bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147490da511fe4e1f9a06f617949335398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348639e2c67009ce8c18ead08c7ef52399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11077d95d873025276f0c261f7970d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a3bca49f417be4a8b5dabc89c880c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705353134bae337d373feaaad2b8edf6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d7b35e6501e2ea795411063c7cd95403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c714c27bc5a0dbb15940d839b155b02404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5203cc62841ba7a9fa7f3e9bbb50a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb199c42f253cddf135b7573e7322e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052efef18a1e50692db9d6459ee73402407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5970cfb19a95c179a7e0f095bf66a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c756ad30ee0839e83345c6cb2bea6b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce696c88d3af1f735c043608764525410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7773b2811605ddae7948b7da1b5dca0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b6ab040607623fdc673cddeee48e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae96e4a263771ee2f7fa9b3fa8eec3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f843e657ab3b0b03092025627978d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51b2f1c15b8ed8ac3aa77d47d5dde0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34fac27271d4f54d5fa2c1f497de99416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746a819b89012c55d3a2c1a6743b87a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395ced2b21414561b9c551ddf186cd8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46955df767dad45ebf6544f6cb28ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329922e21a89fa075bf6eca787e3692b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a311492ea558446ef3470876b15f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc002d2739f76015724ff93f0d270ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05edaa484487bbadb01d1f2a550f10423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65018791fbcf3184ac885d2130268ed1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da826d242d089543efed17ac46fe24425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9056481d972dc732774a396f93371426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120d8c9c07820901f2f60961c845618427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42b6e3708b58660ab97a82e86074b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d088068935cb704436f6b918c9b90b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f7765eb94bb394890ffbc31cb9ca1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b597b66bc4c18fc31241e8d88b85e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23776461a5a51088cc6771f601a6b20432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe24d9cc6f0effaad7165c221f9d408433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5720936fdd8018ddb7a956c7f6ad3fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea674feec0b5712c9399e03972a08313435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839342ca3df4dcea0e9afea0612a5a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150b542eac5934b1b315be57bd0ff4f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77752ae4edbeb8eb16dee0af70edfe1e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330aea21cdcd800e4383c14f217b16be439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095222d7b5c4c1b090048939ae9c84c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4b6dd9de93abdb8a62a74bd78bab8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0eb260e9a66d21d2ae898571e690d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95876b31e24fd9c416e5fc408560246e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6676e6705b887208e37b2874fba6c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f24f592645d55069f699179dc3806c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137692da41e09d9b0d035cb39a4e0efb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92a3e512c47576595d4f185681d7c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816e7af922aeeb9db4582107092b7a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab474e1d44efd6fb4800dbe09a29a57449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0894581e98299b3eff3860db5b475f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef43a26576a84496d0ee8450831185451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b315716a181ba6601252676cebfe81452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18db239bb800f5af52ac16931bb33d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230afe854ad847f92b67710ab514d073454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bc99ebddf79533383abb165a822ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b62f0c92a10658f79753485445af35456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3d33d47564a126814af15e1a72e90457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786f910471733ba6dae321e8f23d90a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376abd18de899d6f226b1a66d37ed665459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b474d4436852215bbcd85ed1cc1e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea253d601713f1db9c15a6aa06d6518b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994e3e785dc77d59e5d59a08acf26b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b03770a7339a9b83cce7a9be5df93463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec248503b1c640d22ad36680a3da74ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0506e489e89cc3b097111d6320d0a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0fb908a4f1d4e9c9eb32e14a117a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3703fd669cb3a24ecf1291bac186f15467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71481586b5d966b66aa30950019ddd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa728517269c06e15d24557ad47198469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d94463671650f3df62de5c5b0769b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043853342d157d78346084bbec8007f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471e9b4cb36b3a848deeb09584f32ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dd4d444986c972a56d12bc8f4ca5f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac4d5607c54940211fb934f48a1247474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e94992a6ef245ff9dec35edff4076475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07145c77d69e5f44a53f0c1e406b91c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f5b87464677cde2db81be378b5516477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e68753de386888fb835af290f7664478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1499655e627abeec27eb0bc67c2b80479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427d120b2cec3fed4c7afe23d3fb6a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b26a724fde858711242b8e2e953cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153146a6be0afe0ba4fe521a7b9428cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf291481ef4b7d8fa466455d137a1bc2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d17187bc3e2431562e1134f9d93acc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8946718c77f72e9ee413a990a61337485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3851160b5594f052eade5e2117b6a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b01156689f3ee9178c5f7a1d72471487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5834085fb05e20e7350e489debc36488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa87ffcfde770a7441cced9468bcee1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c9e1ecd9a6aeae7840c3a308f8262490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc8164bee6910ddba87b5cd1ad4000491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c835709f707f03246d9cce7c3e48e9a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5903f981c734160c1f8cdf1bae9f6b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afbdf692089376fc94369230d2a473494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2065a218ab76759325f2d6974771700495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0b733550a52a97cb5b408e81603f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c60e87ed52bdd80cd6055e3fa2741a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384c65b7695b23809ba3856ff669e39498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28babd207dce8020b648d342a5fbbd9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f431ea0d9785688b5f40ac1d4626eb4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f62d156acbb028097bc33ec969449501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9aa54949068ac7e8de85b0334ab7e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab700b7d494662f15e4ec1657ecac1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e647ec6fd5f2bb4d629ed9ce8c42e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb93e6dc9c0858238c705c9e3023a1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d6d2df049ce2d6d2a36c8e03dc1c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e62c6b2e7470a0ecf704a70bbc7811507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c311a057d4d1e8efce5990565dd2e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714d30d0ba02bc7fe2ab2d38549cd0d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b518138ed998b98a5a6992966a1c39510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745f9f5935c01143d4e5df20d343ba2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b226286507475ec74010a4a497315512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9612b52265f87743c78c9f04e29c5a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015fc50c50c43ee701f2d1d415e1969514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d25f79730cea96525329d60a10071515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d56a3c04b9884206864d6a6eb6f11516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54ad0f6d093432ab333c0e6534a94d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df905a7edf22c2c9127aa8593fb83f0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cca35875367a5e1583ee684db04eb2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d786683279983ee5a11889e7f067eff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0fa2f5f135443a740a95f6d786154521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79370dd6816e7c0f1f72311adc90eea3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d80c4970d441c709938634da163a90523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debb49b2640844cf31dd0247e7c5c92524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0e2dc920647d02f1dcc8832ed96b6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdbb2402555bdaef9674eb7101e1d3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15133bb581ae76ef0fd04a3c88b66eb0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039e22fcae4594079b0bd32e8adf867528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513332b0ff6bb8da7bae67ca0444926529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592892c9025723bea56c2ecec8f716d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de682a3a7e79d4962f03c1546d1b7d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb682e29aa36864a3d696463807f82532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0747101b502f930c5a286614e991f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921ad0583d18bcd4eb6c961cd8740b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4534a77b3ff20662f52efd74cb389b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0cdbd14f311a1e609deda232dd1b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201602bfe31d6501b7c67aebc0380fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b4019e7f37a8f5463f3a5c0aa35a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558cff30f8a3b699dd8aa7fb7519689539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d8cc6c8d8ee5497e605dc381032e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffee007a079b8c5a6bcc45cfa19334541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1822d00a16efa6f5466b1c1767a247542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21edbc92d6834fddccc3c96d07aed0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa372c429de9ad78b3ffa7ac9021a92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92922cf1858598c1e5c5065ae2c70a90545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74326cb10035fc84ad05e420d4a0061546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51009838da0eda22d0dac74793798058547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58ef4ee9e7886e912e2bdeba0e9951548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856f9429207a98221e383ef10689aee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9931116ab4939009c688c603999403550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748e0c3616d6dbadce78f3288d07bc1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76461eee319afc9b746c41d3339b9d5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492d241c4923b8fa6739dfcef86a613553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62f14afc113159ef443242f97e5f43554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e419f5ff67040ed0bdd9a5ac45cd33555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e9cf66282d05e9e21bd3049b0d085556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ae2664d9e24e013705580aefc02d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6ff5292abfd21e973f6752fcf5313558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18e23955404370596694ebc4f2684a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e15ee03448c1d839f9145febc0800560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7f2d5185a471c8b5d3f3ab86c2f1d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96448433515dbedc911070b6a53fff47562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab20bf03ed229c10a41d736d796837a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2d9a921689cb5c039161affea13db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea199644cc552ad63dd767fe4a58eaab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a6813350028cbe932d6ae2aabddc5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091d936448ec9792ba002d9d6aa102d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748b162a76d1b05be02d7d71c1914ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b072b3fd7db28ddb83a4b9bb09ddf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b2c1bcaacae7551cda67354a648f4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cc1cb7e6173ea75fe657a934982a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943780d7d0444b5f7d49fdec3cb8b7e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873390b8e10c8db4b65ddd8d3e6e034b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d2f8e2a84ee193ded1f8f55c58519574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fc4f64e9dacaf038252f077d9f36f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9a76fd372d18f686ec574cb89fc23576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ea62c59eca8371e1d1e2059f8d66a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08d2034fe202ad7e93b235226d6b7f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a8ea12a4e4011ca06739310680172579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11733c40d6eeda1c43d6cdf09b73f7c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73ae9e1f30e4a53b2f7a3068123c32581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ed7432f8f9feba4c1e6c20dd2dc0f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b53dd2b05b20569301814fa486432583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cbbffd487105ed8e5cc041e23d7c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00230baf793812abfff5337464ce95de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68544d16eb5f9334e066cac788be5e86586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73339afdbe68111cbd3f9c98edaa9609587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976650dc8272bd3067871e3c80a8d3b0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9b601c09657562727aa0648f1b2aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a81a5fda3a86690cd681e0a0fe689590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa67b557f99c206940c60ad131cb7a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae612ba5597a17a91386a0665e7a37592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a01723bd53dea6f717f2acd31a355593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a6c3823c6a6f11afed307d826832b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46f04badd20a6ca8b3b1a113358774595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bf4e75f41d0be9b12ed4767da3883596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34099c77815a356b788e663cdc150615597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be36255087656f1c45c6dc7259384c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cb730ec1d3aa946dff19baf70ff16599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1043adaabaa685cdad39aa02f4ce50600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e9fc5785e82090e76791d8834fb3c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc6e3f050936cb26fdb08844620ca3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310fe018e5175e4d8996d785269f7ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d7ff6f04c0d97cc3efd6e2e9da0fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a6ab59b58175dcf421ce60c7bd781605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0180b0d2d5a1e36eebf0cbb2b86bd0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c00a859c72a86aed86d01b9c7e8ebe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13711bf025092a3a4c9bcc7d595e299e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce836082bdcec4f6c006ba8ba8bf0507609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406823848b91c73d844821c9e7f2774610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4c084ad3d601af13eef5aeeee4ee2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5428dfd174dc2e42ae4e54be984ef6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c505f7e570ce1a502dca214ffc27e38613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf544ba740c88636100d3f48c7d4bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86149682724ce9b98985d02de1da23bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec671b697fa46e82fdcf2a36592b0d3f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceda9953c08596f26ea10908ebda062617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4251100a33b7c11326570b8b419a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c0299d7624f8048660c9d6fec4504619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f16d2cfcb8259d728320379a5c4dab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9d9847822dd1820550a1ab68f8305621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb3a7efe7185e3441de1175ec0173f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e696d5c13d1217583411a9f9d12f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f12c7bc29a09fd0a989546de9e0196624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b1c3d2023c71fef677bdb0cf01a10625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5e53357b732db4349a0e006e2e5d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684084d4c70e5466bc3731b870a95ad8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ad100200444a2e47eacbea8fb4e4d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01553272dbfa2c4cc5c28ca6d8f59459629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcdbe9c23f57aab17d6620bcb4e18d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad88f473a8374c4ea702f791477d1b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5d0299c7e8d4095aaadd7768104ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b405051f69e8d34c46283b3cd688a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edddc01ce1f11f6b8c002adb1934cc1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7658f7566c1fa61af6d569231fe3723635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928609c93dc1bd67d36818367389e3b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3a64083625f486ce1ec668840bb6b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616ea96b95cc6380586688deb65d44b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d44b0a8afd7f58684d89e28ba1b64639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72453eaf05482be068df9f3e556701640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5d8332671fe7429e5cad1911d8731641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cf6ba696341d64f60462b1d7a2a8e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d962288497d2fe8dab5b8f111dd2adf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e729896a5d5c26a5159b9d09b5db8dc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08393107f203b2e1d865e2dbc57bfcf0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d9b13b575780cfe32c0c00bf18b2b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c9d4d248223c37b4e87b909770cc9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fd954b106a089612cb900e0ef17fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337529248b05d9d6f4774742d08db79649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86476533174c2f713dfdeec8036d7476650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afb86a7b32d868b0455ffb174b8878651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546da510d5f7ba422686cef48e06ef5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61445afbb5b09152a3915e6bfb7d0e5c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cef423dc919eb9c4dde01ad97e8df2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f927795f896c3cc5ac08145bba75d3d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded1a505b9df7bfefbcab6ba7471846656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9a63d7cde872f7a979d1de10ace56657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e413ccacf49a13dac5cadbb54dba90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11bb3607d20aa1a4995f8d53b29a4d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3649594447765559ff3476ed266d3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70faffdf3f362e271a0afe1b43a45f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59cd5df53a26162406cb67d38487d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428c635d7705b79b9250d2eb60f0fdf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe12bcd05f3706253c92e7c682010d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13da643aa236f2e132f7a8515a9b35665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cab735c036163f9f10a529e54b0827666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef113b5d55e8cdaf9d98e10eeb9d69667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f6cc950c428c6e716eccf517d18fb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd31bedd1bc8a5fc2167fc066d8af59669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd748be5b90477420b94e3fc57d72789670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91884c511ca583231292be6b3d3f9853671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b49ccaaf3e991ae8bcd6c8bb88779672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa6dfbb1f6b54833d91080591da335673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70893b8dd5d2699d3ffb18f443a1743a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6825a5d6a0019ecd4c64e23050728a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecedceb862596ec8c41582dad025c2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7cb6b114a12b12b6ab414c03cfaac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea02c222d48a8009ce83d6de8003619678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a38131257b5b6d5f46c697126e9124679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f18d1b4ab94fd8e469256f02bf28e5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f01dc5b4b4e361de76e3be3d4f3ab2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771a77780a91bd503ba2533d1081572682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3531715a23fa26f1bc12e24d80cdad0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d53d4ee78c392486b69df2ff5bef2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabe70f65e1238c985e1f4cb46abd60685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a741729f54c8df7b3495117c25d117b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518e0af8dc72605b1c05490c03defc0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af04c25af18c72f77eed1571a81bc4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7401567106b1c357e13600902d2de689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e845b145fed8661f77dd13cb347ea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cc90cfcb434f57b8c817ea13ae9f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3b4aec0c9a0aa7a7efd83db1a4357692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d924808aec1ca9688fe81d021766f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db201e8d37eaf2810c6d492f3ee9e973694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c92d083c223e4ca43cbd0ad33ff5b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a51802ca2208a4c54c0dd0c1811b0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321e816b10692bcbb93ca3d3cd92b48697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908d3640922f42b8abbd77f28118bc3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d4345c2ee324c719ef9f1b24d8acf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297ca0c7d6358844e7c0d69e4107fc7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b98155f7dbead3685d217828655eb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d31da61c8377b373e5e2f6e14407a9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d38182c5e3b45ef066bf94212be84703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade688f11cb4798c2acaf4df4b84829704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016b77f47bd4c44801313e07107201b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08002bf5543e1f1234d751080398d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048652f91bda58f773b8950ccd86a18707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4be5223be88aa81d05d471cd4edefa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14dd8fd7e969cfe606d3315f1062ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7f3a5d035543f662893ad611d2dd7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58347e755373811ba4cb370fc4d63b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f6a4539fdadd8dc8bf35096874267712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824d3968feea325da8064405b873951713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71152d1cfd227774fded2f6277c688714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8882209c4e7945a383f68ee7b145d29715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63267ace6ad52ed23a80704b10ec7f4f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43a6ddf465b571ff81cbf845c0b09c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02225d3836de07da395458a1341b1ebc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be66b807f0ee6308640ecb3e97a874719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc893d5e91134c83547f973367d94a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0214fb8690e878dbfa322901614edc9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab8d2c39e0e10eb4ffea5e5c660a86722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79022b5dd235e03aa4231477a25f6b3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4db29a943bee510872980f09f3867724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df2f26fd4e70ee5991e1594156c0d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a549f51382c0fc0239302856f8408726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d7ae5d5aaa3c160ac35ce2b3908f7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48c7e511b358d3c6a313252b982349728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0c372f66de746f743e90c09b99095729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bada314797912e083d626bdf169fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2b429a8b348c36f2734592d831608731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17897f9d97383919d31a17138f8f091b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20073653cb045e05d642647fcc449f3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d91e405d34344e58e1163c953fd8c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa483f985a7d107ee817a8dde7dd29735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aace4308f324c85c1a322299ddc1a1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dc033083679a5746ad8b53d14b7c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b878a804a2ca0ce5c54ab0ee35d2e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9b06dd77cbe828d8edf5bdcaf209d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bab7a7bd07c4d2c08caf6154925a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f641c9198f32282017b39aad52e7768741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c5fbc7eac10889b0953ae3d5f5f64742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ca837490c0e47fb9846aa0f6637e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7982d2ddab0d7d919911e40ccd60c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cab0eaf4e94192ed490ee144249c2c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e60e3d1a7b118027a2ec26956ddf6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722c07b8dcaa0b2bf3b8eca5f4d5e7e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01e8f84ea0fbcfd1f095c8c225f169748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a60bef7e55280cf9cebe5ef100f49749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67ee0fe109dda8fcd82cb4e9ac6c06750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143169f09f0d19143b20d059cc0c0957751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd50788355c4a85c2c3a4eadaaf178752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71217a2c23a3194fc96ab82aaa84842753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5f7a6b1d65d083baa26b5beb690cf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a2c01ca179a71701a2f3164faea13755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebdab3f324e5d109f544a4ed1f305f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f603ee8bffb05500b894e24d8bca6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4977492888c40803e41bc078ed992758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcda1f4e2d9320e1cb1d81422b5ca3b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7fc44611858de08e8e310a84f7bfc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b9f43f37e979e1727057321b935ad761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a75ab8190c764a4c3b4039125c927762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104ee59740ab300e1974cd3c4343950763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f777c4a513cda6f6880f1eab9d248f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111ffdba136808594ba1785e778674a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70e5fbb6ed4fdc2bf802f10a4efc83766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6f169a925e7499fa4dfe287d22127767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>