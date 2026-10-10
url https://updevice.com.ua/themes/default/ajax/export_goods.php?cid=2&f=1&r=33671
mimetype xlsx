--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374a0f7af93f508c66a868ef22251761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9006968d2d5af5737d9e13a440be4102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40350e5784916d40b7c2ccaa681c503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b412d2731c5225a3267e3ffec31bf64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04c40bfabc06ce6418eae1d5a872a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7e6f50336a8f3a208ed3c9c49fc4b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61ebba81713988d99b0c62e524e2ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cd8f6addd628840c22b3060ab67028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96196a60f1fdeec109bffe7aa53f9e039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e08d62c79bbbb5d9186642571e61b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffdb24d824f646f83704f8ae06003911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe0b1ca34fa75cd9e783abd48e211312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513a6891c68330fbe7f5f0740108c2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cfe59a683eb2f55c1d34b7b1d89b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b69de8225755c00cfc7419c31e76815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38a7b7763d86da83d436b4e5614cca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133aeab434b24a131fb619213ac36c8017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb5c42f718dd224668c207a3292c4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d39dbd0591eaf67d039729b7a09b2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210595e0424b639b053db9d6d82e86820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55024cd6783cd60a103d268edb809f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60590fc3184f1e9d25bf522fc2dfe2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f446bf1fefa00652e39594989e69523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab206632384ce1c930cd23f3970197024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52641e28d90adba606f12b168e73db7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe7169d5cf628232b3487edaa2cd7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ac5d28c7c6c60c56fe4c7135afe6527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964c41682f3c31f8074dd2e652f0cd028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256695c3c17be64ac34d060162c63d9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05e539785780ef4f65ef260e5afee130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a395262623153a3d33d175aa0da22df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2ca713a303a847ec3898e95afc26b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408fd587f82d18ab3d137ce3a067b5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c638b0ca4d8a766a7993e041c41d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fd1e246c2741c3154221c86a8abb235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc70dd0ff621e7ec2b8e65c4f1c0c1036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118e6d61df4584877f85cbbfa21a43b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c216aea393a910f14443fd4bbe3735638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ec85100e50de14dfc523de05a87c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3a9f1225f2fcd0aa8cbddd5d5d21240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10de736e173d4bf607a5dca7fc2a52041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b796abaf81602ea613608f92609c9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd4109d0f090e7df622b848fa3305343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8e8ceb7eeda43720917554abdf59044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab29db2ad4bc687d12d9aa376c03efb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916651221e5b3083f10f3b0656d1b3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82080f45cf30e4aa417dbce35b55c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ca18ef876a63394b91888fb2c6cd848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be3fedfac92589ece8954bcd43fa1b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328abda89bab107f541e33e3164a6d7e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b32d5315db9ff437e7c172e537d7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62050b92b6cc164695c101738209f08e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4035b0f91539ea5b67bd6ac7fa20ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314cb383fbc6b23feeaef07edaf01b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fce999ac891f25434ea62096e4f6ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b800150b362f50bf09cbcadd4349e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f91659d976544e49a8487b554f45657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472e7d559f502e4d075e6b9bfee2b1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e498be9691ad9738a795a78cbd6ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd5f8ae73e70a72fc7b6f6fd1252cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd02d2e9b1220b3376f5b8049f5cd8e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab956e23b57712a9b75be32e518b3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26348c323dfb7db3760441528ef57ebe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901637ac75394e1f16fbe36d73ada1464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c308ccb5a753029f6f23a1de66b46e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914008d7d37597a06387d50d8093101466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567d0322e8cb265a4b11779db511a5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f6eb60a2e0d3ae15a9d6fd81f8b0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0c76f80f819a00c489c87ea8b0ff669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd83abdcac308a7d3779fbba633ccc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fc10cadb2c7465fb302a9e0290dc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d4dd68b8d1ce88d46bd02efcfadc172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6798f813201eaa21b65f88c07aae773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bdb4938e3a915b7f6713642e93e3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075611aa00b24392e80f0bb8bb0ad95a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe49b8edcb0ddac8525219a7e93afc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823594bcbc92dfb75e3f7dc509950f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce322f57a602b308e20d636d0f16f6f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481999087b2b882ff65455bce08dc60079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb974a7eeaeccb82e098d1fd29b468b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3daa5194b6434df01b0cf442205244481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf321988222f2bded8d180bfb10ddae782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde6420f616a499798776661a3ab7f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2830c7bde4ef18258c9a9fa02251ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c08219c4208d312e18c8db4d5527c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec1adc275f92444b86a8e8d595fcbd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea5ce8685d9fb59e79070003bab4d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2258f1d8861547eb44e6c548e160088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e11a3b372fc11e85661225daf421c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcb109078eece57affd5235cb1d44e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28291e89d189a05c876271fee86c57f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae010eb8727a08a6921e92aca6395ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a02f9c2bc679c7b6802ad9964932ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fde9f8ab2cca9a9c95382dbbe7e17394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433891319ce565cd07115e541a04bc1c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221542e8f1c61834bde037a1eb55ac396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf8d2304d4ce972ca8dfe0203809b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc7c69dbfa5239829f598c9df6085098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a558a716d776159dc031f97e97d22e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c936524b9e16d0230cb7b66b7e6686100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f8b3419f8542703ed5e7b172215b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874198a920f4a7c88072c0e3a41e653b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f576830e0129e79e511b46c7d6a35ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a183f9200a5855bbf7de6ca65f89c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a2aad345dfb6278c9945e7fd198b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934755fd4f06145612e13be12e64676106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed0912f7aa5ebca85962db56371014107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781ce8488f01d19aa587db81ac903d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e059638bb2181a14be81b3119c877f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27caf65a60386889c83ac257498b61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b2a64559dabf86cd7d2efa4d4cfe3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1605fd17ac4731ce4b40fb85ca146112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac7210a9a857e3a8ec8b29c504c21d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68309efc5300aad292646fcada1ad224114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37619cd7ed5d0fe16002748fce6af5d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450aae601f3591c4641ded974867634116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12b067aed227dfc2038c12f9da76a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32390adf7155263df17bc2970560c44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201f9509c40ecae5aff7895dcf670ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa91f786a081ef3a8f0b526888619d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f56d57f80779f709f07a768a11816121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ae433bab7a710e81374a212406a0a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7588468cc86231602753a707afbe0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdfb82d1137a621896117fa03fb316124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bdace756513ce348caa1ab02d2ae6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63061571c99bf458d689ea7816f361ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf8cf64faee286c13cc058d16570ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da96580a51100d747f70e6339d41cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f636071f5da43842c73948a3d3ac2f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad4c7ed7e521016e20874e96cec1ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568633d7b58faadab35844b83eb4381131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed183ea77625542db00fe0e19377a0b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c65477e9f8cb5f6712672ac4fcd810133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfc65fac887129e0deab6816d77fe7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197c9fc345af83525f6aa63a28af7a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2d34a96ac99af8685e16506f044b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5299b8f9b0f43c952e7d91dc04213137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c89415f9df4662e50c1ad7b88d658138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a2cfaec97b8aee5af49556bde08b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc909842edbda2392de554bcea7f0b90140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d74ff80392723d4aa46a8760a475d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d86cd577ad36a782e92dc0d785a765142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1edf5c6833f761b481b117d5857399143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a92972b34374d2f4afc0c2d434a46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42486a28442fa8155f7bd6f9404916ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465ca7a5240dabd45fff2b29f4cbc88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae67e191bfa9e38191a2dd1764345e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185f3c36648c3f3d031c068a71440ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8587d21dabd0f300ffae7925ba9ae4d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ed696417487b26b0cd2517d8b7be2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980479be18e56765a2412383031e24b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede30a76838281a5c0bf7e16b276a03152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08de2a72c1202bc4f6f7954c4202ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5794f48c0423d16190bfa4554b3c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67142a7f094717bf787a7be3df9159155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf982d0ce5f2a60610d671d179dbe2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf303c7d0fca057b9af1306d8edaef2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562f8717562fb7fccab10bf58f67dc4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d046a61f09cd5bb52c8c02f4a219bc3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212362bc7748952426f9a11e43ee43ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da77a9143bf90e90b11081f4d41bb80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165be8c1050abdfd5dc908de932fee0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1b49d97e837f5fe705ddebbd0c7c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32066f2bdc96fa86a3f237c0319c78a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716d104d1add74ad2ea41bd3df7c971165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71495a51b70e6322f3ae24bd61de803b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88997fb595927109adbe1ed7c99a684167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92969f43f49465533cc6caed3939898f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4655d8db685794d9a2b190955724c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b5199f48b196dd69e15a21ad98554170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32150446587511fa58b31791f885991a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e624b987cba00cbb0e002c24c4133b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dabde1b597acf2acfcfda05b430bdd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc5e0850cae1f9a41bd9d88ac153bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318207640135bb63e94b6ea664b0632175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7464ebee6b786c8abb7534bea743e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc465d29b12bae8b27103d69bb5e014177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017e6d0070d500c69a31f13c89f45cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e63dd3bfadad8be34ee5397349da0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307c2053c1bfc0bfdc2cb613c0cfae9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c276ab4e81a2b582b58202c389bd7a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea7ae24a1dbe7d3ce7b1fac4d4e9ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46805f0b822eebd9757908f78f8972183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce102aaaad72d153f5067cbb996631184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27946ace0066ecb82189e7d9d740ea75185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dc7f6144cca561be69db0afb1072c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7a507485dd302a681886964bfe9c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69b631e049e4c172bcea62a3a2c190188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78074e2a1a16484d012e9d34e503edf5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154746b11c705d80a6c6647ae54bac0b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac925e91371c6f0552e6a2e94f494e4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335cb99c65b491b25341c88aab09d79192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f608145b59221f2ca298a71c25b24193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86ad2ec40ef790a52afcb6a41774d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870a1f5fbacbf1524f1a78415bf7943195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1eded05602657385323abb673a3c41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac3e6c8145388e02d25ccb358399cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f26ca9c1a75d86ff9d7d2d3678d5c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e652c97a7a1398354b20ebefa7b44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41338c0ff41f0e6e270dcc90b6c332e0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967533228134a783d0e65bbc78d85867201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e898aae4bee361e5c86f19268032b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d9636b074239b5392b235d1e2b087203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bcad58ab1c3c549276445bbcf2974204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f460d3df095f26fad745f79188538205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefa1e335949ec40c89c1e2f6563811206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fb6fbfe2bc0726c30a449e451df04207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edff2a7b6381e8bdd2acfebb88a824208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ab908340ebc0bd4cde9c9915d92e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08c52c6a91d51adf943eb9ab0e5449210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e570348163affd05a181e65fb771b56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c11b5f4cb8c6ce4aafec9d90634205212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a103e2904014616c9acff01968783db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e17b432c760a4d15ea70d038e447c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496884ffb3ec06d37706fad8a1f3043215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bc8a828965d4c239b0c4450a30c39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d2d3657c0a856f808641990ceb7f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11ab436f63c7dde79f53f2eabe5182218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203dc96d069ddfb4c764af16adf3150219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be83e3919dc0b235a35584f9fad1ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60cf2e3679c2c4669d2d5036372fd5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada64aa080b254ac7e013f3c2dbc970222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b75991c616de1f620d2d12552ff5f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8456b60dde15639ab5c000c9883234c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffabef0cb4560aa68a929198a4e58f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf48ab126c35ed1a9af05118c553a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56ce5b1962bcc705be3010f32a4223227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6aca7eef05cfd5d6fd523670bb145d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bd1b311beafed851b8f9ee7f85385229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e82871a17a77b9676ace09f58e4eb5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecf9a601e41d1b10f0dbccd7d6c360231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7385e6568033ffc77e0ed2c2ee7397232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c2c1c4f1b15830fa6c688dc249abc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ed0a11b6c82c12d5c870952c284ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12874dbad49c3f71de25cff1f4d390ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2abe76ecd05684e34be0fcda842e0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3527b9e93cdae3e0032424dc85699ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb2492b9814f9cedf0de7cc0edee9c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c2cbc801bcacb4ddb782479e92b42239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed508ed36d558f81e77dd4de4d7f4c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38b13b806285ba8c946075fdf09e43241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126179727083b9722388c3dda151106242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1f9914cb1029932c1c23cac48a504243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7384ae5df40573b673a378a545a9fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01593c058c17b661935cef28e6555a12245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bf3292cfdc6bc4378da9355b663ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c012cfb712788ea654be99a6c54b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1df943e7a9df02c3ab066a9c9cbcb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1d6c0a336b7309288241f2fedb19c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b2329700547ff6e90cc763d3c4c20250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae166baf252781344b81430b5f64e219251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb33c6bce37a0fbf48313da1e317bdd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8fce6415920f812bbd71944c6b95f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbb4a3564fe97dbddc2c38509a2a7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ede775fa15e387c37ddb7a6e69280255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fa570e24e98852273021d6dc84d46256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5f642ad7af1a637ebc69caee96878257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963696a036ddd04b05b7377c084090d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875da801188ee886728b50b0a583a4f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921cd17eb370c4d86264c0a6caf6630260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa9e8f220b6ea2aa0382856e16221b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcfa13108d4af48ee62ce916c64c4d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfc895dd6412a2d8365956706d2ede263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44095edd93c6567e475e67828f86444264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7755230120969524887e89393e1bdc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151ec0780f5ec709482cad4644e85ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b5344d8f9cb1619445fd8c6b527f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098811fcff0defd5c9d99dcd717e5d25268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eed9872b61e846c9742dd6f57b238f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fcae49c4d8b8d2c5e540502e6d152270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46132f60c45c431cd08864a83a4ce32b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdde04fe1db6426669b060e7de91002272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85684182303bab82b0e4feea93e664c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2cbc99fb93f8491118bc900fde1c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb06c3d034d96f7d38c82931b962b9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dfeecb322449886aea739ef04b09e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db839ff5bbd614e16afe841c2de3ffe4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d9c49f9488f3e4423ca5a75ecf5f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80619ce6becc543cf34e7a9ea4c1db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f41a69a1a940f1294be1fda9cf8bba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84daf3b4f3f215dedbb0833e3533faa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3700e655eb3813d6dd0a4c0896d1240282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0195cf5841eda0030eec886e800a3e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ba8885f3f0ba30538fab557db3fd2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d4fafad331d1ed13f793c767cfd75285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f145ddac10695ea05fbf2938b299e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e557965340639e13c1cc60af1088554287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9e0e9387fadc3eee5997aa088cbb1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e28d3fa5ce46ff0d6773632139acd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105822aafe093088057340479f37acb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986f4bda071045b477d2d9f5fb6ee00291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82e7a0bd40e289c49c635ac626fbe5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9bfaef3a43ed40d875f13460e630e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87b0d4fe931caa2c8ff5f3f2fb811b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccfc7218b37bd5d660f5df6ea14a18295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb330ade13ce3312c8b18c3ab815e30296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2922d596980bf5be9590d2b8a5f877297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b759e773c3a219364c40048b37f3703298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e732527ca602e33914098812bfa121299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b364a05eb4db04cd742fb940d90ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bf6517cf13f11b43ee61df74e5330301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d37dc661bd6151aa2a3995dbe259e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899810f33e562a9514a95352ca978c39303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e073933f866332cbd43544d9f3eb41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0992c15211860fcb583428284accc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d59b752f1be104043264c1b836e46306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1e8c8dab075590cd3560aa705f9a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3464543ded6c72bdf8bc3dd03333ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455940d6592056be41d0249e232558c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5058f651a6d0b2fe75138e2bcad9c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db823ca027d538f22514a5f91e18efa3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab4d29c886e13fcda8c8d8f869c7e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be55fb91c878c5f39f72707bf06bec6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac218c010587b3005393d95ba19951314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18014920a64edb3be19b4fe8260eae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcdeda8ba0afbd0fd94389e1750003316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1208762e6973e0a52d8b0d351ed5445317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331e8c24d1c9b0128542304f7c3c15e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75f5286724d9213440af868ce6f1b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2514fa7322cd8906a65facc1b02430320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea616cba5eba3ac24f7ba14f2582778e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f29edf524e644f2aef481def0be78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896708b7cc14fd075822c07746516b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf147dc3f3eb607ce2c340ff60f44e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdc7c24a26820906180fa7efb691c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94883ef98dd540585caf96faa431a291326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fe543a3e7a4f52d05e3dab048525d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682928141ae9d8faa65b8b4f16e2622328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25400d546d4e5f57185775f50161b0d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4127bfe03222c2938d7e52e04dcbb8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d36e7437410686182b501d323db5f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fd00bad956e787bbaf08c5f52e722332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea62a65c572ccf9f36788708a510df9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30937ab81cd0131c18e5b96ccbad6a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce148f403d8614d1beb839a9c90919a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b0e86e1cf13ced5002aa1418fc24c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbff5b5391767459f7f63c51026c95337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02ee028777879e6d193c21859f0504338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cad194af18fe83641f6fd53a259e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f72df9832e87ef6bc2c0b31bb8eba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533e150bdc7e2829c6ca34cba9ce232341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df9ce956038635473326af3217e30a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd351ee8c37cff4a23e89114c089e96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb919be8fd107bb8616193d6acfc741b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534406875db0da28ed065fc4e356a808345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb20636646476565f1d8bbc782313b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69cdc9b7a8586521514fea013c997a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8f410b948e9f31c844a8182d2250d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b00c547f334c8f1f9fd767f43c9cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03db7dfa4d2a76a7486201a008e442e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78595aca72152b956dc17a7ef8a218351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80c92219561db3eef753e2841306f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da27c021263027dbb4c5a4839c4298353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5845bc130ab835e0d4b2d540d7b17b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0867127e728397918268610409fd5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7f75689ea17d59a12e6d5768a1ba6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710be3ef0c9add8f68b0106a429e633357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0e75edff81187e425fe981ab8830a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a51ce30b40abd5688dc0ff7f552ac6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41312a46fe2f017859e53b346c2c0ddd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b504e5820997f1264adb90c99d79c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e49fc77ad091be4fa547abb0084e89362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8520e9d67ee8d4a713ae1e6248c00363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a073ce5225e340dd55d4152a7eb3a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d4ef26b5f3f9c931a5381bbca32e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb0bd41aa05c908a753146e3a0591b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23008c7e3cd1af08b9fbe56a516e0c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b9dd477664b2d348b7986e00473be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb9eb292ab8908515622d76bb30bda369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10930ccff6099c024b520dc5100677f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48856e880fcad8cf9c72246176323c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b200d7c72a5aed135283464d0eb596372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab11494d9a80cb0316037aa5729f7b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bed99077d5a5445dc59c4ad9682e32374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd91f078be314ed76f5112c8b70649e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942530c48761825b5b180f01ec343239376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43b48188f8656081c92527ffb9721f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed4eb97667ae14d369d37f3d1d814a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936da81af0bb27f6ead50d5b9378e87379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678e794c1ab43c37e3ad6ef4b1f2833380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b5497943fc0bc21bafc7b0f57bd56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11959e855dfb8a6110eb6073e406b158382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18866c291fc1805a58198d4fe00521383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf91f50fb575d806c8b529dc971fb1c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451f382df1cd672dbe14f73c008bcef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fefc9c24e3d01a2467f49c57c8b44386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b5669e7565ef1ff124f3ae70b4a0a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac14250ad19b63a9b4aefd68aa25dd3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485b3bcc7b960f9c7343194798e5ff6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2b3850ed3111d8c8055e8a359dfb7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b054b1d54da91ced5a49528de7f242a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00b8116a0e535424f64035ca277bca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e945028817762b67fe6ef273f673d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb68391d841b698b58ad9c2553c213394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3fd2878269b329f6b9affda18bcb3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eea8fbb65da3606435b0bc56c236c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2aa86e129ae529e39b57d21b936fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb5410550fb315254c33133e82ba99398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f0c7cb31817588bb98775d69ba639399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a6d3cf67689946550e94e7c838045400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c68f151eb2b755222ddd38ae5dcd47401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497231490c36bac124dfb0c43be8cd9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d588133e8b9ba19f9f5390d565a725403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c78a42e2dfeb548f2bf349521e4c1b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb51f10b7e3988f9d9cc95a1ec4d3b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640e4da14a3de16c42e8d3638e1110e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3d28a9a3168f82839a3c0adff9cda407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba4f4624cb1a8236894255ab98d529408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87aad54872d6b3dceb2a05dbd85765409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8c0259b1dcd6004e387753e2fa8c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd7b28a0832d10db1b8ecc6460f5ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906956db5850537e44d822c3620b3c3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d974c6d1257ac996ffb28f25f75f82413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a04d0b893addcafd8942f66479d2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2133aa98e23cc0cdbb72619e683a7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92edaf6ec3b8219fd1383cee591ebbe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7d5587124acac299c346bdc25158a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76223da36bf0be57220db7b4fa3408418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925da757890b91c4e7b6119d61f87a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602fe42d068e932e0a4929623102308420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67ccd1a37b0bac63c209aa625e13eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a94881612d613f7d3f8ac09b007315422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3d25d47f26c98cffb635c56a0041c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de58f0144f449bbabef4271c24582b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb729dfdfd4490c39330eea920df1f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f520726602fcada9abe26c3ca0d630426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e881475c2381f60fe276c10ccd3760427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3eab4eb3acb94f5ef978626caacc0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca66f38b720e4eda116b56315ecf45429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d7e6c0511e61929cdf8d863e69f32430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230509d4743b6f1fc08484a92528488f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa485fb5f728cf53647686aa3d05e728432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb84bc67dc7307c87f3eb9dd001c32433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999ecb95e819975db73885fc60db80e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f05fb2adb86b47da8c47d910c23f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c30797c7d76c624bdd8ebd05941bd3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed71a55701df8564019e885fdb0978437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a4bed675ccdf2e0b9b5a6f7336cfb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2308e6357d4810917f9e020659a07f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9a332aaabf02d80459238230e3739440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025a46d2a2d73715cfcb57b69f79d10441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72141d5f3d6b18ba44b5ee09b99360e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fb3c416a59c77e5e1233feea83447443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35963ce318c5d1f612dc7f4296a460ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bffb961a965544ba139e21648833ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93bd46584f4a1e322625117ebdd329446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae02dc1d4fffc160fabfc065290f64447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794a28dd6330b1c2fb6c770c5986df7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafad1055f692f8cc0d733d9f938de5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25999e152cd0d158a9594c2750a08f6e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bae41754be65ab819f7a38e6734f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec0be2f3b21e1878f40b20aa42b8a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276bfa54649dfb696f3635db89e3f48453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88af8202103afcef2dbef8e22f25dce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bcc360c318388956959e758f75a8e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a4e4ec21434c340dc36a8f2c8c93f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bfd6642cc468761da64f12f67b571457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e658380477080f006a01b4b239d9f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa7fd9ce32cd7b87ad14e7c54de460459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35aea3dc5b8d546d1da32b0a2f53671460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bbefb3d2c7d034b000da94a712a26461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566deba9ecf02530f44ff5acaf2a415462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a10f2088be566abda782f44e03e16463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6503126db5befca98a89bc81e35ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0854188bd195221902dd76339db4f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef6310c05c04985424281c125a6bee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b630f140fd0cfc60af98f7258bdd5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e41023cef998dec16da41d541b9beb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efe117dcf64658d273b0a2c2835d11469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373f95d3d0e53bf1ad11d7407f2e064470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e13bdcbae07b333e68e74ee00bfbbc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b51d0b3e4f925f720b7c2800e68802472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abf95c769aee6bed2cd20693d36759473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f383b91d02fd8faf8a0137aa8d36b44474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41198580b61027fd2b06c889ef7d2905475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfbb36a150ba195cb37f40bba1c693476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d4e042624b69b37f78ca795e779e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa2cc112ec0b97f6aa4e2c961019d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f884e0ae908e791173b290320fc5fdd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27361f4ff81aed8925a7d77b8be62d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422debf4361a2e46b0cd5a6e07d799a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152c9eb94f013c5dce8ea93fd473b13482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d0ad1c424099132cc28ec13b04184483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e1c6e8f2e4d4a1814199444202ef0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edcc356b52c5d918525d34dcad0250485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a7f94260992871d1c05ebf1428754486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267154e831c0937e451c8b7ca77b5f05487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ffb03e40104037f414c8f714319cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432d599ae592858caace1e94a81dfdf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66654d64330d8c700fa7947a4641fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff06a9d48fb1ee712e9c2b3c24d88f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e333a039c6097da98417f5d7545bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0eb5492e31aae8dfcd71812aec97b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1422a1d58b52778fab6fd33c6287b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea771f9f37af216828fee3ed86f41eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fc491f7f9142713e16f0931347cab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea609772226adab3bd033fd42977916497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6544e421194e2ecda34f65421724af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660de2894ffdccc759a8c90f32f3655499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff7d94d35639cfae8ee561649c7219500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd68bb5dbe36bda4a6a5898eec1fe7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84608a124e9554a1da3996dc7f751ff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cda83741af11e165b883977e573f5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf5cdf3bf606a83b9109f928457caa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80149fad5abe2997b771b1973b5d3bf7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaaddfc443f5382248615dd4efaea86506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8e44e46f1f0e214f3bf7ceb1b91fb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58187eb0d398cd24d0971fa6fd51982b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793659b89366332bb63b747528cfac9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d08d83f5d3ea2b5cc9612a716b838510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7838bfc50ce4c5ef691915171936c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2da439412e420902139651efe014f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691a37b290d4644ac8925a1402d24b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb62ceb4d7a51ebff32cf41cb3860d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234f7c0a0d803bf85eee34782608226515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45565eb50710d55f2d3c4fcda2e2d11b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568e4c609bb150236ce73f477817851517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8809098b81998b1cd32f69c553e72ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87757d19a9cc4475e1e0e64b97a7f8f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cd6aa8fe3217086e74e448d7e5a0c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594f810c10d229cb8261c4b3ac6f7ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b66753f90be5620c14e7de759e8ace522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73415a7d0e9e0467fed73ebcdbe5d978523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020113edcf31ecb1ed1da3e8b108905524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab2887d3a8fd449ba981bd93ed1200525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797bdcbd614dd4401e34e6c446c5537526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eceeac09cd8e372e14358af00367fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4748e45c206032a7b4700151e49f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fb2301e4a1840ddb6d089ca974cd5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb8cb3d5ad0ea4f914175c7ceb41dd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf784a7008154a1397d1545281310bf6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2177c1452055e03306ab59484c40b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28345908649197c91e13ee443f8895533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd1e3ae86e0e28733c9500c60ea370534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaf57a5a76c9170bc851e2e0119f55535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697de2e98af77de56a4e928de96ba8bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ea3d55b867628490ff5f20273c13b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755eb3e183556c068d85333a7b135638538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6b76e6c6e6683015116a5caab0181539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5e1bdca1e18bcac97528e3f3aa4c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53346ac0389a519caf8da43d8456f6f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0646ed5b2222c0cf0bb4012e7af24d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92a59df7b77ec8985b78a782f8be90543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477ee23185a91b4c911b6fa5dba2f3b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaea07b432c257767e35e81d571d6b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5333810b9d96baa784fad2cf3b3ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c23284a04094b0861c495c9947513547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac041112b6972c86d9b1ae70b69263f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daad68b19e487d16ea2754211428820549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7781de4bfa32634866bb78b9ef2424550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae730701474f7f6694a5ff5fa0304ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdfad6b6aef2e7bd54e6ac7ddb35fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c17c9e8f240a61655e16cd7bdf3f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404847f9cdddf6555974f253c173ae07554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2462a0c2c7d3c2f22a2535c5ed0da3a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0fba7be2af013fd77d21d78bbebeb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d446924bbe998c6aac0668032e38b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28866c61fe0ee9b5d79446125defbb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda6f66241ab032c92dd41985653963559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e7ce6b680be60c050239a0b820321560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41df2e3593c7589ad98805ebd8df704561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402a2cfad3e865d4de1ec401e6de1c2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f1fdc0542b3f371916873d6f6a619563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa1364fd74482ef8df0e96cac6be1c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584856d75a0a79c67c5ea59a379f145d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864eea6a8bcc3eb18583cf19b5e6a660566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c615bf8abffcb46bdb90956e711fa94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4d8040aa4ced27ed1bcdbdd4696b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4968fc181b56d6a7c7243bb0753aebd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568051018f81881ddfb064356148348a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5da268f559b979b27dbb0d20f6c89c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90abbbb617b8bc950bf0ea477522a3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe299a870045a0501e68dfdfb4745d52573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd695f4f78d0730f8b3cad7f8d626fa1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeab37576bcdc98fe623cc7a9dfe946575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af15969ad1948ca457717e2213d3202576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976b4fb8116d604e74411c7ec9feffa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6132e6cf3f653395996e02795897134578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae432b6441cd245049a64639a61fb573579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8f997a1880d9ee038eb5b8196dc20580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abb39915188db5406ce71ea041313f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8e548eebb8bcb6e882f9b25936d5c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f8250e6fad1e6574720b3b7f77728583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09da36a3fa88a901ee727a6d8b73ff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0af1e1b1034a5fa932ae4b2bf11f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c10defa6b9f02b6a22e0fc83907e1b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cb971842d42e94179dd32d6916ebe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053236fbdae1f13e91f3b8af439c46fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2e7376d989c37af8053231d1a3e5a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f700201470a24722e9ef2cb12671d8e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1b464d6bab52401b3dd068a16e5d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b4c9616561b9cc8c3c30af2932625592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bb84ae103a63e0650c6b4a9804c3a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ffbc334e47c0ac51a01e5870c6fab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409e334cfd7042f1871f8dc41d45d87595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55313f0654e20663626a265f761ee77596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1d8ff2ff90e38f609b20f3d80bded597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2238b592060049aacd3315d56fc8cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d8286fc0c52144d4aeda14d9c370a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b97c19ee3ad19e85e92539a5f7a9e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff70a112ca9f7f4984909c283da47d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937f2c3c16409135f32c26a91d130e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aad7710c510826a7ddbf7be767fa1b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2409bd3eaa3180545d9e25a4f0eaa54604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343474580b2692959904bf0a64697edf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0e4eeea2fbfcc7b78c4f64896aa2b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f67a2e8a61c0f6757843fb9f5aef1b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420063a74c7fec65830fe6e5b5261a9a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa15586b6b8d7d2148a8ebc411b45e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d05228118a02872328fb290d3b603610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21c577604b5e441157e94981e86df5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fb5b7ce8040e47930557ad3f3debe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f14185826214598d578a8154df1f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b975d7a53ff3a8aab6eb7d8899762614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169bea3163829bb26c8f1e3f08afb9b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff6771d1971634fabe56a656fd66a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35173a41564c236a7867168b7c3adf5b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f328621620345b42f0a792ef29771618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf456ecba3b978bef510403159d834619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c450366169e80b41b5d60e0976f5e78620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc39cda206c75853974b93826e0cac5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bc2d9884b429be9b6b96c29e9be16622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fc67fdee76c62d7c1a027746e6a84623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf961e4e1d7c7dee354d3ede288aff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c90fd1361a2eb33a03128e68be662625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc953139aae7cae7018e9794bfe021e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b27e0c6db642ca14b829192ad5d89627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9bd22350c97c01f04528c79ccbd5f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc92483613d03c1af05aaf9a1974097629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50a28a1e399a77b0ab6f4775dadd6d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0979306707619cc80e18c634b0505631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd614e83b6597fc134124a688d06d64d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e57d64964ed1aff930819dbd4ae01633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1b4baa3af639012a5088591eac101634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aedb09dd222da7c9d5e381eafdc43d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422ad0298e2f0a28c9c9ffb9f0380c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47ee929c14a6902caf2c710ef61669637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aff727d0ab17707026f084a313d99c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8440db2d12048632490de0611f818d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263cfa102998cba25aaa41682356984640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c634633e9dc0b3aed8ef8482bf2c8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02506fe65f418f70e58216a41ad00982642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e34d44c32b45ad0eb6fc3762ea2300643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b56adae2ceaedcc70ab7bf4296172644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6e44d1583ab8c1ae8ca4aaaa18d6a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b82774dc428d50e4ca042c6e9afae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377a462ab26d332dc6dba7e781125cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4aef6ca1fe91968937e972762e710648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81330b2d5438e89e4743a892f63a0b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49beac465c5715481adbf95e20ab550f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515300386f275bf3bdeaa336a6a6ffa4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e3b9b9766bfe6a10f8f59f467ec4b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd5bb1d9b9cb8e70eca929fc4899a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0aef80432ddf2574af386156e0d956654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8461d270fd96042eb1de95529a2b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf813547763ee61cf830fc1d082b60656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db569dc4c6b19fae537d7abdfde38106657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79d1cf5c9f8cd862b21aea02a373d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503c271a5d0b5b17b50dd0ca4419211659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426257f5439ee42a87cd9340c912b909660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3728ebee27ecf6eac96c23304f997661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72d12f3c56b1daeb61f9d5c37c420b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3ec41cbefcf2dd5d5adc7c22076ee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99c810607638fbe243e8c200851ea5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a13d3e147ed94f349fdbd4a439c14a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a3c9c540b3cfe0996472eecf7a8bf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ca1d4895825895b3c6ad4ae3140b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7316c0d11e1e153edebdec9790a19fa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f82e990edad38a61173dc2f68b69f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc885912b6b32129b4bf86c3f5143c44670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c77c5b91f8b16b893a70ca240c4d15671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8c2223db8016f34a1a1d5847d20c2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85b0c03b78b5a8dbebd761e52ab43d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ce399c6579987cae95fbf2982a5ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162f73fb85b88b0cfdb6b93c1b2031c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82eda2be30bedccb969aa9d1a81e521676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbaf5141dfce9e212e20d49aa297247677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196823f4ef73fa8429bfee4e644f1daa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff884e77bf70105f6c1948d6f0e5bb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33232990f0d6c0b6bb6584a87e3f3eea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb285d13dcd6c8639607fce845c967681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665527327efdb542e47d235aa798d989682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c69386e70f040451221890a5b8f84f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469b8cd0fa94d97cc8530b0c14e9928684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dadbb3b4bc75c30926675640b89b4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d45ab0e44631581a9fafb8aede05f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c26946aac50ffb5b2598db2adfdfea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ef015b48ed336c1c8a7a2901a49ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a6abbaf25b2372896e498bb78cda8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683470b3d3b2b846f2f31bfd7b3919a2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64c530bbd2e5130e41a3ca899be392691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdaf7467b4a315cbe10f5dc02a3e01692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d787cfbe70e6111abfa2bd4aafc14693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210b7c30c44a20e64b53ab2f81bb53b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175094ac2a70c30c1052d9b0e389fe9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be006b3cf49d519a058252aa7d8bdab9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f224a7a9610e854645b1be84a8c49697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47a5f179c182cf9d5ccf2e48931e5a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff0e529ad9bf5fd19d8b201072657f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a493df27f218f28b4f9760e5b49c740700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849454e983d917d19000d3e6121e030701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020e0061bcfd8dd3d9733d58b2c40ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2370504bc60e7dbc129cf93381839703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746089dafd01d7a77f65e7b26b86549a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878d5d95ef9d50454ad620962387189705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f967802cc0d430927637b49e1d4dc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e79a8677fad891f5861817e9124e71707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6fe026488247a67f651f640b4f91d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f04e8615b2a036fb2d8afc685acd4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694b6d68a97359733e33510c94a8a08710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa62dfd98ae6dd668d97c6da105005711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d826e328a259e3cee696cf5bdac85dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b0fd24614c05a6a6c56c3e22212d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d526820cefea5c38f895b93066e04d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f972d370175a268224ff8d9b4c1c6ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859285a06c12581953cf7b4e9d88aa3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd82803df8df9343d47274716b6cbe2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983f188ef8af73b47bf60c89167bc67718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f81e76a97703bcdd151d4c96d86ff0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe8669179c58e2dcfca32718ace8ef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116834a61a7417077a295567abeb7ace721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194ef299a9f027243739ec8e7300148722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccb94c7650e95cbc8790fd854bce28723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224c147a1dd69bae134a6f99612dd51724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d977ff36faa6cd1b9a98a5d7ae27958725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abf9a911811192a297e82437446551726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc94d69b24388a15440f2989036ce15727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd1ce6b1e5f2a7ff8e5963cb611733728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d391066dcbeb81665f11f7017eafdeb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217b09ffa3ac6bd6af8262d235eb069730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233b448e8f40ab5e64684afa31036ac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cf7758756119317c3f3a4c441e8ce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de93dfdcc715a26f683deff6d950cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945eba773ee8bf2e70a7a66c097fac01734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ef0b12276c3e68983e397ac43a984735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728957323e99930fa077afd193427a60736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0f193b8a7f772e184f1f2ef3d9799737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efa4ff2e1c5d46dc75f9c2ea0cf389738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd32b10bd3c71bab9ff7536f16822d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5bc71ff467ec35715d568fd09123b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa4ff89b22d6371f7b6c4c47d81440741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f4facb14fcec1f724becd682905f8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a534ae9829482ab1cb1cf37b8287bcf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33528d82c69547f1e7382af0f8425aa0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9c34269a6d11350cbb5d30a26562e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26170ca5592870ae3eb3fd868cbfc9c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f482ce22a87ddf76cc3cef7bdaa6a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c0a883d1bcf6ed79a3a4d7a37e1ae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785c9587dfef1772cbda5a27ffbc0bb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173952abfccccddcaa07f6c21a2e6e9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb9dbb55b55421d40073c980560b5e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ab2cde9631cec2198d516a22cbab6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99232c2248653ad3d7a94bc37e9793c6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1fb699cb8a94a77e5a005d3c7e6da754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc8a6cb81fedfc44d585ca5269ee45755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf369567dcb2b1fd0ee6869bb133977b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161fe0a3bb52dd4dd3ffaf28310012b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142447892a8cc10a4f0795115a663614758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317361a5c0de1f58d9039bdd35a2caea759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8235c8c2410b783bbefcb7263a956760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc92d1b6c5477092b7de25152a72e7c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c2f9218f9d39a2bdf376e50f12fe5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09b3617badecc968bc28fefd66d125763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100061f56e060998471e3e90c9200070764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c019f67c21ac36481955bbf078f4ec765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1938f3b567eaf852d72575019a533c2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463d5a0d124d08ccebc0793dff04905767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8997d23c40c90aa7a65c965e32a97c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed36137bdac8880d8a71851b312c36f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ff7e4713a0af88c463c051b621b67770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb1eedcd5df5e18d68784e23891615771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896bac6faada864ec16b00502852d73772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ce0b0e46d7931c19d026948585487773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb45aae91863a4b4a4d2133dac95851774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce220fa7da22455353c6063104ef52a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f98f823c09d0f5ab4d4b6ab867856e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9994d94386a9c932c75613b804c26cf777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429605f6a11eccfa87cedd75640c657f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ccbe187ba08ac1b2c555c4e854dad779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d99bf4c89f13b2aa624cc25878708780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a71f2f4dfb37e607151ea599666d14781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44975deb653197afd6643e48fc721236782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6bdfa853362f3e12e0e06d88b2e3d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8fca65a8884ba7723137be188369b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a32d96e52dbac594efc5ce09a3408785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474da99866452829dc9aa7d2b481794786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179300a30cedffbf7089a83645559fd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48090fc9189b902aa505872dcc973dfa788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6607f1385cd457acd1227385cb931d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982fecc9976e3e188da4630ab951a92790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffe29a010cecc7d9afde286e611043791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d103d762c63061c87cf155c6df4ec792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc25edcac216434813b8037b56a76c7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d6a371e392552581c31f84722d9c7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d0205df92b7794714cdc5de4afdc9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f8b1773076c33b2aa06ecedeb6d54796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9c054d796cb21dc58026bd07bec70797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea902d06967c6598c4c32bea33250dc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe05d82c8389cec1517b5ee096edf2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449b444e95bb4ceced4bee8ef8289df800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88eeb5416dda6314dddc1ecc5a3dedb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af18d84b1bd46b7a3ea1d1c52416fd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117df836c3570fec53119e7e6df6c74803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ecd866021796e4a6d3c6595c7462c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb6e6ffc03945f23dd47a31cc72446805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35ef1c43bea1246caceec82a3e09ac806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dfe599b12abf6eedb5bb19da674fd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe21b4332440d10d83334c7d489de1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2b9c262059b27f73c318128cfbda4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f793254805003db62b07c5d70168ff810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fe5a74d71313ec7c9054472a328b0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707479d2b6095d96a51246bd97756292812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4e02ec9ff847d73d13d05a5bff2e2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd759cb3ef8b73b7d3f5a3d088315d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77480a874b22b65fbf635a8656477a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2196c4798d96a1ccdd66a8b1bd2c3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2db28bd6177cc5fdf66bb818d3a35817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdb46c7be8be4feffbb10e2155b1da818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e54cec331e7ca58932ddecc0297de819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e85b5042bfd97223c0e416037a599820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b2bf21ef8c145bd016615770fef5d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10d9f4bdd6214f6dea36181d806866822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071318d5eed299464cf7d5056840565823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866098a361b6553802cb37aafd5d053824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4b0389318632b11bc505f96035726825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362432cf314e60506ccfd0032ce5df5d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf78702526bd6295ae49b9b1060a1c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d401cbb498f8645872a31d56e28a6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389cd91cd7997352e9eb9c20c27d6fc829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54591c50b084c244c12188409881def830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae8ca54601e069c949f4154418e143831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fd99ef478c0b8133976a54f94e6be832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cb163b40deac715a4049fa5334ffe833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd44d073535649ccb9ca694f8f28d4d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbac3cf935a304505b9dc62d5e930bd835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b31adf4a8e5ab2227fd0e9d5e2cd5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35271353031a84def5557ab95b465153837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817491807a78f310e90cdc564c52b5a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a3cd3455ac8928d65544aa1176fb2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b32ea84dfd24acccd27055157fdc8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8c59342ba4564a019f98901c8a52f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660742a0fa4d278b70054ba8f42c0539842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc5cc25688060e30e71c01c2b5f653843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855efb7db9c01531e48d6eeb5368c6941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60024f65f8e7c62aaff051f1f29aba482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26b5ffb2eb540ec058e2f4e75a10213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5779bedc6dd7ff55a815242972c69e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ebcf13e4cf7c0249a96ca7616889a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b8eb4a91757d91394a8186d1263a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1ce9017822d962bb04f74c483104f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc595d4060af178bc581aa9e572d038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed28e2d2061020a888274d074092c809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c21e44833190ca3fc52e391f4c89d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa642f505bd9ef2bed9d1c4025c9384911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51e9578930a861f90f3c131421163612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca8b524dadda0635268c60ed6cc9ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded931b12faffee53b5f77978f86d60714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fab1ca4e0f5548ca259c2c32eae6e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0063d80cf0b598f32216af6e556b0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d61e605bb09d38b072a37dde6f53d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba7fe68a7a459ac9927b984ca665f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48358f02a6782b35ed455158899e0c8d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313650790c45551fba57b2bdfad006a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15263a3608eaf5779940acd63e22e37521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83395849df3a2fcc4138026223f0de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348b5fccb6a88efddff3edb9f6c1e0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5c8dd23c2c1bc83d6a320c2f4355c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee17f5f20d29df28b036bfc74ca7e5825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550390dbaa48d7e3bd4fdd51fdce8fe626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd41272d9c7c29ad7d1c236e0e20f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2361b099004c7365669c91e570c2528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce424845df9eb4b1a07b27bb9808c55f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56c4d5c6b8875e547a47d8c45d16e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b04d66ea9bbb2d2890f3ddb00fcce231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6cab7a87df2a7fe9a5ed510bccbd532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cab9708247c27dbb5b2654568284833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7534a5a4cd9a10d18ac295ab3ad6cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58822ecbbd7100231e1f21b520a79335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063325decf73ec8ed6bdfbd188242f0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3fb66505e58fc26573ada1e83e28437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c65eacae6c2f87c0e90b672feaff4c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fb0603363596181191764ebfb306139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f189a830c84099ef1f9e36f885c1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd636039c8afbefdcecedc1b71337141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4ab24f0200ec804915336397b0e6742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf487e6017364f7bfbb0765af95c55643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a14701f1562d1695fe83a40d28ab144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413f50237fa7d8ee47816aa1701998c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15b2d41b0b091b03595c1f42aebea346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34344e8c38000f0e898c52e614fa182847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3bfebfa55196da55c88144668833748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4666d4cbccbfed7c02a843c7907df749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7139a704639ea4c9dcde70eabf171950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d66089b21ed2f9f835345295ec9e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557f81720280243b62b4f868264ed0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618b55132c2509bfb86d174044284bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510c3f7273857bf8d541f40ac09485554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a2f07e254497ceeece025a90dbcbb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc879c2d75a9b84d9cac39746e26fbb056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b38343d4af66925678fcfaa3d828bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc955838e0ce0b1d9fce490f01e9e1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ce89bd0294b60ce1b7c8bed1e09e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305a6ac5837eff3633a37be24e10f5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21c4b27319a4806c9bc75baec6d11361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a4de3e6515708b0ec2bf44ef2e64e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6551babd88de36cfadc505c6ee524463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdc1543d4a21b70e0d0b4b701fb58464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259809ab32679be35e5ff362a1e6b49765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4123cb02c8f02f02a53c78f9df9363466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d41fcbbd6189b33eaf651d47d8eaba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f6e458bfcb60a94be82611f07671468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879edf7d4a8724b5b0fef1b2f75f295969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba593af40556da8c0958452e8186dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0b0125fec7afa526876d8082af30671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a853c05ee1a17c052972f4e50cddf372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2bae531bdc8e9a20511e1a40e190e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5c4d540696c49bcd2b10dd75b16f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7aa23366ff413f7048c82b160da1875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9ab4d44802c1da2fc9de8cbdedf4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930798cc619df4e3cfcee0b8f4e645577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60634e9359b33f143aff9dada4b5d4d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413112f6584b10805bb50086e6e837c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ed64ed5b2ccb185ac72b8f699496980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718082a30b2ce0374c51156a1aabbc881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b3de1ed14f341506d829e3f94639c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad1a21365e254ee419e357a57a4d1883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5312b4f808ec9fa866e499d9401f8184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330661d996790060167f686282b4719c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814553cc78148911f0521139a92b26086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2425c5d5585a70127aa77ce8d3036587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6db811701fa92d2fbe6877ce0904b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5d06fecaf033e72b301ab41b4fcc789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09fb8f5e8ee8b8ea69599f56d2128290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8743bf4d38272d34d8a177bb85180c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0c702f44c0bd26e2664ee5cfc55b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db8ee59f334f10ea9d0a8a50ff054993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9752a6c184239a053289d9a972a925894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ceb33f46941382054b62175fcab65395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8afb861b70685cfdd8ffac9e1f0b3196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd1b34f1e66c14d641aa8b61c6b5c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af59fb84cd930f5f149e6f9a5f745098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fabd141111671e665668d89e5881d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0c73a40bc3b2c185529f71900e08d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989133f2ec3dbc57cb4b97b2112f7d61101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb986027205b19ac7da9905cc342fdcf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebe9ebda1162353ed063536ac0a7c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8bc5012f35166bb71946aca403e76104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9639decda7b633cfb8b2f6f1c5530e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124106c573ff857e2c52c1648d27991106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7527e65dd051862434c31ccb44e87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c06464ae7b6de944ce6e2b2f3de80108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd54b27b498a711da0d057f119a630109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72169ad81049e1740e0acb820a0bdf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3660e508de053bf098eca7a52c12e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86ff04bb8989f353df1996812a4692112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408a250e36d9ae51eb7f4101e3e6938113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b6882c2e352d8b232592204efbaec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b602f17e8525091ae8d147c5e28eaf9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef6156d80d42a03c43faac4b173206116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd852fbeeed3e85d3cc347d15542c58d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8a70dcbd7d3df07c47dfda5bf0e8b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f0416e06ea6545174c2ca3eeefe72119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b962b0d3bbce64808be312296266cde120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1676b6134852f565394b3f19421ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2699fdac736f77f0e304fffce3680122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7e4461a3c5b99008271fb25bf1af3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeeec60487b8a906d61c802d08f7ef9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836a7cb69256f49f94563cee6a9bfcf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbeebe7ade4fb4e5e779a41ff9521e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56067147cf615e05d9004d61f5ce75b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b15ad28848060c9fa82c669b3cc1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907acb1dcfaced483447090506c81ca2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c7cb023b2d962f57503de27d6b0d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5222edc9db913bae52eacb12951e0f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3b96fdaee91f7401b2bc3d55299e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33b6fb1a1123c78452c85a9b4f4be1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c54bdc8602ca5d9dd26a5d14604e67134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bb5321ae2368b18679e323824577c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403e307eb621d3b32c4838c08129b59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb53a52da3e280c1fd839c807084ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95eb91c4d698574aac5adfee7c99e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def733f9273e1f5e7d634362fbe21065139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaedbc901ce62140336514eaf16f32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31b7eb0961adbd024c1c7c90a0a374141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc91402cab545f33f4b0a70d62f3fc4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f054fce383e9acb25c8964e5dca8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590324633b9db0e38c4cd30125756c04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76800510419a6e22d7904bcb60ef40f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8a5aaece46d0fd535a87fbbc9fb24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f94ce5a5d5fa886bc3e844e865169d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cf2137baaec13721c979b1fdd11c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55e5b54f482c344a7dc239531bde4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018cc9ec321aad6c4d44c3dba5b47d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da545ebbed1a0af6a5948f8469d48e2e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50339e77886a372af26c679777186806152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157ce976d7659802c79cd5f4220d90d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc095509c4ee8cfe4eb0d8b04a8b0bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bea0ac1b6cad4a856e6089fcd3a2b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645e3d9bb940107c5abfce18fb9ac58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a29c9c4e1153d2f2789e32ec97ae4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b39f16075a687be468b0df1806868158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33065e2002424756f26e678df48d75e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf9cec077eca75011eaa7c49d4c154160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b54158a8aa3eede233eca300ca7cfa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e88543c3e73d42f935c09e9dde8d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fd840f01825d5c0f031f1a3030699163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6347cd378f3e640346a42c44e881b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b57f5565560baf22ba57dc4515495165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18050361755df3e54257f3919c06dcc6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682516bfe593bc0e10917ec4210cfe3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e9a0aefa9e5df75bec615a2b4dfa6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a39cdca0437c4760445af033154c1f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7ae557bbf7f018a3d92a17d9f5b32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01456f146fcb6d8076df93d342d7b134171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b4a57e23d9e2b87e5726e1acfee21172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da271c583d8af0eb7cac82d4bdb62e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b863078747911b341d06d15790fa656174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18beef71e9d52ac0fec0d46d6425dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835fc33a4488ba2b483c07329b300d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4bd209162656cf4847c53d6c92cd2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70c5ccbb25b49b178fb4df33f2c9f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb5b8c141ff8874e64fdcbe7145cef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe65847d9a2b5c7233a3b08bb38eed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f9fed0c735c32b276382a0722a3d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48e0c24dfaa67aa8b2af159ce78b2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b4911f1739000db1221e58d6667a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a6a08903b25a0621e9d50aadbe664184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cde236cf415d8df04cdf118961cae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4730c65a0f69ba3d07924d55a79306b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50d3f63194d76329dfe5e15fbad640187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9953f96205f3bc768742a8e0cb87bfa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932dc0c66c605cf5edc6ac7c91574c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103afceb1d68f052309e788cd645420190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc074928f19c7d406b547273e4620f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0156e2c0f06e61258e72d6f275ba67192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d1d6b2af6b8ba77026f762d654b60193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e4985773ab90a46a94115f5dcac9e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b2e0ec2f9e15e0c0847c13f853dbb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05661559dfb51c8aeca58b6a45b5a01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab2e69b5cd81089311257f9d68aab0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3a9a249ba3f0f1882a08fb1c59e07198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c935c7b4c7df459bed4f46f9a1d6de5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25200c79b8d999413e8000f276a2ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb26b5fb73ee87ba76c9d2b4a1a1e9c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6888d89c3547985c566a9d85ec205202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666f7400f166eeb305c7676d10c2ba1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e9af6f4917ee052df073592401281204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27076f10012d23ff26d886f191672554205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf343642fa122288c42f8607e174f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be72347bc702f8000896dcfe27f7e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4bf21f7f8445529afd6eb5e3e58a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8daff48841d0143e5a8bc2ff5fca2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae42c2b267dd9bc0b778c0d1723240210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624f0c616fa8bb8a671fd69793e955e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322686f2f7cabcbd95751745f5b49ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59aee4102ad33f13dca91e1e4978a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98c0c50dee5ecbba5f883b345aa198214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f5461c5ce96803ee71ddc9998e241215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cb22f8d342a4efb5d975f871d6ea3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdea6432572fe8964d27e24bded060e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14de7379fe9df51833e2af311a292d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93cf12158d44b994b0fc211c33d0e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d01c078fc94fd77e6738cc494f199220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd0286fec607a19ec3fe0e81535bdd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963392577ab945650d333d33c292239222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526ebd799c705952fd34fce1c888eb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb1cc7635a2fb7ebed46da8bd301ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817da9394e95426545cfc4338340a2ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1431015dbfa6f4eabdd5ff2b3a402226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fd4a197f8070c9e3a1a94f7b0e9ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb021b973e591971469aa1acb94085228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494657912e54a770ece95599303f6d1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ecd747ba27f95fd688a27ffd734be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3f7556a5a25e6fa02b0ef8c169117231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d97ac4ed5714dcd59e03959e466c26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b44c267986b92fe4cce3eb2478a14233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b570648cca202682f8004501236add234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74488da7afc7e0a568ab40ea28191665235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff58a59655a56a02b787e71627713fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef319b4840ec0621018f44eee38e9b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b3821ba728b0ce9cdfc0a73a75b3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b83b2dae7037e7f2381665e4171f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ad41a79ec9bff7f1ed55e104ba16b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d198df91ace4c340b6faf8a9390529241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ac9b003ed91097355f165f33c9819242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8870990db27424d4f93225d1eea775243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47081653a6c920bebd4da1fc94f086ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa5d8865bac1371804b901eccdd1d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0517818995f33e300513767e296887246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b92cc762f6409a2b28c1b9479ba589247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8bf25f918d58ea92bd4fad60a6799248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78acccb80c6d92b70f62cef42969ac7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd7c213a2e4023645524202de9e0bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0e09fc8c670d305505747efea38e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf3a96b0c19c4d66650e95cb524526252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c097b9b3ebea1649bd8cbe88c2823253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aeebbcdc7d4a7742f47a20f75f8d44254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9c9d28212daac859b667b08674fba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8708c1b6151d2cc162b10f4eec50e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c5a81b2a386e5695940fc5f1a8f0a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50538cbd7dcc44afba6b1a5e6bb93f84258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dab613ff6c37a30ae4fb70c5349f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1594337c992ac9d81c4fef0043119c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a63618fce4d82f8d8a16b3b6ce413261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214f0a8bd412ba32c28d4fa31755b89262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326858c05bab7209a8ddc9c688797efd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903de14a7db9823745f87df4718fe7f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0844e3ace946de79dcc4060ee10d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b57e6d541767f50b9ab303a60b929266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74300de2612659f92003ec1dc5a8418267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b8871feaa3e4713b1cecb5581a5fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a159b30bbce3fa45914f09cbb291e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947a6389635e4d0ecdc3feb4dad8e52270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c319692fe0df06f64086bd4f6880d14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94989ea4c9a26d980e4ef3f1ac55619e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27c80815612a938650a1e68de1bcef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f84f28764d570f67bd28f3acb4b911274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992cdaa4b0c3f0c560425e7b018eb9c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555bcb40a29adb6733092cb2e65423f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c789550a0a7957c9f634ce6fa1e7c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fd54a41ffa812fc9316797cc70710278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07641f66d804f6272219d29c3a6d35279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df62201354731dd7831bd3ef53d8d11280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51659f3886727a7a27618f4a45cfdc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b791d81138e23dde9226d86ae6572d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea21b76bfe5a3df80035732957792d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6d22c874103657c93517a738d1c82284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063f38ab685923e3dae24e18937e378285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920850a60f3605e6b86f42362dd89544286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066d75961c5a24e1f81a0f0fb24f7c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161334e36ad0457882733e711add361288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793908216887b7201a92c3432ff836e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bc13b29181ea3158f850d4af64c90290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a659c0adcc283f25d05b74ae9119e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af51ec1808979ecc431fdc199ca3e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e306b7ba63e2074a64a7e7d362ee166293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979283be90fae3badfecff586d55a302294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3aeba0f84f6512412f71b18b1ecc5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e2bc1ea852dfca985b3ff0f9e866d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ceddc4c742e76078633c0272319d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05007a1b3c7b056226edf0d112e461eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58594fd6671f8ecb69162737ded72c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d77e5ebb025e7ace6a4155eb70a61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940790775d0f270b598b779507ba2d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171930be9daa5479f3fa96507fa55396302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9b543d6b6cb5602ed44deae9a2664303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390249b221b3f96225a6142dff4fcbc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffe90f8fd55901a0750322e5d12ab0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a1e4512ebe506688909b1ef88930f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfc91ee7d0fe06d91a62f8a774f32a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e643db83d141cbbd82d9ab936f53f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca047a9b78633b121b4f3e69fa7d5b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0514a5fb2dc4f259c2ad4bfeb757469310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba283d455d84f0d44ba6488badf105311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da727c40f5d49c3069ed2594e5546f7c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2e7192bcda2788e00ae548062abe9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf489a628f1a3428e22291cd9cadd61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcdd4651dc156dd05137d37ed16e9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e9788c62c58ff7aeb385b4f7b6ab8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1140cb4751db30a89875469a1593b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef461f54742a9d9157acfabf592c5a6d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d447bdf73e8ad521cf9b2e87fcb7e12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743e85c23b11925c106c5f184fca0b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5601d2d72861ef6e6feecef266e993e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ec0335da536b00a7555f7289b955b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d917ec21d9afee7398507b612d33d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585f1c66ff3e9d117e3d811ef07adf6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a715278391fbc8bdb187e6d2347ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3d68964e02bb46f7becf45fdd0958326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcf1714ccad6fe051b1fc8e20ad5bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034a68c864657582a11ab2e98654858328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd727dc9d243b198f699aa16f6baf1f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b7d118df67ecb6c4b4c0c6375e8d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ee8788479a70003d1c15570ac1564331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a8bb1e47a663b8e6979ccc6c6fc3b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01d1d7902deb339c84fe78de041ea5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8132c75c9c9238d546ea4a954c6538334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36dd3ff80d3acb9075c6d6dcb0d145335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41a8faf170a45610778e5b2a0bb02c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8276cd3eb5f63a5533ddca55953446337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277d674b60bc5affd9a9e2af7e72c4e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd4ca98fb727cdccd274190887ecb8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19224046fe2acaeef0fb548ce5435378340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f5bae3a93afb524351cfba6031482341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa175a470bb2fb5e062a32d92fe658342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7eabde098435faa64d5d5063f4967343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed94ee5513d5e209272d424cccc3f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a512e9ee16a9d1597cdee053e0a399345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb9d56d82d0ae0291b52a42cab512a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da11d1bc4121a09b5bf11680acfd72347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11933b20aabc979e919185a70f478e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab825f948199ba46d013c899477df0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa591842c6e87759f986cc0d1fc1444e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e002822aa7437d28714acb81844696351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb77ff69adfcf2727ff9b6501dc8807352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b2272d9fd6ac009915d67c276e270353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1eb651002b3555578a3c1309b7df0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16257d527b819ce1b8e0e51d92443019355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289c6aab287cabb9e3be7604dd7b42e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d68b3241394232a8910364116b72a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22282e2d70e5fcb31b27fd16b74da9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0f65b1e41448b334509ef4ff9106b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3ec268363cba88cceb14e2fb1b4aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933cf750be3cbf29c8ac6d43425fa2d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70083e75f7584b1b2ecd732394756d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bb70f91cd872687034c6c9b97ea3d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b0d0797253293f5569014d5443558364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac013d2b476dc10cb6f6fb68ce1b1820365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea32d7d171c5818be19ee53809f4c16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626b62b11e87ceef5441dca8a7aacda367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f664944b3b318c73c6ebf1b0814228368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0d185af12e1672b478f738916cc3d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286469224895ed52ef9877a550a5282370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186338f01a4241413879b58c52c6dc74371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee21dc925f7cd5d1ea74a76e9b1f035372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6c42b4a6d3c745799491c1e66cccb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bb0cbd839b8e962ee3a647eb8de3f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63f51ca7295df1467ae95ed172d50e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec98ebac99778e99a726b21f64c97a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2d924d0d9dcf32c96c22141ecbdd7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3aa53526e2a07ba571d7aef720959378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a98641bdddecd9450152fb78aec2b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139e43cac49608a1a6ddddad2a318ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ce7d55f842c5fa60bb38e4e5645d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cec7ba6b3599372312e89ca76bf810382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f14e5f2cf82b5691a5081f84a961a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cc9077619a12e0637cb6da9c2b116384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe62467c58608011da42946dba98e63385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d224444794e32bf0ccf19e4e46a3f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7888d791ca89c19a3a5ce057a2fd64387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8880f995b5c33462a16a8e42be679f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729bb94ce42769181cd45c92e3cdea5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8cf0e1d6bc76a21b81d4a204db1ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990837f758f401d7c4f9be39dca5edfe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856863f8e3949756a2f90fecb65f65fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3c213a2410fd9fcc36cf1488899d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be13a34cef3dbd3c4c472f888639cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca207d8d63ccc5004686806508406e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd6fa335c7fb511372989b8fa1815b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e56b9e9dc1950e9d573e5fe64aa68397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fad2d01d1ad75b1d497b1b21f88bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e86d3163efd5d2f58a934ca3470b19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7560aff68718692201489fe944269ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23067c66ba967a76af7c3892adcff3ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd6f99cc6f1591b9bf4f7a82e9f3b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c2cac98d58b8be008936d6a636c12403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb4474b325f97fac80020436df34d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54c16706086510cf9fc8beb07fc553405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b9f7a9ec6213382cb61e457e9f54f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d00207ae86368ac46c0143f68ab4a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472fd2edc18f781bb59d8ba69274f75408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1de6922da3ffcf6c510a82888322d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0608e8319610951c701a881f8a6fe97410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5af149204a42b42931f3fa2b38f91411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfec83bf841026fc9b9c85911308f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8bfbe54daac96deb95f72a4bc03ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c775c4421c0a8dd203b7cc6beff8283414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da351e097ca5ddbac58882dac2b667415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37236e8a22bc1643c5f16cc709114c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34f0f5c55de92bddf275d2889989b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea6e717a92328ddca78e1edc64b9ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35a83dde39bf72af7398397dd95f3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc0d84da3c0e451dd1261decd62856420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d39359967ffd3598b23bffaeb8c21f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752efcdb949f76ad8890962d22050cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64e22ab47576a690a232f6f0a4e202423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbba8a5fc084584a3b9ef932254a36424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b265cd8dc5ad9da370101409be7d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91aa1a7faabbbaa48af55ee501d198426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a4ae38cba501058bb765a9c9e4891427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37effb8f3a81570b2aa890594c0cbf8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c29ba4c41d2a00ec10c2f8d5beb1e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237740e25b9f8942a63df659532f5ad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d82fa1763cf62b610abd8a5a950617431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd944d8b96ec71efdb2b8181a425c5ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04469f52d4b0c45fc208c9d20351de8f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2edd78bb6e9c3c487c3a1f5319c34434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c6206bfd462458a9af310a90246a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd4baa2e7e32d200c9305c64951d42436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5f41ca646002cf74e06f22ad653b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a395fd0a107df28d10591e77e4ad07d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9607d8c78993932618f032df00be05439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da040be5bda0f274a3c5947f89d3fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817254610a8302453631edbde7d15fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f68eb8bc4d402501ab7bab23dde5b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce6644d40a3e9cf83f0d1d571e9ed4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73022cd66c1f01dc3cb5da808ca1350f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb3927ea030e88429f12351d4d56b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce50c344f62995f52c2f72c0632da01446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa3a8f61d86a795a766c3a25ca7ea5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3087d285859adf01962fa91e306734448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2f39db009d1be50f9083519e18e1a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067708f478b80a5b9a575e615b9913b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16703040f1525d31f0ed1b7caaafc8d8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bfba5d548396277f5ce030faed336452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890840884d4e0c6ea5bdbee9e41f30c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf8b7124a919d3a3655fc09e736b41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b60787daad130039e89485a3c5e83455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496405a31e5b32c5f1c6491f6482017456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89f63fc2256775f08c8d8dd548454c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73fda5ca75c5b25c4fe87051485978458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8feeefb55e3180c8992248db6aeab8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99433335d19b3469e008fcfb0e56cf17460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b1bb990606be13cc2c1f5ac6f7050461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee5884de83361e0f4c5ce73d21b9e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e70f94ea137a2b2bf8a1743df4939b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31d4e8120e8d35808ebc22189e67b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da5c834e4b83e6793bf73d8b84a909465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7e8d5559b3c5a2cfbb2d3610c1b76466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e127a217654a99fe237e235f02f25467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ea42b8006854e118603efa30762f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705f979707eb9c670de60b112612fd5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c536a46311b793982b67c8f332757c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67401493f70238e79daf7f4169b25e9f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905de2e300da8c5de356dd893072e44472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d12481c873331f315ad25c88736605473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe38e9d5b84bc37201df3ac1f68d752474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709daf4b74e1b53747b4ce8ebd4525e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea89e8da6a4d82606dc93048ea53aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4226eb44a205a70895576576f42fd8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f728a52186cc9e20f2643bd247c148478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eb6df0b4943767cd98c64e481866e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7e88bc7fc34fc8515bdfcb569993f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c582b15577331e2b673016947e0cc8f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436647e94a9d3b4ab6da3274b526c766482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4655e70fed7b53fa821ba2397b1b523483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b8c8d228fcc28c6ee8e315d7c8793484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d1b63a622a268fbdcddfe7f5397fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2901c516f84cb90b00a8f10688fe6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149d8adc672507bd37d2705df0d7764487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ee70e167106f0d5d9f3dd3f31c4d3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924feb5f540535682f543f8fcd92df1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a029723343b9ea30d275782764b41490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c127a2890e7813d8248dc00cae9e68491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645c106a8090823f08a31f11a531454492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fb65cf18df389e61691965960022e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7955c7a9beb1df5a1116366fa46601494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079b87ff9a4dc8c192e4d8dfc759dfc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f877d1300c5dbe920ae45cd3afabb1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c659d5c669137a6649028f06605c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08542cdeb470eaf45f6c8b758c7034498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3acc7a2c3b7391e90ffefeb630c20f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a947d07911cc7caa61e11520315656500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0bdc8310a63b44e180e5657535bd2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c440b802eb33a2a05269ff4108f4d9e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71713191629a5327dc17909967dbb289503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d32d4ce7651c6cc51fe9981d00cac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a9a0f5c2df16249abc6c43ee94f5e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da924b4d4f021151233f74c6c0b04b0b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127abfe6aca7c90ab9953be3942408e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f43a8f02d853a88efb4de403336a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adde51929b2256a7e3cb981da8f582509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ae520a9b2ca4ad0484fb92f46ad1f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ef62e085ec1ed04a086b4d8d2e920511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6226f3ae07495450a5e657bea80bb58512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfb8d5f1f48a67ca361c01dee94e3d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f846509f1dbca85293d7f687b148460514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a12f722337cf7cc16aefe0f657fb3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f247b4de9fd2a98a384da286702b72d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864f953548b873a377627b7706b7d04517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0110d3e166d805f8fe07d24c055e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38de5b39dc05bf9da4b5e9cfa9a803c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e607d1df6a7b5bd590074d17fc3189520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bc36058da97f33a97832a779b7520521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eae7484d623c8dad548718fff25874522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a56f7227104db5a4133bf504c8bcb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d30b5290064ea4185e814d3f8b654524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc0ef5b097df47c4e8fc1eccdbaefb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca265c790357753f2f14c1bed8b7f66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574aba1f48de310993ab7e37872a6e32527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b5758213b6aae3979a0500f244fb5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acbd24b8d0156b627ecf792a53a367529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a93642019daffe0687d22a53ff62e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce430c084a750916e3bfd6ee6a93f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c829c313ee5aafb3d3d1b8d460a9d54532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f902ed46af1d732cc63cccce41215533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fe06010d6617d47cfa59a60494ab1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01a1a9acba1292400874b8233cde5c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780549fcdec7677ee93562c1250006e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2711d948a71b935b0236dbcb189855537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70413b4982318088202cacf307df36e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac477620e236a612d6e8d484f25def9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65cdac861bedd8ca891970ffd7d13b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75266eb38de0691ff923b98e91b4e829541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078019ad3946c55047a4368a97e7033542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049907b35115b559a84760db8003853543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de53993309ed5cc62e466cb23cf3d9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009d6e33a31f7667730d98a0662d102545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a63ad6f0bab01cda4f460bef1e3bd2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5644dccd6c7ba20fcd7912ee0454e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edf94dbcc1707d1460c6371b290466548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05623816fe5ce25096ea15f1e5aea493549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f14ff0ea317833519aa6a60e6c05ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606cdd2f06723acea5feeb2e191b005551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526436128b3a047403146431a7f541e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0723bcb86df1611c8f3e80c8c159b5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200a74aaddf6aaccebd1e74131ccbe4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cc93782439d722bebfdfe07a678e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbdd29be28d3817b4ca1495e5fe836556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355acb22505209c801d2aa8cd48773e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7371e8347423fa7835b983e5d06341558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26d15a9f86038f57d8dbf4fe2a13d0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264115645429d10b3557d27fdc83bd03560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117d97435f20f7b39c45c3f9ed1a477561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdd459e5e54d4c9c75f01e08fb5d44562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6f0ef07609a766e83492c6625b3a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019407eb12e9be8952113405dd9099d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d959d11ac3f63f255e9d383e3f047565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74103a895866e5e88bf88cc9ad448f29566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2a513f785c7abb818ac78e1f612a0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398a445e0501636fda4689c156e1cf9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469568ff9492e31bb5d96a12e164986a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6fbee5d975aea57b9ec201be3d2a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6568752596ed522ab1918ace22c89571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b750a74ad1e378f3602d44e910e971572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e408421a07b04933e677aff3e8bee5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86eda5161045b908b1e96649212ae4c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d786913497b0578137b5370f84002575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2f581c053117c2de534cdd9c0045f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf5657b0ee318c3c81197fab0a4bd5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48218b276ff35f90ce9104d80ec85ea5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014cfb00a5ffab29d7b0e359a5d07f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb629cec6360edb70fcc1d9754fdbf1a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d4ce18438c96c9798aa4265041b91581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a18f9c23c3c487ab6bd9e51acaab7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208395a956163fbf22133804750d232583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ec63cb7662a59444fb170b3b88394584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdd9c43c48414803833751ed986618585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6894ea26f0a083b5dce37f8dfc0de5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14fe096045a8669156a94bac28d96b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58580003089b90247795014e011db11588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676953507ff66d850f74aae0f79fbee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091dce14df9c6fb5d1cb5ae1646f96c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51377ab35f26dc4a7ee25f70455964d9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280b5f3ddd436f1ae1bc584f2c6f512592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07f817c9df7bd833e9f12a046e70b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d3d1a583e48c13d1c3feb10ffb435594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8406810e570049309e82f4021040c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc68607035084c37e9c9d16911af34596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9ef4a806be2ef0c153756e6be5973597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8539aa3f396dc2dd70dc841f21e4a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c09bea6e496dbd55d4ac833daf1502599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c1d9add8ecfd5efef6682a0cbd8b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8be761c1720aadcaa245aea622834601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2b7edd708b1d31835cdd5b61bd6c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60104d1d0b91e8f14c8ba7d2ba0ad85d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a4800806f6bebb3e82092059e6a53604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd086564b185ade3cc6bc2e668ca340605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7690ee3ec9d83b4b69c6588a9c3db9d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124a41b7b6eaf33af67e2da7d142fde607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec836de939a299e62a35be02bb8a323608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e91acd4c4c44d9977eb14a6316fe2e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccd6449184ca825e22980e9179ac6f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c01831c70bc0573bf5552d0f8099a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e8999356b78a1e2ab64eb38d347ad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a7a503172c7d9d9ef7dace2f5d2c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51f93df0835cce16f05f76e7304e23614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225b54b0bb8245e87c0958fdf6f9e47615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cba11ddd1f2dba67878756820d797616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9e55185996c366472e43ec8bf68a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964606859dcd5236b0a1efc94e018f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fe9fcb6294fab752da9a9b73f9f13619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9b9593c66d830260c5f48988d2672620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6669b2dddcfccbc3ab69252803e08b0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4326410d1ec14ecf87db048041680622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb39cbbcb3df9dafa040ad951eccf5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d75ab81a9493c1feb5931086ea6912624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534d90b09676db656a8aeb82480a302625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc16b2db4c996c5c71ad301f74cc27626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab832db6b5c10c688991cbadefedf3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ec0a47040588b40bfaa4773f47318628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126347c4f69b9f5153fd1918f9415675629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a0c55f06733848b4ed5aa2dc00a48630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a0a8d77afcf8cda968714e52f0bf5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190263a03ff29f8044a3a4f009e5eeb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1978fe848b6599d8977ca0c61ca6cf7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259a325b17798da3529af0792186efc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c8b4c755b1a222af2b3d515f1004c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354840b364c1faebb0ac3d719f53e2c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9e6489a2319e02b14079782d9e3e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c7d0f52ec09181ade4dda45ca8297638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0723428681c6d468517b70c83d3d8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75442367759f33fbe0641bffa1358f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72d8c628f1def6cf7e32ee5617bdb8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe7c43e1d2f07e913261d049f98ba7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ff4de14a0ae515d5ad8475c525c52643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5d503b0578b4aa2ff4ad15b1eebc9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4982efa59f2cd5fe0548c7bd883c2f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b9513bff7b4dae4005d404b139875646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459fec996906c63eb9f0f292ba3573e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452d565d149a3cfb55b9f44631b7b01648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735516e0d606fee1830c36e9e086bd99649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4b9bc58a34d9870260f7053d21eb6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71b7921550a0c9e2a111b5729da7ca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e0002ee2f705ec0827d36c3ce2d94652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba55aa27b57290e539d8602b6985c6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3478de6e12a799d92d30d2336b3cae4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8504d5cbdb27c7f60a2af0d0c8a63655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195733a7cb98ce28770df339aa7017dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c4971431a027ee3e65d87cea2cb6f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f50561ba3df61a04036e47b5049d4c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8223f92195fb37bd5b01c5019d59f7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992facc630e5ea8a90191f80a1d2432f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ed4492699d1618e5936e3adcf9253661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc837479cacc56601690ec8b359134cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d12d65f8f290df17641618e0391852663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a1f7b0ce2935f0b269acf9dd6f48b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9b98d413e5ff96bc714cd1163807b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc5a034e759d2e0ebdf2cb0dd8814f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ac6dbdac128fcb0d9eca9e0014b70667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7233d296b4c0d3476d94c9dee945aa9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723285c338942ea1f1e9c9ec60f2396a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1892d8fe4a9bb3e9c88d53b11eacaf2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdc372aabab8c9b5de4bf0d48d0c2b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b66d3d570a7267e87990e91ba7c16672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086fa67c5a653b8c5d594d16d356330673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014e5b7e63664585dc0f46adde68461674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dbbb8f17dea26e74e3b639c05c527675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df9012211180250e8a50c11ecc1e0d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8282b6386ceeaa1774ac8bccff427ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e613794dc566995e096bf38929ccf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bb8972662d35a6af0741b6c55c97e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da820776aec529a75264158ac8a70963680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c037a1b3cc8439d3e49f4c2cabf243f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce31b3eb0a10de381fe67f2674411d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae670db153f578e78c8ddb515b0479f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e481e3d53d21a550245653368bf2d5a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3183d1d51823be0f11e4b9720c4da7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e319728e92bb7165719d538cf4ea8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df6efca98ba477aa93d76b50966b6b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff7cf2ab3e369d3d1b37fb0ea2679d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366f0ab1f47b3f87cc703c71adf5ab6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0331d39ec3853621afe0eeb0ccce330690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f54735b9091e2176d83de695a20b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620e73c6a7297f4cd6b5b1d65102b9e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda33e2ae90a53c490bdfd86ce132ed3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85377eaf8c3fe5157454d14923f061b8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68e8e28f29b779dc652938c1f81943695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55e7835c07901f02181fedb259586b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698d2a816c572d936df2d7b83402eea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074e66f57662d884d9744dbd8fc05b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec8f641fbe8acea2f4d858a7160282699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2bcc6cd358238ba2efface7d2d7db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d22e87d3f2cc0006a0227239afdd97701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a79ff9a7f043f1cc1758cee08f74d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc25c2d76567198377d050216e26eb9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42bed81a3852fbdf5c80ffce0523bd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88243e036e7d57328789403d590596705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743b458ae65d052355b76652c8a2ab5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e1db5e07697347bfd856a1658a9b3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01523a696be49b3bcc48ab30b1540896708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9009d668f79ad4f0061160226f124709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131382eab8673c2063c2c37cf45123a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a6904204cddec14fa7301aa42af73711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964870427770cfbd925128cae8c3f193712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95864473bee02dc680043c6df694ebdd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1be2ced2a8437ebbfa0ed0df2291a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7f6b00070d8d3475f4cf8d23a5327715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d1159bd37d2c9aa153c17e23596d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbf5bc37992f7e6f4b276e34427d63717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56028dd813647d75b760b7e4576080e5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3b1aba796f1e5f765d5be28736bd0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e33493d2655ca3f08b57ce83cc910720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b4e04578f2815573306bd9615a5aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b8c86472680c7ef981ed0bb35c956722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097491919497392a1bf0d07b3880911723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3e29aeb5d5367d9795224964aee0d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f47ba2cfde1ab10e0f7a5d1169302725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969086f78c2736c50d0a25441355b3da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c67f6ae6096c49736f5ce3f873ee0b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7839231a0639f899b2c964b8caf3b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40979aeab33d3a216cc36bbd287c19a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df44a70f86d34a5e6010c00cc60e0b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b36880cfc324d42b6b2380aff835e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738841796fe1c49ddefecc00977bf16732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb4235dd20bdf42ca7fcb561c2618a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc78fc638e505b041eb8a3313a83bc7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8050ea65000ad2d3cce42c1c1552a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8456afd2fd7938aa2cb2b00bbc32f1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0361a9a3f201ce5414d2fdc37ed2d62737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c530b7822b3172a0a015ed5c9bc4fe3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ed7ef18e7e073377dc7c0c58c4d20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39dad55c37a921e73db7bfcbea267c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ded1e2f2f43402b735dac80af008b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b272257f2a9536375efb352b5ea256742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809eac4f57e784e175b4f0366f7a01a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dceac947df83da3e4057a120f3c2e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c286ab67f697153e580b7e0a6669d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e9e6fda1e00dd378c97111116366b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437ff1b0b2b70efb4b8970f44b70e2b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab331f1d6becd7937b26cf1a96d6287748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2be6f2bb8329ae982c655227d2b76749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca04ae520665cddacc9b9f14bff3bd1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c1bd675425dd8df566488db58d6e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895cead2b0da28ae8c9493ac3f4f302752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0d8888656dacb00f90b95de88dca7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f81effee3765fecabcf723a57ce7b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20ea9698a107a85bba9e99703e78c9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0418d1b94a719d1c34c9f2f2a9f7fa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f8c1070088ad3ffd9d930c209c600757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c983df9aa840768199eba429f8cfd4a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a27e7bb755bfdd0c9505018fae7c03759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac20f5690c27f2600e903210afe9f3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf03d46872fd6877ed3c0a45cdef2d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e325142a34d808cf99ff9bb3bae5a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5f91d8e96da7fa4ef9aebd19f476b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026712d3fbff6f01139b438c6d00e55764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f643282a8916c9e929d960c7f6947765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29af521c5702ce49fb96c7da304e1f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219e67f9c2af283f3802d8fd57ccd71767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>